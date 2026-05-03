--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -217,248 +217,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internet of Medical Things: A Review of Recent Contributions Dealing with Cyber-Physical Systems in Medicine</w:t>
+                <w:t xml:space="preserve">Smart and Safe Self-Adaption of Connected Devices Based on Discrete Controllers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gatouillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ervin Sejdić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Internet of Things Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JIOT.2018.2849014⟩</w:t>
+              <w:t xml:space="preserve">IET Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (1), pp.49-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-sen.2018.5029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01836236v1</w:t>
+                <w:t xml:space="preserve">hal-01854053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart and Safe Self-Adaption of Connected Devices Based on Discrete Controllers</w:t>
+                <w:t xml:space="preserve">Internet of Medical Things: A Review of Recent Contributions Dealing with Cyber-Physical Systems in Medicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gatouillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ervin Sejdić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (1), pp.49-59. </w:t>
+              <w:t xml:space="preserve">IEEE Internet of Things Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (5), pp.3810 - 3822. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/iet-sen.2018.5029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JIOT.2018.2849014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01854053v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01836236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identity Management Systems for the Internet of Things: A Survey Towards Blockchain Solutions</w:t>
               </w:r>
@@ -1100,726 +1100,726 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01169150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pervasive Environment For Systemising Innovative Services In Knowledge-Intensive Firms</w:t>
+                <w:t xml:space="preserve">Using Social Networks for Web Services Discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yong Peng</w:t>
+                <w:t xml:space="preserve">Zakaria Maamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noura Faci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Wives Krug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Bispo Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Electronic Business</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJEB.2011.045286⟩</w:t>
+              <w:t xml:space="preserve">IEEE Internet Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MIC.2011.27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01276884v1</w:t>
+                <w:t xml:space="preserve">hal-01207288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The integration of corporate security strategies in collaborative business processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Pervasive Environment For Systemising Innovative Services In Knowledge-Intensive Firms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Biennier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samir Tata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Services Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Electronic Business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 (5/6), pp.429-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJEB.2011.045286⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSC.2010.18⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01299326v1</w:t>
+                <w:t xml:space="preserve">hal-01276884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Social Networks for Web Services Discovery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The integration of corporate security strategies in collaborative business processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youakim Badr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakaria Maamar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Youakim Badr</w:t>
+                <w:t xml:space="preserve">Frédérique Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Bispo Santos</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Samir Tata</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Internet Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 15 (4), </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Services Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (3), pp.243 - 254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MIC.2011.27⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSC.2010.18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207288v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LinkedWS: A Novel Web Services Discovery Model Based on the Metaphor of Social Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Lean Service Bus Architecture for Industrial Integration Infrastructure and Pull Manufacturing Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Zayati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakaria Maamar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Leandro Wives Krug</w:t>
+                <w:t xml:space="preserve">Frédérique Biennier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, pp. </w:t>
+              <w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.125-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.simpat.2010.06.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10845-010-0401-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00528092v1</w:t>
+                <w:t xml:space="preserve">hal-00528093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Lean Service Bus Architecture for Industrial Integration Infrastructure and Pull Manufacturing Strategies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LinkedWS: A Novel Web Services Discovery Model Based on the Metaphor of Social Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Maamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Wives Krug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youakim Badr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahlem Zayati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Biennier</w:t>
+                <w:t xml:space="preserve">Said Elnaffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Moalla</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Khouloud Boukadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, pp.125-139. </w:t>
+              <w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10845-010-0401-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.simpat.2010.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00528093v1</w:t>
+                <w:t xml:space="preserve">hal-00528092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Service Bus Framework for Industrial Information System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Zayati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layth Sliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Moalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Artificial Intelligence and Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 9 (2), pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1838,472 +1838,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00528096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Enterprises Capitalize on their Social Networks?</w:t>
+                <w:t xml:space="preserve">Preface: Transactional Web services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Benslimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Maamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cutter IT Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Services Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1, 3, pp.30-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSC.2010.13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00528097v1</w:t>
+                <w:t xml:space="preserve">hal-01381433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Corporate Security Strategy in Collaborative Business Processes</w:t>
+                <w:t xml:space="preserve">Can Enterprises Capitalize on their Social Networks?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samir Tata</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Maamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Services Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, PP (Special Issue on Security and Dependability in SOA and Business Processes), 14 p</w:t>
+              <w:t xml:space="preserve">The Cutter IT Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (10), pp.10-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00528095v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00528097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-Swarm Synergetic Optimizer for Multi-Knowledge Extraction Using Rough Set</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integration of Corporate Security Strategy in Collaborative Business Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Biennier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Tata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Network World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 20, - p</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Services Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, PP (Special Issue on Security and Dependability in SOA and Business Processes), 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00528094v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00528095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface: Transactional Web services</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Multi-Swarm Synergetic Optimizer for Multi-Knowledge Extraction Using Rough Set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benxian Yue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajith Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu Hongbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zakaria Maamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Services Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Neural Network World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20, - p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381433v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00528094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Section on Web Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Benslimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Maamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of E-Business Research (IJEBR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2354,51 +2354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layth Sliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Systems Architecture - The EUROMICRO Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 55 (4), pp.275-288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2520,308 +2520,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01094013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A security policy framework for context-aware and user preferences in e-services</w:t>
+                <w:t xml:space="preserve">Collaborative Business and Enterprise Urbanization: Towards a Production-Oriented Urbanization strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layth Sliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Biennier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Legait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Systems Architecture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Enterprise Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (1), pp.9-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/jeis.2009010102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00385103v1</w:t>
+                <w:t xml:space="preserve">hal-01276886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Business and Enterprise Urbanization: Towards a Production-Oriented Urbanization strategy</w:t>
+                <w:t xml:space="preserve">A security policy framework for context-aware and user preferences in e-services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layth Sliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Biennier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Legait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Enterprise Information Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Systems Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 55 (4), pp.275-288</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4018/jeis.2009010102⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01276886v1</w:t>
+                <w:t xml:space="preserve">hal-00385103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative business and enterprise urbanisation - Towards a production-oriented urbanisation strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layth Sliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Legait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Enterprise Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 5 (1), pp.9-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2941,51 +2941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sodki Chaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Favrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4283,51 +4283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ervin Sejdić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Gehin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4413,51 +4413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ervin Sejdić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Gehin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4766,446 +4766,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verifiable and Resource-Aware Component Model for IoT Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Gatouillat</w:t>
+                <w:t xml:space="preserve">Autonomic Identity Framework for the Internet of Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyang Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Hariri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Management of Digital EcoSystems (MEDES)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Cloud and Autonomic Computing (ICCAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Tuscon, United States. pp.69 - 79</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01619270v1</w:t>
+                <w:t xml:space="preserve">hal-01575956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilient Dynamic Data Driven Application Systems as a Service (rDaaS): A Design Overview</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Continuous Query Language for Stream-based Artifacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroun Abi Assaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youakim Badr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cihan Tunc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Youakim Badr</w:t>
+                <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshops on Foundations and Applications of Self* Systems (FAS*W)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Tuscon, United States. pp.352 - 356</w:t>
+              <w:t xml:space="preserve">28th International Conference on Database and Expert Systems Applications (DEXA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lyon, France. pp 80-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01575957v1</w:t>
+                <w:t xml:space="preserve">hal-01575959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Continuous Query Language for Stream-based Artifacts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maroun Abi Assaf</w:t>
+                <w:t xml:space="preserve">Verifiable and Resource-Aware Component Model for IoT Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gatouillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Conference on Database and Expert Systems Applications (DEXA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference on Management of Digital EcoSystems (MEDES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Bangkok, Thailand. pp.235-242, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3167020.3167056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01575959v1</w:t>
+                <w:t xml:space="preserve">hal-01619270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomic Identity Framework for the Internet of Things</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaoyang Zhu</w:t>
+                <w:t xml:space="preserve">Resilient Dynamic Data Driven Application Systems as a Service (rDaaS): A Design Overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cihan Tunc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Hariri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Salim Hariri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Cloud and Autonomic Computing (ICCAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Tuscon, United States. pp.69 - 79</w:t>
+              <w:t xml:space="preserve">IEEE International Workshops on Foundations and Applications of Self* Systems (FAS*W)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Tuscon, United States. pp.352 - 356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01575956v1</w:t>
+                <w:t xml:space="preserve">hal-01575957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enabling Risk Management for Smart Infrastructures with an Anomaly Behavior Analysis Intrusion Detection System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyang Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6038,230 +6038,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01212857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Capability Model For Natural-Language Based Web Service Composition</w:t>
+                <w:t xml:space="preserve">Towards Security Awareness in Designing Service-Oriented Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenbin Li</w:t>
+                <w:t xml:space="preserve">Pascal Bou Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Biennier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kablan Barbar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Software and Systems Engineering and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">16th International Conference on Enterprise Information Systems (ICEIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Angers, France. pp.377-385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01277083v1</w:t>
+                <w:t xml:space="preserve">hal-01339292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Security Awareness in Designing Service-Oriented Architectures</w:t>
+                <w:t xml:space="preserve">A Capability Model For Natural-Language Based Web Service Composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bou Nassar</w:t>
+                <w:t xml:space="preserve">Wenbin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Biennier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kablan Barbar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Enterprise Information Systems (ICEIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Angers, France. pp.377-385</w:t>
+              <w:t xml:space="preserve">International Conference on Software and Systems Engineering and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01339292v1</w:t>
+                <w:t xml:space="preserve">hal-01277083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing End-to-End Security Risks with Fuzzy Logic in Service-Oriented Architectures</w:t>
               </w:r>
@@ -6323,303 +6323,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01339293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Web Services Composition with User Requirement Transformation and Capability Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Towards A Capability Model for Web Service Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenbin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COOPIS 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Graz, Austria. pp.300-307, </w:t>
+              <w:t xml:space="preserve">ICWS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Santa Clara, California, United States. pp.609-610, </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-41030-7_21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICWS.2013.86⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01339252v1</w:t>
+                <w:t xml:space="preserve">hal-01339218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards A Capability Model for Web Service Composition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Improving Web Services Composition with User Requirement Transformation and Capability Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenbin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICWS 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COOPIS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Graz, Austria. pp.300-307, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-41030-7_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICWS.2013.86⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01339218v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Natural-like Requirement based Web Service Composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenbin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSSEA 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Paris, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6644,77 +6644,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Service Farming: An Ad-hoc and QoS-aware Web Service Composition Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenbin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAC 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Coimbra, Portugal. pp.750-756, </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6748,77 +6748,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Ecosystems: Challenges and Prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenbin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEDES 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Addis Ababa, Ethiopia. pp.117-122, </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6846,347 +6846,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Securing Collaborative Business Processes: A Methodology for Security Management in Service-based Infrastructure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bou Nassar</w:t>
+                <w:t xml:space="preserve">Towards a Framework for Weaving Social Networks Principles into Web Services Discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Maamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noura Faci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Krug Wives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Benslimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advances in Production Management Systems (APMS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-33980-6_52⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Web Intelligence, Mining and Semantics (WIMS'11), </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Sogndal, Norway. pp.51, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1988688.1988748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354486v1</w:t>
+                <w:t xml:space="preserve">hal-01354384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Framework for Weaving Social Networks Principles into Web Services Discovery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Securing Collaborative Business Processes: A Methodology for Security Management in Service-based Infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bou Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youakim Badr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakaria Maamar</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédérique Biennier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kablan Barbar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Web Intelligence, Mining and Semantics (WIMS'11), </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Sogndal, Norway. pp.51, </w:t>
+              <w:t xml:space="preserve">International Conference on Advances in Production Management Systems (APMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Stavanger, Norway. pp.480-487, </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1988688.1988748⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33980-6_52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354384v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-level Social Networking to Enable and Foster Collaborative Organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noura Faci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Maamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Working Conference on Virtual Enterprises (PROVE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, São Paulo, Brazil. pp.3-10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7214,770 +7214,770 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software as a Service and Versionology: Towards Innovative Service Differentiation</w:t>
+                <w:t xml:space="preserve">Software Versioning and Evolution in Digital Ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Caplat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on Advanced Information Networking and Applications (AINA 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Perth, Australia. pp</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Digital EcoSystems and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, United Arab Emirates. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00528496v1</w:t>
+                <w:t xml:space="preserve">hal-00528478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software Versioning and Evolution in Digital Ecosystems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hypergraph of Services for Business Interconnectivity and Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alida Esper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Caplat</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Digital EcoSystems and Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Advances in Production and Management Systems (APMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Paris, France. pp.571-578, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-16358-6_71⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00528478v1</w:t>
+                <w:t xml:space="preserve">hal-01055807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypergraph of Services for Business Interconnectivity and Collaboration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Software as a Service and Versionology: Towards Innovative Service Differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Biennier</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Caplat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advances in Production and Management Systems (APMS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The International Conference on Advanced Information Networking and Applications (AINA 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Perth, Australia. pp</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-16358-6_71⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01055807v1</w:t>
+                <w:t xml:space="preserve">hal-00528496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-dimensional Service Chain Ecosystem Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Biennier</w:t>
+                <w:t xml:space="preserve">Weaving Social Networking Principles into Web Services Functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Maamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Aubry</w:t>
+                <w:t xml:space="preserve">Nora Faci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Benslimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Wives Krug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advances in Production and Management Systems (APMS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Weaving Social Networking Principles into Web Services Functioning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Ayia Napa, Cyprus. pp</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01055808v1</w:t>
+                <w:t xml:space="preserve">hal-00528477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Representation Model for Service Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yong Peng</w:t>
+                <w:t xml:space="preserve">A Multi-dimensional Service Chain Ecosystem Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Biennier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Service Science (ICSS 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Advances in Production and Management Systems (APMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Bordeaux, France. pp.563-570, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-16358-6_70⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00528494v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01055808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Autonomic E-Learning Environment based on Web services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yacine Atif</w:t>
+                <w:t xml:space="preserve">Dynamic Representation Model for Service Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakaria Maamar</w:t>
+                <w:t xml:space="preserve">Frédérique Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EEE International Conference on Digital EcoSystems and Technologies (IEEE-DEST 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Dubai, United Arab Emirates. pp</w:t>
+              <w:t xml:space="preserve">International Conference on Service Science (ICSS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Hangzhou, China. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00528492v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00528494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weaving Social Networking Principles into Web Services Functioning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Towards an Autonomic E-Learning Environment based on Web services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Atif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youakim Badr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Maamar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weaving Social Networking Principles into Web Services Functioning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Ayia Napa, Cyprus. pp</w:t>
+              <w:t xml:space="preserve">EEE International Conference on Digital EcoSystems and Technologies (IEEE-DEST 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Dubai, United Arab Emirates. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00528477v1</w:t>
+                <w:t xml:space="preserve">hal-00528492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing Data-driven Collaboration in Service Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 4th International Conference on New Trends in Information Science and Service Science (NISS 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Gyeongju, South Korea. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8002,77 +8002,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Social-Network Framework for Service Computing: A Research Action Plan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Maamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Alkhatib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Faci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8110,51 +8110,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Business Artifacts Discovery and Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Maamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8205,103 +8205,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Business Ontologies Matching for Inter-Enterprise Collaboration Platform in a Lean Manufacturing Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Zayati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Moalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th IFIP WG 5.5 Working Conference on Virtual Enterprises (PRO-VE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Saint-Etienne, France. pp.746-754, </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8329,1357 +8329,1357 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01055923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Resource-Driven Modelling Paradigm in Collaborative and Service- Oriented Enterprises</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Biennier</w:t>
+                <w:t xml:space="preserve">Bacterial Evolutionary Algorithm for Automatic Data Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swagatam Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajith Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zensho Nakao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IFAC Symposium on Information Control problems in Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Moscou, Russia. pp.1614-1619</w:t>
+              <w:t xml:space="preserve">Congress on Evolutionary Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Trondheim, Norway. pp.2403-2410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00393936v1</w:t>
+                <w:t xml:space="preserve">hal-00389191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single Sign-On Integration in a Distributed Enterprise Service Bus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Layth Sliman</w:t>
+                <w:t xml:space="preserve">Risk Management and Security in Service-based Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bou Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Salatge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zensho Nakao</w:t>
+                <w:t xml:space="preserve">Barbar Kablan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 International Conference on Network and Service Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Advances in Computational Tools For Engineering Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Zouk Mosbeh, Lebanon. pp.214-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781709v1</w:t>
+                <w:t xml:space="preserve">hal-00389155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial Evolutionary Algorithm for Automatic Data Clustering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a Unified Approach for Business Process Modeling Using Context-based Artifacts and Web Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanjangud Narendra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youakim Badr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swagatam Das</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Youakim Badr</w:t>
+                <w:t xml:space="preserve">Philippe Thiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Maamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress on Evolutionary Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Trondheim, Norway. pp.2403-2410</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Services Computing (SCC 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, bangalore, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00389191v1</w:t>
+                <w:t xml:space="preserve">hal-00394237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk Management and Security in Service-based Architectures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bou Nassar</w:t>
+                <w:t xml:space="preserve">Towards a Resource-Driven Modelling Paradigm in Collaborative and Service- Oriented Enterprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layth Sliman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbar Kablan</w:t>
+                <w:t xml:space="preserve">Zensho Nakao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advances in Computational Tools For Engineering Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Zouk Mosbeh, Lebanon. pp.214-218</w:t>
+              <w:t xml:space="preserve">13th IFAC Symposium on Information Control problems in Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Moscou, Russia. pp.1614-1619</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00389155v1</w:t>
+                <w:t xml:space="preserve">hal-00393936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Unified Approach for Business Process Modeling Using Context-based Artifacts and Web Services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nanjangud Narendra</w:t>
+                <w:t xml:space="preserve">Single Sign-On Integration in a Distributed Enterprise Service Bus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layth Sliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Biennier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Thiran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zakaria Maamar</w:t>
+                <w:t xml:space="preserve">Nicolas Salatge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zensho Nakao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Services Computing (SCC 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, bangalore, India</w:t>
+              <w:t xml:space="preserve">2009 International Conference on Network and Service Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00394237v1</w:t>
+                <w:t xml:space="preserve">hal-03781709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Enhanced Fuzzy-Genetic Algorithm to Solve Satisfiability Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Francisco Villamizar Saray</w:t>
+                <w:t xml:space="preserve">Framework de bus de services de datamining pour un système d'information industriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Zayati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layth Sliman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ajith Abraham</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Moalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Computer Modelling and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Cambridge, United Kingdom. pp.77-82</w:t>
+              <w:t xml:space="preserve">Internation Conference: Sciences of Electronic, Technologies of information and Telecommunication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Hammamet, Tunisie. pp.163-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00389164v1</w:t>
+                <w:t xml:space="preserve">hal-00393918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Framework de bus de services de datamining pour un système d'information industriel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SSO Integration in a Distributed ESB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layth Sliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youakim Badr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Salatge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Moalla</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zensho Nakao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internation Conference: Sciences of Electronic, Technologies of information and Telecommunication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Hammamet, Tunisie. pp.163-173</w:t>
+              <w:t xml:space="preserve">Conference on Network and Service Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Paris, France. Actes électroniques non paginés - 5 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00393918v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00393959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SSO Integration in a Distributed ESB</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Economic Load Dispatch Using a Chemotactic Differential Evolution Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arijit Biswas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sambarta Dasgupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bijaya K Panigrahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ravikumar Pandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajith Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Network and Service Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Paris, France. Actes électroniques non paginés - 5 pp</w:t>
+              <w:t xml:space="preserve">4th International Conference on Hybrid Artificial Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Salamanca, Spain. pp. 252-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00393959v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00389127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic Load Dispatch Using a Chemotactic Differential Evolution Algorithm</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Enhanced Fuzzy-Genetic Algorithm to Solve Satisfiability Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Ravikumar Pandi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">José Francisco Villamizar Saray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youakim Badr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajith Abraham</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Hybrid Artificial Intelligent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Salamanca, Spain. pp. 252-260</w:t>
+              <w:t xml:space="preserve">11th International Conference on Computer Modelling and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Cambridge, United Kingdom. pp.77-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00389127v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00389164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Takagi-Sugeno Fuzzy Model of a Rudimentary Angle Controller for Artillery Fire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Autonomic Service-Oriented Grid to Enhance E-Learning Experiences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ajith Abraham</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Maamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Computer Modeling and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Cambridge, United Kingdom. pp.59-64</w:t>
+              <w:t xml:space="preserve">3rd IEEE International Conference on Digital Ecosystems and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Istanbul, Turkey. pp.649 - 654</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00389161v1</w:t>
+                <w:t xml:space="preserve">hal-00389142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomic Service-Oriented Grid to Enhance E-Learning Experiences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic Clustering Using Multiobjective Differential Evolution Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swagatam Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajith Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zakaria Maamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IEEE International Conference on Digital Ecosystems and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Istanbul, Turkey. pp.649 - 654</w:t>
+              <w:t xml:space="preserve">IEEE Congress on Evolutionary Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Trondheim, Norway. pp.3981-4004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00389142v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00389187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Clustering Using Multiobjective Differential Evolution Algorithms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">A Takagi-Sugeno Fuzzy Model of a Rudimentary Angle Controller for Artillery Fire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Young Bae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youakim Badr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajith Abraham</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Congress on Evolutionary Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Trondheim, Norway. pp.3981-4004</w:t>
+              <w:t xml:space="preserve">11th International Conference on Computer Modeling and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Cambridge, United Kingdom. pp.59-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00389187v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00389161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypergraph-based model for Business Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alida Esper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Production Management Systems 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Bordeaux, France. Actes électroniques non paginés - 8 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9704,77 +9704,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Integrating Security Services in e-learning platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bou Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kablan Barbar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9959,51 +9959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suresh Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Das Swagatam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajith Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Hybrid Artificial Intelligent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Salamanca, Spain. pp.177-186</w:t>
@@ -10045,90 +10045,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interopérabilité et définition de Services Industriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layth Sliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Zayati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Moalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationale de Génie Industriel - 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Bagnères de Bigorre, France. A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10147,299 +10147,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00393938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation of contextual enterprise service bus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancing Web Service Selection by User Preferences of Non-Functional Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajith Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Biennier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crina Grosan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Information and Communication Technologies: From theory to applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, France. pp.1-5</w:t>
+              <w:t xml:space="preserve">Fourth International Conference on Next Generation Web Services Practices (NWeSP 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Seoul, South Korea. pp.60-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00348549v1</w:t>
+                <w:t xml:space="preserve">hal-00385513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Web Service Selection by User Preferences of Non-Functional Features</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organisation of contextual enterprise service bus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alida Esper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Biennier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Crina Grosan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Conference on Next Generation Web Services Practices (NWeSP 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Seoul, South Korea. pp.60-65</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Information and Communication Technologies: From theory to applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00385513v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00348549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards secured and interoperable business services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alida Esper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layth Sliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I-ESA'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Berlin, Germany. pp.301-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10464,77 +10464,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-Swarm Approach to Neighbor Selection in Peer-to-Peer Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajith Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liu Hongbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Soft Computing as Transdisciplinary Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10585,51 +10585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sodki Chaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAC'2008: 23rd ACM Symposium on Applied Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Brazil. pp.2426-2431</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10762,51 +10762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayyad Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APMS'06: IFIP International conference on advances in production systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Wroclaw, Poland. pp.87-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10857,51 +10857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayyad Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd IEEE International Conference on Information and Communication Technologies: From Theory to Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Damas, Syria. pp.227-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10952,51 +10952,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayyad Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INCOM'06 - 12th IFAC International Symposium on Information Control Problems in Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Saint Etienne, France. pp.229-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11047,51 +11047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayyad Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APMS'05</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Washington, United States. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11110,204 +11110,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00393902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomy of Transformation Methods for Structured Documents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DRUID : coupling user written documents and databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youakim Badr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Amaneddine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Youakim Badr</w:t>
+                <w:t xml:space="preserve">Frederique Laforest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Flory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS/IEEE International Conference on Computer Systems and Applications (AICCSA'03)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, Tunisie, Tunisia. pp.14-18</w:t>
+              <w:t xml:space="preserve">5th International Conference on Enterprise Information Systems, ICEIS 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Angers, France. pp.191-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00394257v1</w:t>
+                <w:t xml:space="preserve">hal-01593716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DRUID : coupling user written documents and databases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Taxonomy of Transformation Methods for Structured Documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Amaneddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">André Flory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Enterprise Information Systems, ICEIS 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2003, Angers, France. pp.191-196</w:t>
+              <w:t xml:space="preserve">ACS/IEEE International Conference on Computer Systems and Applications (AICCSA'03)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Tunisie, Tunisia. pp.14-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01593716v1</w:t>
+                <w:t xml:space="preserve">hal-00394257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11557,51 +11557,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chbeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajith Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11641,1101 +11641,1209 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01913221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging Big Data Platform Technologies and Analytics to Enhance Smart City Mobility Services</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancing Trust in Central Differential Privacy using zk-SNARKs and Cryptographic Hashes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tianhai Zu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lawrence Qiu</w:t>
+                <w:t xml:space="preserve">Rezak Aziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Bouzefrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Leonard Barolli. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Service Science, Volume II</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Information Networking and Applications. Proceedings of the 39th International Conference on Advanced Information Networking and Applications (AINA-2025), Volume 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 249, Springer Nature Switzerland, pp.163-176, 2025, Lecture Notes on Data Engineering and Communications Technologies, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-87775-9_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01946062v1</w:t>
+                <w:t xml:space="preserve">hal-05568153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing Modified Classifier for Big Data Paradigm: An Approach Through Bio-Inspired Soft Computing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leveraging Big Data Platform Technologies and Analytics to Enhance Smart City Mobility Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin G Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianhai Zu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Qian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soumya Banerjee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data Science and Big Data: An Environment of Computational Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Handbook of Service Science, Volume II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.567-587, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575958v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion Trust Service Assessment for Crisis Management Environments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Developing Modified Classifier for Big Data Paradigm: An Approach Through Bio-Inspired Soft Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumya Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Methodologies in Crisis Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Data Science and Big Data: An Environment of Computational Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.109-122, 2017, Developing Modified Classifier for Big Data Paradigm, 978-3-319-53473-2 978-3-319-53474-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-53474-9_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-22527-2_18⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01478684v1</w:t>
+                <w:t xml:space="preserve">hal-01575958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realizing a Social Ecosystem of Web Services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zakaria Maamar</w:t>
+                <w:t xml:space="preserve">Fusion Trust Service Assessment for Crisis Management Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Blasch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Hariri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssif Al-Nashif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer International Publishing. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Web Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.455-473, 2014, 978-1-4614-7535-4 </w:t>
+              <w:t xml:space="preserve">Fusion Methodologies in Crisis Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.389-420, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-4614-7535-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-22527-2_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01277054v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01478684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing Tweet Cluster Using Standard Fuzzy C Means Clustering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soumya Banerjee</w:t>
+                <w:t xml:space="preserve">Realizing a Social Ecosystem of Web Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Maamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noura Faci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eiman Tamah Al-Shammari</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quan Z. Sheng</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Networks: A Framework of Computational Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer International Publishing, pp.377-406, 2014, </w:t>
+              <w:t xml:space="preserve">Advanced Web Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.455-473, 2014, 978-1-4614-7535-4 </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-02993-1_17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4614-7535-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01313163v1</w:t>
+                <w:t xml:space="preserve">hal-01277054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Ecosystems for Business e- Services in Knowledge-Intensive Firms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyzing Tweet Cluster Using Standard Fuzzy C Means Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumya Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eiman Tamah Al-Shammari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer London. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Business System Management and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-32439-0⟩</w:t>
+              <w:t xml:space="preserve">Social Networks: A Framework of Computational Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.377-406, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-02993-1_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01277076v1</w:t>
+                <w:t xml:space="preserve">hal-01313163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Business Artifacts for E-Business Interoperability</w:t>
+                <w:t xml:space="preserve">Digital Ecosystems for Business e- Services in Knowledge-Intensive Firms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nanjangud Narendra</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakaria Maamar</w:t>
+                <w:t xml:space="preserve">Frédérique Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Electronic Business Interoperability: Concepts, Opportunities and Challenges</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Business System Management and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7350, pp.16-31, 2012, 9783642324390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-32439-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4018/978-1-60960-485-1.ch002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01277077v1</w:t>
+                <w:t xml:space="preserve">hal-01277076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing Risk and Security Awareness in Supply Chain Processes</w:t>
+                <w:t xml:space="preserve">Business Artifacts for E-Business Interoperability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Stephan</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanjangud Narendra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Maamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Managing Risk and Security Awareness in Supply Chain Processes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Electronic Business Interoperability: Concepts, Opportunities and Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.15-36, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/978-1-60960-485-1.ch002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00389208v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Develop Context-Based and Policy Driven Composite web Service in Transforming E-Business Practices and Applications: Emerging Technologies and Concepts</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Managing Risk and Security Awareness in Supply Chain Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design and Develop Context-Based and Policy Driven Composite web Service in Transforming E-Business Practices and Applications: Emerging Technologies and Concepts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IGI publisher, 2009, Advances in E-Business Research series</w:t>
+              <w:t xml:space="preserve">Managing Risk and Security Awareness in Supply Chain Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Icfai University Press, 30 (A paraître ), 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00389206v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00389208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Design and Develop Context-Based and Policy Driven Composite web Service in Transforming E-Business Practices and Applications: Emerging Technologies and Concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Maamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Benslimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youakim Badr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IGI publisher. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Design and Develop Context-Based and Policy Driven Composite web Service in Transforming E-Business Practices and Applications: Emerging Technologies and Concepts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IGI publisher, 2009, Advances in E-Business Research series</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00389206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Neighbor Selection in Peer-to-Peer Overlay Networks: A Swarm Intelligence Approach in Pervasive Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liu Hongbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajith Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer Verlag Germany. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neighbor Selection in Peer-to-Peer Overlay Networks: A Swarm Intelligence Approach in Pervasive Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pervasive Computing: Innovations in Intelligent Multimedia and Applications, pp.289-296, 2008, Series in Computer Communications and Networks</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00389207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12745,91 +12853,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CSTST 2008: Proceedings of the 5th International Conference on Soft Computing as Transdisciplinary Science and Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chbeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajith Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12841,159 +12949,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Köppen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00526820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Beyond All-Reduce: Event-Driven Model Parallelism Without Collective Communication Primitives (EBD2N)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mourlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youakim Badr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Paradinas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Service Computing and Service Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01478995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId295"/>
+      <w:footerReference w:type="default" r:id="rId301"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13140,51 +13349,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709001v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Abi Assaf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youakim Badr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Khoury" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kablan Barbar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5815/ijitcs.2018.02.02" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836236v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gatouillat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Massot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ervin Sejdi&#263;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2018.2849014" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01854053v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-sen.2018.5029" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945947v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyang Zhu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545333v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarkar Manash" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Banerjee" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangaiah Arun Kumar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJACI.2017070101" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585955v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dumortier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subashan Perera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Gehin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2017.05.020" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478750v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meimei Xia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Runtong" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IFS-151798" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212583v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Hariri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssif Al-Nashif" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Blasch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.05.370" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169150v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Rammal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276884v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Peng" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Biennier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEB.2011.045286" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299326v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Tata" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSC.2010.18" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207288v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Maamar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Faci" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Wives Krug" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Bispo Santos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIC.2011.27" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528092v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Elnaffar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Boukadi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2010.06.018" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13PJHM4D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528093v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Zayati" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moalla" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-010-0401-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZJQTVHLH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528096v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layth Sliman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528097v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528095v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528094v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benxian Yue" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajith Abraham" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Hongbo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381433v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Benslimane" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSC.2010.13" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536314v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276887v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2008.12.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K01SGQFH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094013v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chbeir" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385103v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276886v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Legait" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jeis.2009010102" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385107v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389203v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348511v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sodki Chaari" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Favrel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben-Amar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389200v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Stephan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276888v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595880v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Flory" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276891v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Fla Laforest" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.8.5-6.109-126" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2131AD35C54AC91BF2FD5037FDF95BFEFFC88A57/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158417v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Dermigny" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Conan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bouzefrane" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengwenlong Gu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS65597.2025.11076926" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308797v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Rezki" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mourlin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ziane Yacoub" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00639-4_15" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506917v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kazem" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Madhoun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Conord" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS65597.2025.11076912" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04641946v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60391-4_9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03777603v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wisnu Uriawan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hasan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BCCA55292.2022.9922034" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03258921v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619297v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91764-1_8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01768798v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8513550" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677241v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006729101090118" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644356v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167219" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01873095v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01873093v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619270v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167020.3167056" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575957v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cihan Tunc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575959v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amghar Youssef" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575956v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Pacheco" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619366v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577958v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin G Qiu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason L Qiu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546574v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianling Wang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Li" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407850v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Amghar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44039-2_9" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478759v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiu Lawrence L." TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiu Robin G." TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDIN.2016.7819291" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478803v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Helio" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005867805200527" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01563067v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freet David" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agrawal Rajeev" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walker Jessie J" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SECON.2016.7506698" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212857v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2857218.2857228" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277083v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Li" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339292v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bou Nassar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339293v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Banerjee Banerjee" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339252v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41030-7_21" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WFWKH4VP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339218v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2013.86" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339253v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339163v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2480362.2480505" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353155v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2457276.2457297" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354486v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33980-6_52" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354384v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Krug Wives" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1988688.1988748" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354551v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23330-2_1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528496v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Caplat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528478v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055807v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alida Esper" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16358-6_71" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055808v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Aubry" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16358-6_70" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528494v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528492v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Atif" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528477v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Faci" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528491v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528498v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Alkhatib" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528474v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanjangud Narendra" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055923v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Sidhom" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15961-9_88" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393936v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zensho Nakao" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781709v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salatge" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389191v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swagatam Das" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389155v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbar Kablan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394237v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thiran" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389164v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Francisco Villamizar Saray" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393918v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393959v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389127v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arijit Biswas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sambarta Dasgupta" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijaya K Panigrahi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ravikumar Pandi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389161v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Young Bae" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389142v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389187v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396826v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389150v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394233v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagi Wakim" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389059v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kundu Debarati" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayan Ghosh" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Kaushik" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Das Swagatam" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393938v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348549v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385513v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crina Grosan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348518v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394252v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348516v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394284v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348521v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayyad Jaber" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196086v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196090v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393902v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394257v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Amaneddine" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593716v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Laforest" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01913212v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Manolopoulos" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pellegrini Mammana" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Antonio Modena" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agma J. M. Traina" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092530v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Grosky" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01913221v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurent" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario K&#246;ppen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946062v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianhai Zu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Qian" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Qiu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575958v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53474-9_5" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478684v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22527-2_18" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277054v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Z. Sheng" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7535-4" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313163v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiman Tamah Al-Shammari" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02993-1_17" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277076v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32439-0" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277077v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60960-485-1.ch002" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389208v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389206v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389207v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526820v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478995v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709001v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Abi Assaf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youakim Badr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Khoury" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kablan Barbar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5815/ijitcs.2018.02.02" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01854053v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gatouillat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Massot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-sen.2018.5029" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836236v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ervin Sejdi&#263;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2018.2849014" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945947v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyang Zhu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545333v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarkar Manash" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Banerjee" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangaiah Arun Kumar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJACI.2017070101" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585955v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dumortier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subashan Perera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Gehin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2017.05.020" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478750v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meimei Xia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Runtong" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IFS-151798" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212583v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Hariri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssif Al-Nashif" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Blasch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.05.370" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169150v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Rammal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207288v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Maamar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Faci" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Wives Krug" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Bispo Santos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIC.2011.27" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276884v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Peng" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Biennier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEB.2011.045286" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299326v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Tata" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSC.2010.18" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528093v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Zayati" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moalla" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-010-0401-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZJQTVHLH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528092v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Elnaffar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Boukadi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2010.06.018" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13PJHM4D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528096v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layth Sliman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381433v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Benslimane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSC.2010.13" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528097v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528095v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528094v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benxian Yue" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajith Abraham" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Hongbo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536314v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276887v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2008.12.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K01SGQFH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094013v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chbeir" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276886v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Legait" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jeis.2009010102" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385103v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385107v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389203v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348511v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sodki Chaari" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Favrel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben-Amar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389200v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Stephan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276888v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595880v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Flory" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276891v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Fla Laforest" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.8.5-6.109-126" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2131AD35C54AC91BF2FD5037FDF95BFEFFC88A57/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158417v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Dermigny" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Conan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bouzefrane" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengwenlong Gu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS65597.2025.11076926" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308797v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Rezki" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mourlin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ziane Yacoub" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00639-4_15" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506917v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kazem" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Madhoun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Conord" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS65597.2025.11076912" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04641946v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60391-4_9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03777603v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wisnu Uriawan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hasan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BCCA55292.2022.9922034" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03258921v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619297v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91764-1_8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01768798v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8513550" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677241v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006729101090118" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644356v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167219" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01873095v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01873093v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575956v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Pacheco" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575959v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amghar Youssef" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619270v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167020.3167056" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575957v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cihan Tunc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619366v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577958v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin G Qiu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason L Qiu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546574v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianling Wang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Li" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407850v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Amghar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44039-2_9" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478759v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiu Lawrence L." TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiu Robin G." TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDIN.2016.7819291" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478803v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Helio" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005867805200527" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01563067v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freet David" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agrawal Rajeev" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walker Jessie J" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SECON.2016.7506698" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212857v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2857218.2857228" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339292v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bou Nassar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277083v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Li" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339293v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Banerjee Banerjee" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339218v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2013.86" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339252v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41030-7_21" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WFWKH4VP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339253v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339163v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2480362.2480505" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353155v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2457276.2457297" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354384v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Krug Wives" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1988688.1988748" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354486v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33980-6_52" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354551v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23330-2_1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528478v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Caplat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055807v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alida Esper" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16358-6_71" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528496v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528477v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Faci" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055808v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Aubry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16358-6_70" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528494v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528492v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Atif" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528491v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528498v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Alkhatib" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528474v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanjangud Narendra" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055923v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Sidhom" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15961-9_88" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389191v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swagatam Das" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389155v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbar Kablan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394237v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thiran" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393936v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zensho Nakao" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781709v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salatge" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393918v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393959v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389127v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arijit Biswas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sambarta Dasgupta" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijaya K Panigrahi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ravikumar Pandi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389164v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Francisco Villamizar Saray" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389142v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389187v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389161v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Young Bae" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396826v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389150v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394233v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagi Wakim" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389059v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kundu Debarati" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayan Ghosh" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Kaushik" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Das Swagatam" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393938v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385513v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crina Grosan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348549v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348518v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394252v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348516v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394284v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348521v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayyad Jaber" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196086v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196090v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393902v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593716v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Laforest" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394257v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Amaneddine" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01913212v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Manolopoulos" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pellegrini Mammana" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Antonio Modena" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agma J. M. Traina" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092530v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Grosky" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01913221v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurent" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario K&#246;ppen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568153v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezak Aziz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87775-9_14" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946062v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianhai Zu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Qian" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Qiu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575958v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53474-9_5" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478684v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22527-2_18" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277054v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Z. Sheng" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7535-4" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313163v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiman Tamah Al-Shammari" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02993-1_17" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277076v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32439-0" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277077v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60960-485-1.ch002" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389208v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389206v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389207v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526820v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561432v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Leite" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Paradinas" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478995v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>