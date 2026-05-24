--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -100,365 +100,365 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating Database Schemas from Business Artifact Models</w:t>
+                <w:t xml:space="preserve">Smart and Safe Self-Adaption of Connected Devices Based on Discrete Controllers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maroun Abi Assaf</w:t>
+                <w:t xml:space="preserve">Arthur Gatouillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hicham El Khoury</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kablan Barbar</w:t>
+                <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Science and Information Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5815/ijitcs.2018.02.02⟩</w:t>
+              <w:t xml:space="preserve">IET Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (1), pp.49-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-sen.2018.5029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709001v1</w:t>
+                <w:t xml:space="preserve">hal-01854053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart and Safe Self-Adaption of Connected Devices Based on Discrete Controllers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Internet of Medical Things: A Review of Recent Contributions Dealing with Cyber-Physical Systems in Medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gatouillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ervin Sejdić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/iet-sen.2018.5029⟩</w:t>
+              <w:t xml:space="preserve">IEEE Internet of Things Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (5), pp.3810 - 3822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JIOT.2018.2849014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01854053v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01836236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internet of Medical Things: A Review of Recent Contributions Dealing with Cyber-Physical Systems in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Gatouillat</w:t>
+                <w:t xml:space="preserve">Generating Database Schemas from Business Artifact Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroun Abi Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Massot</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ervin Sejdić</w:t>
+                <w:t xml:space="preserve">Kablan Barbar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Internet of Things Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 5 (5), pp.3810 - 3822. </w:t>
+              <w:t xml:space="preserve">International Journal of Computer Science and Information Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (2), pp.10 - 17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JIOT.2018.2849014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5815/ijitcs.2018.02.02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01836236v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identity Management Systems for the Internet of Things: A Survey Towards Blockchain Solutions</w:t>
               </w:r>
@@ -643,51 +643,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the pen pressure and grip force signal during basic drawing tasks: The timing and speed changes impact drawing characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gatouillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dumortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -998,64 +998,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unstructured Data Integration through Automata-Driven Information Extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroun Abi Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kablan Barbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1100,412 +1100,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01169150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Social Networks for Web Services Discovery</w:t>
+                <w:t xml:space="preserve">A Pervasive Environment For Systemising Innovative Services In Knowledge-Intensive Firms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakaria Maamar</w:t>
+                <w:t xml:space="preserve">Yong Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noura Faci</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédérique Biennier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Internet Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MIC.2011.27⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Electronic Business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 (5/6), pp.429-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJEB.2011.045286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01207288v1</w:t>
+                <w:t xml:space="preserve">hal-01276884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pervasive Environment For Systemising Innovative Services In Knowledge-Intensive Firms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The integration of corporate security strategies in collaborative business processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Biennier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Tata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Electronic Business</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJEB.2011.045286⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Services Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (3), pp.243 - 254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSC.2010.18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276884v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The integration of corporate security strategies in collaborative business processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using Social Networks for Web Services Discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Maamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noura Faci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Wives Krug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Tata</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pedro Bispo Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Services Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 4 (3), pp.243 - 254. </w:t>
+              <w:t xml:space="preserve">IEEE Internet Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSC.2010.18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MIC.2011.27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01299326v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Lean Service Bus Architecture for Industrial Integration Infrastructure and Pull Manufacturing Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Zayati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1577,64 +1577,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LinkedWS: A Novel Web Services Discovery Model Based on the Metaphor of Social Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Maamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro Wives Krug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1749,51 +1749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Zayati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layth Sliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1870,51 +1870,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Benslimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Maamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Services Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1, 3, pp.30-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1961,51 +1961,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Enterprises Capitalize on their Social Networks?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Maamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Cutter IT Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 22 (10), pp.10-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2043,64 +2043,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of Corporate Security Strategy in Collaborative Business Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Tata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Services Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, PP (Special Issue on Security and Dependability in SOA and Business Processes), 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2227,238 +2227,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00528094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special Section on Web Technologies</w:t>
+                <w:t xml:space="preserve">A Security Policy Framework for Context Aware and User Preferences in e-Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Zakaria Maamar</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layth Sliman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of E-Business Research (IJEBR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Systems Architecture - The EUROMICRO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 55 (4), pp.275-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysarc.2008.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01536314v1</w:t>
+                <w:t xml:space="preserve">hal-01276887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Security Policy Framework for Context Aware and User Preferences in e-Services</w:t>
+                <w:t xml:space="preserve">Special Section on Web Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Layth Sliman</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Benslimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Biennier</w:t>
+                <w:t xml:space="preserve">Zakaria Maamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Systems Architecture - The EUROMICRO Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of E-Business Research (IJEBR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01276887v1</w:t>
+                <w:t xml:space="preserve">hal-01536314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial Preface</w:t>
               </w:r>
@@ -2539,51 +2539,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Business and Enterprise Urbanization: Towards a Production-Oriented Urbanization strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layth Sliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Legait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2656,51 +2656,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A security policy framework for context-aware and user preferences in e-services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layth Sliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2751,51 +2751,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative business and enterprise urbanisation - Towards a production-oriented urbanisation strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layth Sliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2941,51 +2941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sodki Chaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Favrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4140,77 +4140,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QoS-Driven Self-Adaptation for Critical IoT-Based Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gatouillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Adaptive Service-oriented and Cloud Applications (ASOCA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Malaga, Spain. pp.93-105, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4244,90 +4244,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a real-time low-power cardiorespiratory sensor for the IoT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gatouillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ervin Sejdić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Gehin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4374,90 +4374,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building IoT-Enabled Wearable Medical Devices: An Application to a Wearable, Multiparametric, Cardiorespiratory Sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gatouillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ervin Sejdić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Gehin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4498,147 +4498,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01677241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Controller Synthesis for the IoT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Gatouillat</w:t>
+                <w:t xml:space="preserve">Fog Computing Security Architecture for the Internet of Things using Blockchain-based Social Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyang Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 33rd ACM/SIGAPP Symposium On Applied Computing (ACM SAC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2018 IEEE Confs on Internet of Things, Green Computing and Communications, Cyber, Physical and Social Computing, Smart Data, Blockchain, Computer and Information Technology, Congress on Cybermatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Halifax, Canada. pp.1361-1366</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644356v1</w:t>
+                <w:t xml:space="preserve">hal-01873093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Survey on Blockchain-based Identity Management Systems for the Internet of Things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyang Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4654,636 +4632,658 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE Confs on Internet of Things, Green Computing and Communications, Cyber, Physical and Social Computing, Smart Data, Blockchain, Computer and Information Technology, Congress on Cybermatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Halifx, Canada. pp.1568-1573</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fog Computing Security Architecture for the Internet of Things using Blockchain-based Social Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaoyang Zhu</w:t>
+                <w:t xml:space="preserve">Hybrid Controller Synthesis for the IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gatouillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE Confs on Internet of Things, Green Computing and Communications, Cyber, Physical and Social Computing, Smart Data, Blockchain, Computer and Information Technology, Congress on Cybermatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 33rd ACM/SIGAPP Symposium On Applied Computing (ACM SAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Pau, France. pp.778-785, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3167132.3167219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873093v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomic Identity Framework for the Internet of Things</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaoyang Zhu</w:t>
+                <w:t xml:space="preserve">Verifiable and Resource-Aware Component Model for IoT Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gatouillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Salim Hariri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Cloud and Autonomic Computing (ICCAC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference on Management of Digital EcoSystems (MEDES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Bangkok, Thailand. pp.235-242, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3167020.3167056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01575956v1</w:t>
+                <w:t xml:space="preserve">hal-01619270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Continuous Query Language for Stream-based Artifacts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maroun Abi Assaf</w:t>
+                <w:t xml:space="preserve">Resilient Dynamic Data Driven Application Systems as a Service (rDaaS): A Design Overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cihan Tunc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Hariri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Conference on Database and Expert Systems Applications (DEXA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lyon, France. pp 80-89</w:t>
+              <w:t xml:space="preserve">IEEE International Workshops on Foundations and Applications of Self* Systems (FAS*W)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Tuscon, United States. pp.352 - 356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01575959v1</w:t>
+                <w:t xml:space="preserve">hal-01575957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verifiable and Resource-Aware Component Model for IoT Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Gatouillat</w:t>
+                <w:t xml:space="preserve">Enabling Risk Management for Smart Infrastructures with an Anomaly Behavior Analysis Intrusion Detection System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyang Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Hariri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Management of Digital EcoSystems (MEDES)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> IEEE 2nd International Workshops on Foundations and Applications of Self* Systems (FAS*W)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Tuscon, United States. pp.324 - 328</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01619270v1</w:t>
+                <w:t xml:space="preserve">hal-01619366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilient Dynamic Data Driven Application Systems as a Service (rDaaS): A Design Overview</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cihan Tunc</w:t>
+                <w:t xml:space="preserve">Autonomic Identity Framework for the Internet of Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyang Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youakim Badr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Hariri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshops on Foundations and Applications of Self* Systems (FAS*W)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Tuscon, United States. pp.352 - 356</w:t>
+              <w:t xml:space="preserve">International Conference on Cloud and Autonomic Computing (ICCAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Tuscon, United States. pp.69 - 79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01575957v1</w:t>
+                <w:t xml:space="preserve">hal-01575956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling Risk Management for Smart Infrastructures with an Anomaly Behavior Analysis Intrusion Detection System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xiaoyang Zhu</w:t>
+                <w:t xml:space="preserve">A Continuous Query Language for Stream-based Artifacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroun Abi Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Salim Hariri</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> IEEE 2nd International Workshops on Foundations and Applications of Self* Systems (FAS*W)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Tuscon, United States. pp.324 - 328</w:t>
+              <w:t xml:space="preserve">28th International Conference on Database and Expert Systems Applications (DEXA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lyon, France. pp 80-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01619366v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive Modeling of the Severity/Progression of Alzheimer's Diseases</w:t>
               </w:r>
@@ -5472,77 +5472,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AQL: A Declarative Artifact Query Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroun Abi Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kablan Barbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Amghar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5927,77 +5927,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Integration of Artifact Lifecycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroun Abi Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kablan Barbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Amghar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6038,368 +6038,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01212857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Security Awareness in Designing Service-Oriented Architectures</w:t>
+                <w:t xml:space="preserve">A Capability Model For Natural-Language Based Web Service Composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bou Nassar</w:t>
+                <w:t xml:space="preserve">Wenbin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Biennier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kablan Barbar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Enterprise Information Systems (ICEIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Angers, France. pp.377-385</w:t>
+              <w:t xml:space="preserve">International Conference on Software and Systems Engineering and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01339292v1</w:t>
+                <w:t xml:space="preserve">hal-01277083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Capability Model For Natural-Language Based Web Service Composition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Managing End-to-End Security Risks with Fuzzy Logic in Service-Oriented Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youakim Badr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenbin Li</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Biennier</w:t>
+                <w:t xml:space="preserve">Soumya Banerjee Banerjee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Software and Systems Engineering and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">9th IEEE World Congress on Services (SERVICES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Santa Clara, CA, United States. pp.111-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01277083v1</w:t>
+                <w:t xml:space="preserve">hal-01339293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing End-to-End Security Risks with Fuzzy Logic in Service-Oriented Architectures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Security Awareness in Designing Service-Oriented Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bou Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Soumya Banerjee Banerjee</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Biennier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kablan Barbar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IEEE World Congress on Services (SERVICES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Santa Clara, CA, United States. pp.111-117</w:t>
+              <w:t xml:space="preserve">16th International Conference on Enterprise Information Systems (ICEIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Angers, France. pp.377-385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01339293v1</w:t>
+                <w:t xml:space="preserve">hal-01339292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards A Capability Model for Web Service Composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenbin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICWS 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Santa Clara, California, United States. pp.609-610, </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6433,77 +6433,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Web Services Composition with User Requirement Transformation and Capability Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenbin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COOPIS 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Graz, Austria. pp.300-307, </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6543,282 +6543,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01339252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Natural-like Requirement based Web Service Composition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Service Farming: An Ad-hoc and QoS-aware Web Service Composition Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenbin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSSEA 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SAC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Coimbra, Portugal. pp.750-756, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2480362.2480505⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01339253v1</w:t>
+                <w:t xml:space="preserve">hal-01339163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Service Farming: An Ad-hoc and QoS-aware Web Service Composition Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Towards Natural-like Requirement based Web Service Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenbin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAC 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICSSEA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Paris, France. pp.1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2480362.2480505⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01339163v1</w:t>
+                <w:t xml:space="preserve">hal-01339253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Ecosystems: Challenges and Prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenbin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEDES 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Addis Ababa, Ethiopia. pp.117-122, </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6846,347 +6846,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Framework for Weaving Social Networks Principles into Web Services Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zakaria Maamar</w:t>
+                <w:t xml:space="preserve">Securing Collaborative Business Processes: A Methodology for Security Management in Service-based Infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bou Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noura Faci</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédérique Biennier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kablan Barbar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Web Intelligence, Mining and Semantics (WIMS'11), </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1988688.1988748⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Advances in Production Management Systems (APMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Stavanger, Norway. pp.480-487, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33980-6_52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354384v1</w:t>
+                <w:t xml:space="preserve">hal-01354486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Securing Collaborative Business Processes: A Methodology for Security Management in Service-based Infrastructure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bou Nassar</w:t>
+                <w:t xml:space="preserve">Towards a Framework for Weaving Social Networks Principles into Web Services Discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Maamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noura Faci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Krug Wives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Benslimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advances in Production Management Systems (APMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Stavanger, Norway. pp.480-487, </w:t>
+              <w:t xml:space="preserve">International Conference on Web Intelligence, Mining and Semantics (WIMS'11), </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Sogndal, Norway. pp.51, </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-33980-6_52⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1988688.1988748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354486v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-level Social Networking to Enable and Foster Collaborative Organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noura Faci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Maamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Working Conference on Virtual Enterprises (PROVE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, São Paulo, Brazil. pp.3-10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7214,1012 +7214,1012 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software Versioning and Evolution in Digital Ecosystems</w:t>
+                <w:t xml:space="preserve">Software as a Service and Versionology: Towards Innovative Service Differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Caplat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Digital EcoSystems and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, United Arab Emirates. pp</w:t>
+              <w:t xml:space="preserve">The International Conference on Advanced Information Networking and Applications (AINA 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Perth, Australia. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00528478v1</w:t>
+                <w:t xml:space="preserve">hal-00528496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypergraph of Services for Business Interconnectivity and Collaboration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Weaving Social Networking Principles into Web Services Functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Maamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alida Esper</w:t>
+                <w:t xml:space="preserve">Nora Faci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Benslimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Wives Krug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advances in Production and Management Systems (APMS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Weaving Social Networking Principles into Web Services Functioning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Ayia Napa, Cyprus. pp</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01055807v1</w:t>
+                <w:t xml:space="preserve">hal-00528477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software as a Service and Versionology: Towards Innovative Service Differentiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Multi-dimensional Service Chain Ecosystem Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Biennier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Caplat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on Advanced Information Networking and Applications (AINA 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Advances in Production and Management Systems (APMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Bordeaux, France. pp.563-570, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-16358-6_70⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00528496v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01055808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weaving Social Networking Principles into Web Services Functioning</w:t>
+                <w:t xml:space="preserve">Dynamic Representation Model for Service Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakaria Maamar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nora Faci</w:t>
+                <w:t xml:space="preserve">Yong Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Biennier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weaving Social Networking Principles into Web Services Functioning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Ayia Napa, Cyprus. pp</w:t>
+              <w:t xml:space="preserve">International Conference on Service Science (ICSS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Hangzhou, China. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00528477v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00528494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-dimensional Service Chain Ecosystem Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards an Autonomic E-Learning Environment based on Web services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Atif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youakim Badr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Biennier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Youakim Badr</w:t>
+                <w:t xml:space="preserve">Zakaria Maamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advances in Production and Management Systems (APMS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EEE International Conference on Digital EcoSystems and Technologies (IEEE-DEST 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Dubai, United Arab Emirates. pp</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01055808v1</w:t>
+                <w:t xml:space="preserve">hal-00528492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Representation Model for Service Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Software Versioning and Evolution in Digital Ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Biennier</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Caplat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Service Science (ICSS 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Hangzhou, China. pp</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Digital EcoSystems and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, United Arab Emirates. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00528494v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00528478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Autonomic E-Learning Environment based on Web services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yacine Atif</w:t>
+                <w:t xml:space="preserve">Hypergraph of Services for Business Interconnectivity and Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alida Esper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zakaria Maamar</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EEE International Conference on Digital EcoSystems and Technologies (IEEE-DEST 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Advances in Production and Management Systems (APMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Paris, France. pp.571-578, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-16358-6_71⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00528492v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01055807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Data-driven Collaboration in Service Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yong Peng</w:t>
+                <w:t xml:space="preserve">Business Artifacts Discovery and Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Maamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Biennier</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanjangud Narendra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 4th International Conference on New Trends in Information Science and Service Science (NISS 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Gyeongju, South Korea. pp</w:t>
+              <w:t xml:space="preserve">The 8th International Conference on Service Oriented Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, United States. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00528491v1</w:t>
+                <w:t xml:space="preserve">hal-00528474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Social-Network Framework for Service Computing: A Research Action Plan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Maamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Alkhatib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Faci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Congress on Computer Applications and Computational Science (CACS 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Singapore. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00528498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Business Artifacts Discovery and Modeling</w:t>
+                <w:t xml:space="preserve">Designing Data-driven Collaboration in Service Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakaria Maamar</w:t>
+                <w:t xml:space="preserve">Yong Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nanjangud Narendra</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th International Conference on Service Oriented Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, United States. pp</w:t>
+              <w:t xml:space="preserve">The 4th International Conference on New Trends in Information Science and Service Science (NISS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Gyeongju, South Korea. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00528474v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00528491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Business Ontologies Matching for Inter-Enterprise Collaboration Platform in a Lean Manufacturing Strategy</w:t>
               </w:r>
@@ -8244,51 +8244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Moalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8329,1072 +8329,1072 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01055923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial Evolutionary Algorithm for Automatic Data Clustering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a Resource-Driven Modelling Paradigm in Collaborative and Service- Oriented Enterprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layth Sliman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Biennier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youakim Badr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swagatam Das</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Youakim Badr</w:t>
+                <w:t xml:space="preserve">Zensho Nakao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress on Evolutionary Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Trondheim, Norway. pp.2403-2410</w:t>
+              <w:t xml:space="preserve">13th IFAC Symposium on Information Control problems in Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Moscou, Russia. pp.1614-1619</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00389191v1</w:t>
+                <w:t xml:space="preserve">hal-00393936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk Management and Security in Service-based Architectures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bou Nassar</w:t>
+                <w:t xml:space="preserve">Single Sign-On Integration in a Distributed Enterprise Service Bus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layth Sliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbar Kablan</w:t>
+                <w:t xml:space="preserve">Nicolas Salatge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zensho Nakao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advances in Computational Tools For Engineering Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Zouk Mosbeh, Lebanon. pp.214-218</w:t>
+              <w:t xml:space="preserve">2009 International Conference on Network and Service Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00389155v1</w:t>
+                <w:t xml:space="preserve">hal-03781709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Unified Approach for Business Process Modeling Using Context-based Artifacts and Web Services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nanjangud Narendra</w:t>
+                <w:t xml:space="preserve">Framework de bus de services de datamining pour un système d'information industriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Zayati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layth Sliman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Zakaria Maamar</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Moalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Services Computing (SCC 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, bangalore, India</w:t>
+              <w:t xml:space="preserve">Internation Conference: Sciences of Electronic, Technologies of information and Telecommunication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Hammamet, Tunisie. pp.163-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00394237v1</w:t>
+                <w:t xml:space="preserve">hal-00393918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Resource-Driven Modelling Paradigm in Collaborative and Service- Oriented Enterprises</w:t>
+                <w:t xml:space="preserve">SSO Integration in a Distributed ESB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layth Sliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youakim Badr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Salatge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zensho Nakao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IFAC Symposium on Information Control problems in Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Moscou, Russia. pp.1614-1619</w:t>
+              <w:t xml:space="preserve">Conference on Network and Service Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Paris, France. Actes électroniques non paginés - 5 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00393936v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00393959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single Sign-On Integration in a Distributed Enterprise Service Bus</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Biennier</w:t>
+                <w:t xml:space="preserve">Economic Load Dispatch Using a Chemotactic Differential Evolution Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arijit Biswas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sambarta Dasgupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Salatge</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bijaya K Panigrahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ravikumar Pandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajith Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 International Conference on Network and Service Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, paris, France</w:t>
+              <w:t xml:space="preserve">4th International Conference on Hybrid Artificial Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Salamanca, Spain. pp. 252-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781709v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00389127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Framework de bus de services de datamining pour un système d'information industriel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Biennier</w:t>
+                <w:t xml:space="preserve">An Enhanced Fuzzy-Genetic Algorithm to Solve Satisfiability Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Francisco Villamizar Saray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Moalla</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajith Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internation Conference: Sciences of Electronic, Technologies of information and Telecommunication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Hammamet, Tunisie. pp.163-173</w:t>
+              <w:t xml:space="preserve">11th International Conference on Computer Modelling and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Cambridge, United Kingdom. pp.77-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00393918v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00389164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SSO Integration in a Distributed ESB</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Layth Sliman</w:t>
+                <w:t xml:space="preserve">Bacterial Evolutionary Algorithm for Automatic Data Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swagatam Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajith Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zensho Nakao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Network and Service Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Paris, France. Actes électroniques non paginés - 5 pp</w:t>
+              <w:t xml:space="preserve">Congress on Evolutionary Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Trondheim, Norway. pp.2403-2410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00393959v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00389191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic Load Dispatch Using a Chemotactic Differential Evolution Algorithm</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bijaya K Panigrahi</w:t>
+                <w:t xml:space="preserve">Risk Management and Security in Service-based Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bou Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youakim Badr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Ravikumar Pandi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Barbar Kablan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Hybrid Artificial Intelligent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Salamanca, Spain. pp. 252-260</w:t>
+              <w:t xml:space="preserve">International Conference on Advances in Computational Tools For Engineering Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Zouk Mosbeh, Lebanon. pp.214-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00389127v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00389155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Enhanced Fuzzy-Genetic Algorithm to Solve Satisfiability Problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a Unified Approach for Business Process Modeling Using Context-based Artifacts and Web Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanjangud Narendra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youakim Badr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Francisco Villamizar Saray</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ajith Abraham</w:t>
+                <w:t xml:space="preserve">Philippe Thiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Maamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Computer Modelling and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Cambridge, United Kingdom. pp.77-82</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Services Computing (SCC 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, bangalore, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00389164v1</w:t>
+                <w:t xml:space="preserve">hal-00394237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomic Service-Oriented Grid to Enhance E-Learning Experiences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Maamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd IEEE International Conference on Digital Ecosystems and Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Istanbul, Turkey. pp.649 - 654</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9413,273 +9413,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00389142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Clustering Using Multiobjective Differential Evolution Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Swagatam Das</w:t>
+                <w:t xml:space="preserve">A Takagi-Sugeno Fuzzy Model of a Rudimentary Angle Controller for Artillery Fire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Young Bae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajith Abraham</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Congress on Evolutionary Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Trondheim, Norway. pp.3981-4004</w:t>
+              <w:t xml:space="preserve">11th International Conference on Computer Modeling and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Cambridge, United Kingdom. pp.59-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00389187v1</w:t>
+                <w:t xml:space="preserve">hal-00389161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Takagi-Sugeno Fuzzy Model of a Rudimentary Angle Controller for Artillery Fire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jun Young Bae</w:t>
+                <w:t xml:space="preserve">Automatic Clustering Using Multiobjective Differential Evolution Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swagatam Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajith Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ajith Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Computer Modeling and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Cambridge, United Kingdom. pp.59-64</w:t>
+              <w:t xml:space="preserve">IEEE Congress on Evolutionary Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Trondheim, Norway. pp.3981-4004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00389161v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00389187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypergraph-based model for Business Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alida Esper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Production Management Systems 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Bordeaux, France. Actes électroniques non paginés - 8 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9704,90 +9704,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Integrating Security Services in e-learning platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bou Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kablan Barbar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Advances in Computational Tools For Engineering Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Zouk Mosbeh, Lebanon. pp.573 - 577</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9806,679 +9806,679 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00389150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E-Profile-based Security for Critical Transactions in Cyberspace Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nagi Wakim</w:t>
+                <w:t xml:space="preserve">Interopérabilité et définition de Services Industriels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layth Sliman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Zayati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Biennier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Moalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference for Internet Technology and Secured Transactions (ICITST-2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, London, United Kingdom. pp. 4</w:t>
+              <w:t xml:space="preserve">Conférence Internationale de Génie Industriel - 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Bagnères de Bigorre, France. A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00394233v1</w:t>
+                <w:t xml:space="preserve">hal-00393938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Clustering Using a Synergy of Genetic Algorithm and Multi-objective Differential Evolution</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E-Profile-based Security for Critical Transactions in Cyberspace Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagi Wakim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youakim Badr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Hybrid Artificial Intelligent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Salamanca, Spain. pp.177-186</w:t>
+              <w:t xml:space="preserve">4th International Conference for Internet Technology and Secured Transactions (ICITST-2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, London, United Kingdom. pp. 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00389059v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interopérabilité et définition de Services Industriels</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Automatic Clustering Using a Synergy of Genetic Algorithm and Multi-objective Differential Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kundu Debarati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayan Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Kaushik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Das Swagatam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajith Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale de Génie Industriel - 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Bagnères de Bigorre, France. A paraître</w:t>
+              <w:t xml:space="preserve">Conference on Hybrid Artificial Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Salamanca, Spain. pp.177-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00393938v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00389059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Web Service Selection by User Preferences of Non-Functional Features</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organisation of contextual enterprise service bus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alida Esper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Biennier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Crina Grosan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Conference on Next Generation Web Services Practices (NWeSP 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Seoul, South Korea. pp.60-65</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Information and Communication Technologies: From theory to applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00385513v1</w:t>
+                <w:t xml:space="preserve">hal-00348549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation of contextual enterprise service bus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Towards secured and interoperable business services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alida Esper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layth Sliman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Information and Communication Technologies: From theory to applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, France. pp.1-5</w:t>
+              <w:t xml:space="preserve">I-ESA'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Berlin, Germany. pp.301-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00348549v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00348518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards secured and interoperable business services</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancing Web Service Selection by User Preferences of Non-Functional Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajith Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Biennier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crina Grosan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I-ESA'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Berlin, Germany. pp.301-312</w:t>
+              <w:t xml:space="preserve">Fourth International Conference on Next Generation Web Services Practices (NWeSP 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Seoul, South Korea. pp.60-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00348518v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00385513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-Swarm Approach to Neighbor Selection in Peer-to-Peer Networks</w:t>
               </w:r>
@@ -10585,51 +10585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sodki Chaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAC'2008: 23rd ACM Symposium on Applied Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Brazil. pp.2426-2431</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10762,51 +10762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayyad Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APMS'06: IFIP International conference on advances in production systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Wroclaw, Poland. pp.87-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10857,51 +10857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayyad Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd IEEE International Conference on Information and Communication Technologies: From Theory to Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Damas, Syria. pp.227-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10952,51 +10952,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayyad Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INCOM'06 - 12th IFAC International Symposium on Information Control Problems in Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Saint Etienne, France. pp.229-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11047,51 +11047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayyad Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APMS'05</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Washington, United States. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12122,77 +12122,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realizing a Social Ecosystem of Web Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Maamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noura Faci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quan Z. Sheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12360,64 +12360,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Ecosystems for Business e- Services in Knowledge-Intensive Firms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Business System Management and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7350, pp.16-31, 2012, 9783642324390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12464,64 +12464,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Business Artifacts for E-Business Interoperability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanjangud Narendra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Maamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Electronic Business Interoperability: Concepts, Opportunities and Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.15-36, 2011, </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12637,51 +12637,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Develop Context-Based and Policy Driven Composite web Service in Transforming E-Business Practices and Applications: Emerging Technologies and Concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Maamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Benslimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13349,51 +13349,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709001v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Abi Assaf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youakim Badr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Khoury" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kablan Barbar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5815/ijitcs.2018.02.02" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01854053v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gatouillat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Massot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-sen.2018.5029" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836236v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ervin Sejdi&#263;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2018.2849014" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945947v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyang Zhu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545333v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarkar Manash" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Banerjee" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangaiah Arun Kumar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJACI.2017070101" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585955v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dumortier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subashan Perera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Gehin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2017.05.020" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478750v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meimei Xia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Runtong" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IFS-151798" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212583v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Hariri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssif Al-Nashif" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Blasch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.05.370" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169150v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Rammal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207288v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Maamar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Faci" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Wives Krug" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Bispo Santos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIC.2011.27" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276884v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Peng" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Biennier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEB.2011.045286" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299326v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Tata" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSC.2010.18" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528093v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Zayati" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moalla" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-010-0401-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZJQTVHLH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528092v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Elnaffar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Boukadi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2010.06.018" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13PJHM4D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528096v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layth Sliman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381433v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Benslimane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSC.2010.13" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528097v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528095v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528094v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benxian Yue" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajith Abraham" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Hongbo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536314v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276887v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2008.12.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K01SGQFH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094013v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chbeir" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276886v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Legait" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jeis.2009010102" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385103v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385107v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389203v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348511v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sodki Chaari" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Favrel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben-Amar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389200v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Stephan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276888v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595880v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Flory" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276891v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Fla Laforest" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.8.5-6.109-126" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2131AD35C54AC91BF2FD5037FDF95BFEFFC88A57/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158417v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Dermigny" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Conan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bouzefrane" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengwenlong Gu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS65597.2025.11076926" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308797v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Rezki" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mourlin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ziane Yacoub" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00639-4_15" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506917v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kazem" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Madhoun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Conord" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS65597.2025.11076912" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04641946v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60391-4_9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03777603v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wisnu Uriawan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hasan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BCCA55292.2022.9922034" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03258921v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619297v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91764-1_8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01768798v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8513550" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677241v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006729101090118" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644356v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167219" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01873095v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01873093v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575956v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Pacheco" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575959v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amghar Youssef" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619270v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167020.3167056" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575957v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cihan Tunc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619366v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577958v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin G Qiu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason L Qiu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546574v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianling Wang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Li" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407850v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Amghar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44039-2_9" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478759v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiu Lawrence L." TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiu Robin G." TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDIN.2016.7819291" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478803v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Helio" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005867805200527" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01563067v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freet David" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agrawal Rajeev" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walker Jessie J" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SECON.2016.7506698" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212857v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2857218.2857228" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339292v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bou Nassar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277083v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Li" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339293v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Banerjee Banerjee" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339218v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2013.86" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339252v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41030-7_21" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WFWKH4VP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339253v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339163v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2480362.2480505" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353155v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2457276.2457297" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354384v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Krug Wives" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1988688.1988748" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354486v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33980-6_52" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354551v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23330-2_1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528478v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Caplat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055807v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alida Esper" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16358-6_71" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528496v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528477v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Faci" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055808v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Aubry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16358-6_70" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528494v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528492v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Atif" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528491v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528498v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Alkhatib" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528474v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanjangud Narendra" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055923v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Sidhom" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15961-9_88" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389191v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swagatam Das" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389155v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbar Kablan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394237v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thiran" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393936v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zensho Nakao" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781709v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salatge" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393918v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393959v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389127v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arijit Biswas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sambarta Dasgupta" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijaya K Panigrahi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ravikumar Pandi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389164v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Francisco Villamizar Saray" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389142v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389187v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389161v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Young Bae" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396826v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389150v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394233v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagi Wakim" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389059v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kundu Debarati" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayan Ghosh" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Kaushik" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Das Swagatam" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393938v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385513v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crina Grosan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348549v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348518v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394252v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348516v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394284v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348521v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayyad Jaber" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196086v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196090v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393902v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593716v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Laforest" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394257v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Amaneddine" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01913212v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Manolopoulos" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pellegrini Mammana" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Antonio Modena" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agma J. M. Traina" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092530v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Grosky" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01913221v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurent" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario K&#246;ppen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568153v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezak Aziz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87775-9_14" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946062v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianhai Zu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Qian" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Qiu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575958v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53474-9_5" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478684v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22527-2_18" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277054v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Z. Sheng" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7535-4" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313163v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiman Tamah Al-Shammari" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02993-1_17" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277076v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32439-0" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277077v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60960-485-1.ch002" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389208v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389206v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389207v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526820v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561432v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Leite" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Paradinas" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478995v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01854053v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gatouillat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youakim Badr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Massot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-sen.2018.5029" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836236v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ervin Sejdi&#263;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2018.2849014" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709001v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Abi Assaf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Khoury" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kablan Barbar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5815/ijitcs.2018.02.02" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945947v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyang Zhu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545333v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarkar Manash" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Banerjee" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangaiah Arun Kumar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJACI.2017070101" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585955v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dumortier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subashan Perera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Gehin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2017.05.020" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478750v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meimei Xia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Runtong" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IFS-151798" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212583v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Hariri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssif Al-Nashif" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Blasch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.05.370" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169150v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Rammal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276884v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Peng" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Biennier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEB.2011.045286" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299326v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Tata" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSC.2010.18" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207288v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Maamar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Faci" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Wives Krug" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Bispo Santos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIC.2011.27" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528093v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Zayati" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moalla" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-010-0401-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZJQTVHLH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528092v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Elnaffar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Boukadi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2010.06.018" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13PJHM4D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528096v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layth Sliman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381433v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Benslimane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSC.2010.13" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528097v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528095v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528094v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benxian Yue" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajith Abraham" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Hongbo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276887v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2008.12.001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K01SGQFH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536314v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094013v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chbeir" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276886v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Legait" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jeis.2009010102" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385103v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385107v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389203v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348511v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sodki Chaari" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Favrel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben-Amar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389200v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Stephan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276888v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595880v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Flory" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276891v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Fla Laforest" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.8.5-6.109-126" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2131AD35C54AC91BF2FD5037FDF95BFEFFC88A57/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158417v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Dermigny" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Conan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bouzefrane" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengwenlong Gu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS65597.2025.11076926" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308797v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Rezki" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mourlin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ziane Yacoub" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00639-4_15" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506917v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kazem" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Madhoun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Conord" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS65597.2025.11076912" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04641946v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60391-4_9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03777603v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wisnu Uriawan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hasan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BCCA55292.2022.9922034" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03258921v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619297v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91764-1_8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01768798v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8513550" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677241v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006729101090118" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01873093v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01873095v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644356v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167219" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619270v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167020.3167056" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575957v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cihan Tunc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619366v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Pacheco" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575956v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575959v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amghar Youssef" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577958v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin G Qiu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason L Qiu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546574v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianling Wang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Li" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407850v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Amghar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44039-2_9" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478759v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiu Lawrence L." TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiu Robin G." TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDIN.2016.7819291" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478803v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Helio" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005867805200527" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01563067v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freet David" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agrawal Rajeev" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walker Jessie J" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SECON.2016.7506698" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212857v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2857218.2857228" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277083v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Li" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339293v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Banerjee Banerjee" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339292v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bou Nassar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339218v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2013.86" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339252v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41030-7_21" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WFWKH4VP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339163v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2480362.2480505" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339253v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353155v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2457276.2457297" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354486v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33980-6_52" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354384v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Krug Wives" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1988688.1988748" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354551v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23330-2_1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528496v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Caplat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528477v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Faci" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055808v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Aubry" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16358-6_70" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528494v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528492v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Atif" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528478v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055807v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alida Esper" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16358-6_71" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528474v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanjangud Narendra" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528498v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Alkhatib" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528491v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055923v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Sidhom" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15961-9_88" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393936v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zensho Nakao" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781709v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salatge" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393918v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393959v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389127v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arijit Biswas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sambarta Dasgupta" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijaya K Panigrahi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ravikumar Pandi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389164v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Francisco Villamizar Saray" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389191v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swagatam Das" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389155v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbar Kablan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394237v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thiran" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389142v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389161v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Young Bae" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389187v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396826v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389150v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393938v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394233v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagi Wakim" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389059v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kundu Debarati" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayan Ghosh" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Kaushik" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Das Swagatam" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348549v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348518v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385513v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crina Grosan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394252v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348516v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394284v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348521v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayyad Jaber" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196086v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196090v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393902v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593716v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Laforest" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394257v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Amaneddine" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01913212v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Manolopoulos" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pellegrini Mammana" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Antonio Modena" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agma J. M. Traina" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092530v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Grosky" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01913221v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurent" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario K&#246;ppen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568153v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezak Aziz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87775-9_14" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946062v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianhai Zu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Qian" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Qiu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575958v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53474-9_5" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478684v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22527-2_18" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277054v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Z. Sheng" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7535-4" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313163v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiman Tamah Al-Shammari" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02993-1_17" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277076v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32439-0" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277077v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60960-485-1.ch002" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389208v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389206v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389207v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526820v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561432v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Leite" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Paradinas" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478995v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>