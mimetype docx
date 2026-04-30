--- v0 (2026-03-17)
+++ v1 (2026-04-30)
@@ -301,209 +301,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Codevenir chercheur.e par le collectif. Regards croisés sur la recherche en Turquie avec Sümbül Kaya, Jean-François Pérouse et Dilek Yankaya</w:t>
+                <w:t xml:space="preserve">AYAK : une initiative contre la solitude des chercheur.ses dans un contexte d’incertitude en Turquie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Poyraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youenn Gourain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Turkish Studies. Social Sciences on Contemporary Turkey</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 41, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/15e89⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/15e88⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05426647v1</w:t>
+                <w:t xml:space="preserve">halshs-05426646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AYAK : une initiative contre la solitude des chercheur.ses dans un contexte d’incertitude en Turquie</w:t>
+                <w:t xml:space="preserve">Codevenir chercheur.e par le collectif. Regards croisés sur la recherche en Turquie avec Sümbül Kaya, Jean-François Pérouse et Dilek Yankaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Poyraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youenn Gourain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Turkish Studies. Social Sciences on Contemporary Turkey</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 41, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/15e88⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/15e89⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05426646v1</w:t>
+                <w:t xml:space="preserve">halshs-05426647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Négocier les futurs d’un territoire nucléaire : le cas de La Hague</w:t>
               </w:r>
@@ -1526,165 +1526,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05453869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléments de compréhension de la catastrophe sismique à partir des entremêlements entre les risques</w:t>
+                <w:t xml:space="preserve">What is being stabilized by the numbers? Political-technical negotiations around the risk of building collapse in Turkey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youenn Gourain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quelles conséquences après le tremblement de terre en Turquie et en Syrie?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CCMO – Cercle des Chercheurs sur le Moyen-Orient; Collège de France, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Arguing with numbers. Quantification and its socio-political implications in contemporary Turkey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français d’Etudes Anatoliennes, Sep 2023, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04424079v1</w:t>
+                <w:t xml:space="preserve">hal-04424061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is being stabilized by the numbers? Political-technical negotiations around the risk of building collapse in Turkey</w:t>
+                <w:t xml:space="preserve">Éléments de compréhension de la catastrophe sismique à partir des entremêlements entre les risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youenn Gourain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arguing with numbers. Quantification and its socio-political implications in contemporary Turkey</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Français d’Etudes Anatoliennes, Sep 2023, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">Quelles conséquences après le tremblement de terre en Turquie et en Syrie?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CCMO – Cercle des Chercheurs sur le Moyen-Orient; Collège de France, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04424061v1</w:t>
+                <w:t xml:space="preserve">hal-04424079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘sismik gerçeklik’ Istanbul’da ne anlama geliyor?</w:t>
               </w:r>
@@ -2683,51 +2683,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05426642v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Poyraz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Gourain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15e8h" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426821v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15eej" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05426647v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15e89" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05426646v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15e88" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04987009v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fassert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133h0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04580987v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11pay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04373852v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Rey-Thibault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie November" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.132.0006" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04181010v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.24964" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03681494v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03616407v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213603002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03573230v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03144486v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifeagd.3784" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05339162v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05453666v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05453675v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05453869v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rutherford" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424079v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424061v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454183v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424071v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424053v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04461254v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03773150v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Moaty" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Suslova" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04461237v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04461261v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04461250v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04461243v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04394750v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023PESC2007" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03135605v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05426642v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Poyraz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Gourain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15e8h" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426821v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15eej" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05426646v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15e88" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05426647v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15e89" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04987009v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fassert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133h0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04580987v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11pay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04373852v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Rey-Thibault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie November" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.132.0006" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04181010v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.24964" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03681494v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03616407v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213603002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03573230v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03144486v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifeagd.3784" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05339162v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05453666v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05453675v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05453869v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rutherford" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424061v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424079v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454183v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424071v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424053v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04461254v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03773150v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Moaty" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Suslova" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04461237v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04461261v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04461250v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04461243v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04394750v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023PESC2007" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03135605v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>