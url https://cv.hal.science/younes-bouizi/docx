--- v0 (2026-03-21)
+++ v1 (2026-04-13)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the colloidal stability of curcumin nanoparticles formed by nanoprecipitation</w:t>
+                <w:t xml:space="preserve">Inorganics from kraft black liquor enable rapid oxidative crosslinking and morphology control in lignin derived hard carbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Didat</w:t>
+                <w:t xml:space="preserve">Glen Pauls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordane Jasniewski</w:t>
+                <w:t xml:space="preserve">Olli Sorsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Durand</w:t>
+                <w:t xml:space="preserve">Antti Paajanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
+                <w:t xml:space="preserve">Vaibhav Modi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younes Bouizi</w:t>
+                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Food Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 12, pp.101275. </w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 447, pp.134177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crfs.2025.101275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2026.134177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05420297v1</w:t>
+                <w:t xml:space="preserve">hal-05512109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inorganics from kraft black liquor enable rapid oxidative crosslinking and morphology control in lignin derived hard carbons</w:t>
+                <w:t xml:space="preserve">Exploring the colloidal stability of curcumin nanoparticles formed by nanoprecipitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glen Pauls</w:t>
+                <w:t xml:space="preserve">Nicolas Didat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olli Sorsa</w:t>
+                <w:t xml:space="preserve">Jordane Jasniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antti Paajanen</w:t>
+                <w:t xml:space="preserve">Pierrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaibhav Modi</w:t>
+                <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
+                <w:t xml:space="preserve">Younes Bouizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 447, pp.134177. </w:t>
+              <w:t xml:space="preserve">Current Research in Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 12, pp.101275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2026.134177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crfs.2025.101275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05512109v1</w:t>
+                <w:t xml:space="preserve">hal-05420297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoliposome functionalized colloidal GelMA inks for 3D printing of scaffolds with multiscale porosity</w:t>
               </w:r>
@@ -521,64 +521,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of a tube-like tetra-bipyridyl, tetra-ethylacetato-calix[4]arene in 1,3-alternate conformation and the unexpected crystal structure of its [bpy(CoCl&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;)]&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;-[bpy(CoCl&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;)(H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O)] complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mourer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Bouizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Malaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -664,51 +664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Dahdouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Khay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Bouizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Kervern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -798,51 +798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pertuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Belloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Bouizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Delaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1168,290 +1168,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02489025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minute-made and low carbon fingerprint microwave synthesis of high quality templated mesoporous silica</w:t>
+                <w:t xml:space="preserve">Isothermal and cyclic oxidation behaviour of hot-pressed MSi2 compounds (with M = V, Ti, Cr)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Chaignon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. Bouizi</w:t>
+                <w:t xml:space="preserve">N. Chaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Davin</w:t>
+                <w:t xml:space="preserve">Younès Bouizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Calin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vilasi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Intermetallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 65, pp.35-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.intermet.2015.05.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5gc00038f⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01234417v1</w:t>
+                <w:t xml:space="preserve">hal-01295127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isothermal and cyclic oxidation behaviour of hot-pressed MSi2 compounds (with M = V, Ti, Cr)</w:t>
+                <w:t xml:space="preserve">Minute-made and low carbon fingerprint microwave synthesis of high quality templated mesoporous silica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Chaia</w:t>
+                <w:t xml:space="preserve">J. Chaignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bouizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younès Bouizi</w:t>
+                <w:t xml:space="preserve">L. Davin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mathieu</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Calin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belen Albela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intermetallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.intermet.2015.05.005⟩</w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (5), pp.3130-3140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5gc00038f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01295127v1</w:t>
+                <w:t xml:space="preserve">hal-01234417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of boron addition on the oxidation resistance of suicide protective coatings: A focus on boron location in as-coated and oxidised coated niobium alloys</w:t>
               </w:r>
@@ -1463,51 +1463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Portebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Bouizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vilasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1606,51 +1606,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Maricar-Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Bouizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 169, pp.212--217. </w:t>
@@ -1713,51 +1713,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrotalcites of zinc and titanium as precursors of finely dispersed mixed oxide semiconductors for dye-sensitized solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Teruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Bouizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Atienzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1855,51 +1855,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visible-light hydrogen generation using as photocatalysts layered titanates incorporating in the intergallery space ruthenium tris(bipyridyl) and methyl viologen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Bouizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Fornés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1984,51 +1984,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layered Double Hydroxides as Highly Efficient Photocatalysts for Visible Light Oxygen Generation from Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cláudia Gomes Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Bouizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Fornés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2088,51 +2088,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seeded Synthesis of Very High Silica Zeolite A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Bouizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Paillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2217,51 +2217,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beads Comprsing Hierarchical Porous Core and a Microporous Shell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Bouizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Majano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2325,51 +2325,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seeded Synthesis of Very High Silica Zeolite A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Bouizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Paillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2433,51 +2433,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beads Comprising a Hierarchical Porous Core and a Microporous Shell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Bouizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Majano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2550,51 +2550,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bi-phase MOR/MFI-type zeolite core-shell composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Bouizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2645,51 +2645,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors Controlling the Formation of Core−Shell Zeolite−Zeolite Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Bouizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2761,51 +2761,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors controlling the formation of core-shell zeolite-zeolite composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Bouizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2856,51 +2856,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bi-phase MOR/MFI-type zeolite core–shell composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Bouizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2966,51 +2966,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02403414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Core-Shell Zeolite Microcomposites</w:t>
+                <w:t xml:space="preserve">Core-shell zeolite microcomposite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bouizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Diaz</w:t>
@@ -3032,114 +3032,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Valtchev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Functional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 15 (12), pp.1955-1960. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 15, (12), pp.1955-1960</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02402396v1</w:t>
+                <w:t xml:space="preserve">hal-00120741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Core-shell zeolite microcomposite</w:t>
+                <w:t xml:space="preserve">Core-Shell Zeolite Microcomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bouizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Diaz</w:t>
@@ -3161,69 +3140,90 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Valtchev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Functional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 15, (12), pp.1955-1960</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 15 (12), pp.1955-1960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.200500231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00120741v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closely Packed Zeolite Nanocrystals Obtained via Transformation of Porous Amorphous Silica</w:t>
               </w:r>
@@ -3426,51 +3426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Duprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bouizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3631,256 +3631,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02491641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composites comprising polycrystalline spherical cores and well intergrown shells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérardo Majano</w:t>
+                <w:t xml:space="preserve">Matériaux zéolithiques de type « core – shell » avec une morphologie prédéfinie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Bouizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Majano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Mintova</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valentin Valtchev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Zeolite Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Beijing, China</w:t>
+              <w:t xml:space="preserve">3ème réunion GFZ-GECat-DivCat (39ème réunion du GECat-DivCat, 23ème réunion du GFZ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00164969v1</w:t>
+                <w:t xml:space="preserve">hal-00165010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matériaux zéolithiques de type « core – shell » avec une morphologie prédéfinie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Younès Bouizi</w:t>
+                <w:t xml:space="preserve">Composites comprising polycrystalline spherical cores and well intergrown shells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younés Bouizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérardo Majano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Mintova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Svetlana Mintova</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Valtchev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème réunion GFZ-GECat-DivCat (39ème réunion du GECat-DivCat, 23ème réunion du GFZ)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">15th International Zeolite Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00165010v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00164969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-composite formés d'une couche continue de zéolithe recouvrant un cœur de zéolithe – Etude des processus de formation</w:t>
               </w:r>
@@ -3961,51 +3961,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeolite-zeolite composites with core-shell organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Bouizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4202,51 +4202,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CATALYST IN THE FORM OF GRAINS COMPRISING AN ACIDIC POROUS CORE SURROUNDED BY A UNIFORM OUTER LAYER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Bouizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Valtchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4348,51 +4348,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-composites formés d'une couche continue de zéolithe recouvrant un coeur de zéolithe – Etude des processus de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Bouizi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Université de Haute Alsace - Mulhouse, 2005. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4588,51 +4588,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05420297v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Didat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Jasniewski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bouizi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2025.101275" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05512109v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Pauls" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olli Sorsa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Paajanen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaibhav Modi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2026.134177" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04821963v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Omidvari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamadmahdi Samandari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaram Ghanbariamin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Mollocana Lara" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Quint" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1758-5090/ad9a01" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04826434v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mourer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Malaman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Regnouf de Vains" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nj02476a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558444v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Dahdouh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Khay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Kervern" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Pontvianne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2024.107205" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649759v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pertuit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Belloir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delaude" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mpuza Kapundu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2024.114204" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560219v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gueddida" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouizi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellouard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-E. Bendeif" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.03.095" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489025v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rouillard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Courouau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Duprey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mathieu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vilasi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-016-9689-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234417v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chaignon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Davin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Calin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Albela" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5gc00038f" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295127v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Bouizi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathieu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2015.05.005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QH5ZDW4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291825v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Portebois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.05.058" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840287v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard D Pirngruber" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laroche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Maricar-Pichon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Rouleau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2012.11.016" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6589P9K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006351v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Teruel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Atienzar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Fornes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermenegildo Garcia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B916515K" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-1L56NVBN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006367v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Sastre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Forn&#233;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2010.02.056" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XVR5QRQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006361v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Gomes Silva" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermenegildo Garc&#237;a" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja905467v" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403410v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paillaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Valtchev" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm063019v" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GTMV0BTQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161268v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Majano" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Mintova" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161239v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403409v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp068240+" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187146v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rouleau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403418v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm0611744" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-N9N7B98X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268090v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403414v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2005.11.016" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7CMHGQ8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402396v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Diaz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rouleau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valtchev" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200500231" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7199F20821C37EC6B13538688AB8F0EC34F5F438/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120741v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400805v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mintova" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#246;lzl" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mihailova" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm030640b" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FLTBC8H7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509747v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rouillard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Courouau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Duprey" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02491641v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matthieu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vilasi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164969v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#233;s Bouizi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rardo Majano" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165010v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121195v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269246v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006751v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pedro G&#243;mez Mart&#237;n" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelino Corma Canos" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Cerro Alarc&#243;n" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Arnaud Bouizi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Fornes Segui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006781v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bats" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011719v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05512109v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Pauls" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olli Sorsa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Paajanen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaibhav Modi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2026.134177" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05420297v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Didat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Jasniewski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bouizi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2025.101275" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04821963v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Omidvari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamadmahdi Samandari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaram Ghanbariamin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Mollocana Lara" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Quint" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1758-5090/ad9a01" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04826434v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mourer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Malaman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Regnouf de Vains" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nj02476a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558444v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Dahdouh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Khay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Kervern" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Pontvianne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2024.107205" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649759v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pertuit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Belloir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delaude" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mpuza Kapundu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2024.114204" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560219v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gueddida" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouizi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellouard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-E. Bendeif" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.03.095" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489025v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rouillard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Courouau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Duprey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mathieu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vilasi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-016-9689-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295127v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Bouizi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathieu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2015.05.005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QH5ZDW4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234417v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chaignon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Davin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Calin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Albela" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5gc00038f" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291825v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Portebois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.05.058" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840287v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard D Pirngruber" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laroche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Maricar-Pichon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Rouleau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2012.11.016" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6589P9K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006351v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Teruel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Atienzar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Fornes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermenegildo Garcia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B916515K" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-1L56NVBN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006367v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Sastre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Forn&#233;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2010.02.056" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XVR5QRQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006361v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Gomes Silva" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermenegildo Garc&#237;a" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja905467v" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403410v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paillaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Valtchev" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm063019v" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GTMV0BTQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161268v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Majano" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Mintova" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161239v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403409v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp068240+" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187146v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rouleau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403418v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm0611744" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-N9N7B98X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268090v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403414v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2005.11.016" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7CMHGQ8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120741v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Diaz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rouleau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valtchev" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402396v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200500231" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7199F20821C37EC6B13538688AB8F0EC34F5F438/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400805v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mintova" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#246;lzl" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mihailova" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm030640b" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FLTBC8H7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509747v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rouillard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Courouau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Duprey" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02491641v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matthieu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vilasi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165010v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164969v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#233;s Bouizi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rardo Majano" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121195v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269246v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006751v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pedro G&#243;mez Mart&#237;n" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelino Corma Canos" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Cerro Alarc&#243;n" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Arnaud Bouizi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Fornes Segui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006781v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bats" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011719v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>