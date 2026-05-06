--- v1 (2026-04-13)
+++ v2 (2026-05-06)
@@ -66,195 +66,195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inorganics from kraft black liquor enable rapid oxidative crosslinking and morphology control in lignin derived hard carbons</w:t>
+                <w:t xml:space="preserve">Pickering Emulsion Interfacial Architecture and Performance Tuned by Zein–Tannic Acid Particle Preparation and Emulsification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glen Pauls</w:t>
+                <w:t xml:space="preserve">Rama Alhasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olli Sorsa</w:t>
+                <w:t xml:space="preserve">Yasmin Ferreira da Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antti Paajanen</w:t>
+                <w:t xml:space="preserve">Laxmi Manasa Bodapati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaibhav Modi</w:t>
+                <w:t xml:space="preserve">Thomas Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
+                <w:t xml:space="preserve">Zakaria Baka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 447, pp.134177. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (9), pp.4399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2026.134177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app16094399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05512109v1</w:t>
+                <w:t xml:space="preserve">hal-05609120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the colloidal stability of curcumin nanoparticles formed by nanoprecipitation</w:t>
               </w:r>
@@ -368,3002 +368,3136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05420297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoliposome functionalized colloidal GelMA inks for 3D printing of scaffolds with multiscale porosity</w:t>
+                <w:t xml:space="preserve">Inorganics from kraft black liquor enable rapid oxidative crosslinking and morphology control in lignin derived hard carbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaheh Omidvari</w:t>
+                <w:t xml:space="preserve">Glen Pauls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamadmahdi Samandari</w:t>
+                <w:t xml:space="preserve">Olli Sorsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delaram Ghanbariamin</w:t>
+                <w:t xml:space="preserve">Antti Paajanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyn Mollocana Lara</w:t>
+                <w:t xml:space="preserve">Vaibhav Modi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacob Quint</w:t>
+                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofabrication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (1), pp.015039. </w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 447, pp.134177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1758-5090/ad9a01⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2026.134177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04821963v1</w:t>
+                <w:t xml:space="preserve">hal-05512109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of a tube-like tetra-bipyridyl, tetra-ethylacetato-calix[4]arene in 1,3-alternate conformation and the unexpected crystal structure of its [bpy(CoCl&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;)]&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;-[bpy(CoCl&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;)(H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O)] complex</w:t>
+                <w:t xml:space="preserve">Nanoliposome functionalized colloidal GelMA inks for 3D printing of scaffolds with multiscale porosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Mourer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
+                <w:t xml:space="preserve">Elaheh Omidvari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Malaman</w:t>
+                <w:t xml:space="preserve">Mohamadmahdi Samandari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Bernard Regnouf de Vains</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Delaram Ghanbariamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Mollocana Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Quint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4nj02476a⟩</w:t>
+              <w:t xml:space="preserve">Biofabrication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (1), pp.015039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1758-5090/ad9a01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04826434v1</w:t>
+                <w:t xml:space="preserve">hal-04821963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal carbonization of two-phase olive mill waste (alperujo): Effect of aqueous phase recycling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ismail Khay</w:t>
+                <w:t xml:space="preserve">Synthesis of a tube-like tetra-bipyridyl, tetra-ethylacetato-calix[4]arene in 1,3-alternate conformation and the unexpected crystal structure of its [bpy(CoCl&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;)]&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;-[bpy(CoCl&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;)(H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O)] complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mourer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Bouizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gwendal Kervern</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve Pontvianne</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Malaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Regnouf de Vains</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2024.107205⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 48, pp.15577 - 15589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4nj02476a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04558444v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Millettia dubia&amp;lt;/i&amp;gt; De Wild. (Fabaceae): Structural analysis of the oleanane-type glycosides and stimulation of the sweet taste receptors TAS1R2/TAS1R3</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrothermal carbonization of two-phase olive mill waste (alperujo): Effect of aqueous phase recycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Belloir</w:t>
+                <w:t xml:space="preserve">Akram Dahdouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Khay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Bouizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mpuza Kapundu</w:t>
+                <w:t xml:space="preserve">Gwendal Kervern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2024.114204⟩</w:t>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 184, pp.107205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2024.107205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04649759v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imprinting isolated single iron atoms onto mesoporous silica by templating with metallosurfactants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Millettia dubia&amp;lt;/i&amp;gt; De Wild. (Fabaceae): Structural analysis of the oleanane-type glycosides and stimulation of the sweet taste receptors TAS1R2/TAS1R3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gueddida</w:t>
+                <w:t xml:space="preserve">David Pertuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Bouizi</w:t>
+                <w:t xml:space="preserve">Christine Belloir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Bouizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bellouard</w:t>
+                <w:t xml:space="preserve">Clément Delaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El-E. Bendeif</w:t>
+                <w:t xml:space="preserve">Mpuza Kapundu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 573, pp.193-203. </w:t>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 226, pp.114204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2020.03.095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2024.114204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02560219v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Compatibility of Aluminide Coatings in High-Temperature Sodium for Fast Reactor Application</w:t>
+                <w:t xml:space="preserve">Imprinting isolated single iron atoms onto mesoporous silica by templating with metallosurfactants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Rouillard</w:t>
+                <w:t xml:space="preserve">Y. Berro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Courouau</w:t>
+                <w:t xml:space="preserve">S. Gueddida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Duprey</w:t>
+                <w:t xml:space="preserve">Y. Bouizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Mathieu</w:t>
+                <w:t xml:space="preserve">C. Bellouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Vilasi</w:t>
+                <w:t xml:space="preserve">El-E. Bendeif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidation of Metals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 88 (1-2), pp.221-233. </w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 573, pp.193-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11085-016-9689-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2020.03.095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02489025v1</w:t>
+                <w:t xml:space="preserve">hal-02560219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isothermal and cyclic oxidation behaviour of hot-pressed MSi2 compounds (with M = V, Ti, Cr)</w:t>
+                <w:t xml:space="preserve">Evaluation of the Compatibility of Aluminide Coatings in High-Temperature Sodium for Fast Reactor Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Chaia</w:t>
+                <w:t xml:space="preserve">Fabien Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younès Bouizi</w:t>
+                <w:t xml:space="preserve">Jean-Louis Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mathieu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Brigitte Duprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vilasi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intermetallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.intermet.2015.05.005⟩</w:t>
+              <w:t xml:space="preserve">Oxidation of Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 88 (1-2), pp.221-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-016-9689-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01295127v1</w:t>
+                <w:t xml:space="preserve">hal-02489025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minute-made and low carbon fingerprint microwave synthesis of high quality templated mesoporous silica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bouizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Davin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Calin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belen Albela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17 (5), pp.3130-3140. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c5gc00038f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01234417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of boron addition on the oxidation resistance of suicide protective coatings: A focus on boron location in as-coated and oxidised coated niobium alloys</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Isothermal and cyclic oxidation behaviour of hot-pressed MSi2 compounds (with M = V, Ti, Cr)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Bouizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vilasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2014.05.058⟩</w:t>
+              <w:t xml:space="preserve">Intermetallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 65, pp.35-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.intermet.2015.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01291825v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Core-shell zeolite composite with enhanced selectivity for the separation of branched paraffin isomers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of boron addition on the oxidation resistance of suicide protective coatings: A focus on boron location in as-coated and oxidised coated niobium alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Portebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Bouizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vilasi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2012.11.016⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 253, pp.292-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2014.05.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01840287v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrotalcites of zinc and titanium as precursors of finely dispersed mixed oxide semiconductors for dye-sensitized solar cells</w:t>
+                <w:t xml:space="preserve">Core-shell zeolite composite with enhanced selectivity for the separation of branched paraffin isomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Teruel</w:t>
+                <w:t xml:space="preserve">Gerhard D Pirngruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Maricar-Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Bouizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 3 (1), pp.154-159. </w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 169, pp.212--217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/B916515K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2012.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04006351v1</w:t>
+                <w:t xml:space="preserve">hal-01840287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible-light hydrogen generation using as photocatalysts layered titanates incorporating in the intergallery space ruthenium tris(bipyridyl) and methyl viologen</w:t>
+                <w:t xml:space="preserve">Hydrotalcites of zinc and titanium as precursors of finely dispersed mixed oxide semiconductors for dye-sensitized solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesc Sastre</w:t>
+                <w:t xml:space="preserve">Laura Teruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Bouizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vicente Fornés</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Pedro Atienzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Fornes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermenegildo Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2010.02.056⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (1), pp.154-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B916515K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04006367v1</w:t>
+                <w:t xml:space="preserve">hal-04006351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layered Double Hydroxides as Highly Efficient Photocatalysts for Visible Light Oxygen Generation from Water</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Visible-light hydrogen generation using as photocatalysts layered titanates incorporating in the intergallery space ruthenium tris(bipyridyl) and methyl viologen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Sastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Bouizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Fornés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hermenegildo García</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermenegildo Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja905467v⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 346 (1), pp.172-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2010.02.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04006361v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeded Synthesis of Very High Silica Zeolite A</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Layered Double Hydroxides as Highly Efficient Photocatalysts for Visible Light Oxygen Generation from Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cláudia Gomes Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Bouizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Simon</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Fornés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermenegildo García</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm063019v⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 131 (38), pp.13833-13839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja905467v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02403410v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beads Comprsing Hierarchical Porous Core and a Microporous Shell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Bouizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Majano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Mintova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Valtchev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 111, pp.4535-4542</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00161268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seeded Synthesis of Very High Silica Zeolite A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Bouizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Paillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Valtchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Valtchev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 19 (4), pp.652-654</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 19 (4), pp.652-654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm063019v⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00161239v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beads Comprising a Hierarchical Porous Core and a Microporous Shell</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Seeded Synthesis of Very High Silica Zeolite A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Bouizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Paillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Valtchev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19 (4), pp.652-654</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403409v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00161239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi-phase MOR/MFI-type zeolite core-shell composite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Beads Comprising a Hierarchical Porous Core and a Microporous Shell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Bouizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Majano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Mintova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Valtchev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 111 (12), pp.4535-4542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp068240+⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00187146v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors Controlling the Formation of Core−Shell Zeolite−Zeolite Composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Bi-phase MOR/MFI-type zeolite core-shell composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Bouizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Valtchev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 91, pp.70-77</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02403418v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00187146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors controlling the formation of core-shell zeolite-zeolite composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Factors Controlling the Formation of Core−Shell Zeolite−Zeolite Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Bouizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Rouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Valtchev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 18 (20), pp.4959-4966</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 18 (20), pp.4959-4966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm0611744⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00268090v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi-phase MOR/MFI-type zeolite core–shell composite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Factors controlling the formation of core-shell zeolite-zeolite composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Bouizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Valtchev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18 (20), pp.4959-4966</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02403414v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00268090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Core-shell zeolite microcomposite</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">V. Valtchev</w:t>
+                <w:t xml:space="preserve">Bi-phase MOR/MFI-type zeolite core–shell composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Bouizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Rouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Valtchev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 91 (1-3), pp.70-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2005.11.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00120741v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Core-Shell Zeolite Microcomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bouizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Valtchev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Functional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 15 (12), pp.1955-1960. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adfm.200500231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02402396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Core-shell zeolite microcomposite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bouizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Valtchev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 15, (12), pp.1955-1960</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00120741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Closely Packed Zeolite Nanocrystals Obtained via Transformation of Porous Amorphous Silica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mintova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hölzl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Valtchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mihailova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bouizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 16 (25), pp.5452-5459. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/cm030640b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02400805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3373,698 +3507,698 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of aluminide coatings as hardfacing material candidate in sodium fast reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Duprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bouizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HTCPM 2016 - 9th International Symposium on High-Temperature Corrosion and Protection of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Les Embiez, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02509747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">compatibilité en sodium de revêtements durs à base d’aluminures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Duprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Matthieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bouizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vilasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NEEDS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Orleans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02491641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matériaux zéolithiques de type « core – shell » avec une morphologie prédéfinie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Composites comprising polycrystalline spherical cores and well intergrown shells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younés Bouizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérardo Majano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Mintova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Svetlana Mintova</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Valtchev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème réunion GFZ-GECat-DivCat (39ème réunion du GECat-DivCat, 23ème réunion du GFZ)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">15th International Zeolite Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00165010v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00164969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composites comprising polycrystalline spherical cores and well intergrown shells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérardo Majano</w:t>
+                <w:t xml:space="preserve">Matériaux zéolithiques de type « core – shell » avec une morphologie prédéfinie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Bouizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gerardo Majano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Svetlana Mintova</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valentin Valtchev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Zeolite Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Beijing, China</w:t>
+              <w:t xml:space="preserve">3ème réunion GFZ-GECat-DivCat (39ème réunion du GECat-DivCat, 23ème réunion du GFZ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00164969v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00165010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-composite formés d'une couche continue de zéolithe recouvrant un cœur de zéolithe – Etude des processus de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bouizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Valtchev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'Ecole Doctorale, Ecole doctorale Pluridisciplinaire 271, UHA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MULHOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00121195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeolite-zeolite composites with core-shell organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Bouizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Valtchev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Zeolites and Microporous Crystals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Yonago, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00269246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4074,257 +4208,257 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROCESO DE TRANSESTERIFICACIÓN DE ÉSTERES CON ALCOHOLES EMPLEANDO CATALIZADORES HETEROGÉNEOS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pedro Gómez Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avelino Corma Canos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Cerro Alarcón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Arnaud Bouizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Fornes Segui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">España, N° de brevet: ES2376936 (A1). 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04006751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CATALYST IN THE FORM OF GRAINS COMPRISING AN ACIDIC POROUS CORE SURROUNDED BY A UNIFORM OUTER LAYER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Bouizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Valtchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Rouleau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO/2005/082530. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04006781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4334,114 +4468,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-composites formés d'une couche continue de zéolithe recouvrant un coeur de zéolithe – Etude des processus de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Bouizi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Université de Haute Alsace - Mulhouse, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00011719v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId154"/>
+      <w:footerReference w:type="default" r:id="rId161"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4588,51 +4722,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05512109v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Pauls" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olli Sorsa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Paajanen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaibhav Modi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2026.134177" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05420297v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Didat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Jasniewski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bouizi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2025.101275" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04821963v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Omidvari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamadmahdi Samandari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaram Ghanbariamin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Mollocana Lara" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Quint" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1758-5090/ad9a01" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04826434v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mourer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Malaman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Regnouf de Vains" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nj02476a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558444v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Dahdouh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Khay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Kervern" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Pontvianne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2024.107205" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649759v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pertuit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Belloir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delaude" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mpuza Kapundu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2024.114204" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560219v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gueddida" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouizi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellouard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-E. Bendeif" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.03.095" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489025v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rouillard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Courouau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Duprey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mathieu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vilasi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-016-9689-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295127v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Bouizi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathieu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2015.05.005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QH5ZDW4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234417v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chaignon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Davin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Calin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Albela" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5gc00038f" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291825v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Portebois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.05.058" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840287v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard D Pirngruber" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laroche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Maricar-Pichon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Rouleau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2012.11.016" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6589P9K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006351v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Teruel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Atienzar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Fornes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermenegildo Garcia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B916515K" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-1L56NVBN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006367v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Sastre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Forn&#233;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2010.02.056" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XVR5QRQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006361v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Gomes Silva" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermenegildo Garc&#237;a" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja905467v" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403410v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paillaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Valtchev" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm063019v" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GTMV0BTQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161268v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Majano" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Mintova" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161239v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403409v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp068240+" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187146v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rouleau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403418v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm0611744" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-N9N7B98X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268090v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403414v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2005.11.016" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7CMHGQ8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120741v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Diaz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rouleau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valtchev" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402396v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200500231" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7199F20821C37EC6B13538688AB8F0EC34F5F438/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400805v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mintova" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#246;lzl" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mihailova" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm030640b" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FLTBC8H7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509747v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rouillard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Courouau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Duprey" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02491641v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matthieu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vilasi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165010v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164969v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#233;s Bouizi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rardo Majano" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121195v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269246v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006751v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pedro G&#243;mez Mart&#237;n" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelino Corma Canos" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Cerro Alarc&#243;n" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Arnaud Bouizi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Fornes Segui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006781v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bats" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011719v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609120v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rama Alhasan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Ferreira da Cruz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laxmi Manasa Bodapati" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaigneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Baka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app16094399" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05420297v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Didat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Jasniewski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bouizi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2025.101275" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05512109v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Pauls" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olli Sorsa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Paajanen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaibhav Modi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2026.134177" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04821963v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Omidvari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamadmahdi Samandari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaram Ghanbariamin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Mollocana Lara" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Quint" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1758-5090/ad9a01" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04826434v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mourer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Malaman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Regnouf de Vains" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nj02476a" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558444v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Dahdouh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Khay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Kervern" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Pontvianne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2024.107205" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649759v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pertuit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Belloir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delaude" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mpuza Kapundu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2024.114204" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560219v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gueddida" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouizi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellouard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-E. Bendeif" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.03.095" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489025v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rouillard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Courouau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Duprey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mathieu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vilasi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-016-9689-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234417v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chaignon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Davin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Calin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Albela" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5gc00038f" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295127v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Bouizi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathieu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2015.05.005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QH5ZDW4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291825v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Portebois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.05.058" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840287v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard D Pirngruber" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laroche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Maricar-Pichon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Rouleau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2012.11.016" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6589P9K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006351v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Teruel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Atienzar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Fornes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermenegildo Garcia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B916515K" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-1L56NVBN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006367v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Sastre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Forn&#233;s" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2010.02.056" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XVR5QRQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006361v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Gomes Silva" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermenegildo Garc&#237;a" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja905467v" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161268v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Majano" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Mintova" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Valtchev" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403410v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paillaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm063019v" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GTMV0BTQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161239v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403409v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp068240+" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187146v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rouleau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403418v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm0611744" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-N9N7B98X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268090v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403414v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2005.11.016" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7CMHGQ8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402396v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Diaz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rouleau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valtchev" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200500231" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7199F20821C37EC6B13538688AB8F0EC34F5F438/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120741v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400805v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mintova" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#246;lzl" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mihailova" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm030640b" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FLTBC8H7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509747v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rouillard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Courouau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Duprey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02491641v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matthieu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vilasi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164969v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#233;s Bouizi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rardo Majano" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165010v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121195v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269246v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006751v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pedro G&#243;mez Mart&#237;n" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelino Corma Canos" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Cerro Alarc&#243;n" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Arnaud Bouizi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Fornes Segui" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006781v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bats" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011719v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>