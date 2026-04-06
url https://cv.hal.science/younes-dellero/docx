--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -186,51 +186,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1358,2569 +1358,2703 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03637385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Photorespiratory Glycolate Oxidase Activity on Arabidopsis thaliana Leaf Soluble Amino Acid Pool Sizes during Acclimation to Low Atmospheric CO2 Concentrations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Younes Dellero</w:t>
+                <w:t xml:space="preserve">DspA/E-Triggered Non-Host Resistance against E. amylovora Depends on the Arabidopsis GLYCOLATE OXIDASE 2 Gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Mauve</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gilles Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Zarattini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Dellero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo11080501⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (8), pp.4224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23084224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03330022v1</w:t>
+                <w:t xml:space="preserve">hal-04438270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf Phenological Stages of Winter Oilseed Rape (Brassica napus L.) Have Conserved Photosynthetic Efficiencies but Contrasted Intrinsic Water Use Efficiencies at High Light Intensities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">The Impact of Photorespiratory Glycolate Oxidase Activity on Arabidopsis thaliana Leaf Soluble Amino Acid Pool Sizes during Acclimation to Low Atmospheric CO2 Concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Dellero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Jossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hodges</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Leport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.659439. </w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (8), pp.501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2021.659439⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/metabo11080501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04438260v2</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Oil Hyper-Accumulator Mutant Highlights Peroxisomal ATP Import as a Regulatory Step for Fatty Acid Metabolism in Aurantiochytrium limacinum</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leaf Phenological Stages of Winter Oilseed Rape (Brassica napus L.) Have Conserved Photosynthetic Efficiencies but Contrasted Intrinsic Water Use Efficiencies at High Light Intensities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Dellero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Jossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouchereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hodges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Leport</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells10102680⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.659439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.659439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03423342v1</w:t>
+                <w:t xml:space="preserve">hal-04438260v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf status and environmental signals jointly regulate proline metabolism in winter oilseed rape</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Oil Hyper-Accumulator Mutant Highlights Peroxisomal ATP Import as a Regulatory Step for Fatty Acid Metabolism in Aurantiochytrium limacinum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Deragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Schuler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Aiese Cigliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Dellero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Dechaumet</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Si Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erz538⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells10102680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02498982v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03423342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulating Amino Acid Metabolism to Improve Crop Nitrogen Use Efficiency for a Sustainable Agriculture</w:t>
+                <w:t xml:space="preserve">Leaf status and environmental signals jointly regulate proline metabolism in winter oilseed rape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Dellero</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Clouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthoni Pellizzaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dechaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 71 (6), pp.2098-2111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2020.602548⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erz538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030369v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The zoospores of the thraustochytrid Aurantiochytrium limacinum : Transcriptional reprogramming and lipid metabolism associated to their specific functions</w:t>
+                <w:t xml:space="preserve">Manipulating Amino Acid Metabolism to Improve Crop Nitrogen Use Efficiency for a Sustainable Agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Dellero</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.14978⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.602548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02613868v1</w:t>
+                <w:t xml:space="preserve">hal-03030369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sink/Source Balance of Leaves Influences Amino Acid Pools and Their Associated Metabolic Fluxes in Winter Oilseed Rape (Brassica napus L.)</w:t>
+                <w:t xml:space="preserve">The zoospores of the thraustochytrid Aurantiochytrium limacinum : Transcriptional reprogramming and lipid metabolism associated to their specific functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Dellero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Millard</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Maës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Morabito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Schuler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline C. Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo10040150⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (5), pp.1901-1916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.14978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794472v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The lipid metabolism in thraustochytrids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Aiese Cigliano</w:t>
+                <w:t xml:space="preserve">Sink/Source Balance of Leaves Influences Amino Acid Pools and Their Associated Metabolic Fluxes in Winter Oilseed Rape (Brassica napus L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Dellero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Heuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriant Bellvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Millard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Lipid Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 76, pp.101007. </w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (4), pp.150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plipres.2019.101007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/metabo10040150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317924v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal of a new thraustochytrid genus Hondaea gen. nov. and comparison of its lipid dynamics with the closely related pseudo-cryptic genus Aurantiochytrium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Cussac</w:t>
+                <w:t xml:space="preserve">The lipid metabolism in thraustochytrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Morabito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline C. Bournaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Maës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Schuler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Aiese Cigliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2018.08.018⟩</w:t>
+              <w:t xml:space="preserve">Progress in Lipid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 76, pp.101007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plipres.2019.101007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02046577v1</w:t>
+                <w:t xml:space="preserve">hal-02317924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecophysiology and lipid dynamics of a eukaryotic mangrove decomposer</w:t>
+                <w:t xml:space="preserve">Proposal of a new thraustochytrid genus Hondaea gen. nov. and comparison of its lipid dynamics with the closely related pseudo-cryptic genus Aurantiochytrium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Dellero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Josselin Lupette</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khawla Seddiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Cussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.14346⟩</w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35, pp.125-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2018.08.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02046628v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives for a better understanding of the metabolic integration of photorespiration within a complex plant primary metabolism network</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecophysiology and lipid dynamics of a eukaryotic mangrove decomposer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Dellero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Agepati S. Raghavendra</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Metton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Morabito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erw145⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (8), pp.3057-3068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.14346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635801v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decreased glycolate oxidase activity leads to altered carbon allocation and leaf senescence after a transfer from high CO2 to ambient air in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Dellero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Jossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Glab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tcherkez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 67 (10), pp.3149-3163. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/erw054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photorespiratory glycolate-glyoxylate metabolism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perspectives for a better understanding of the metabolic integration of photorespiration within a complex plant primary metabolism network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hodges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Dellero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Keech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Betti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agepati S. Raghavendra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 67 (10), pp.3041-3052. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erw090⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 67 (10), pp.3015-3026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erw145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02637521v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photorespiratory glycolate–glyoxylate metabolism</w:t>
+                <w:t xml:space="preserve">Photorespiratory glycolate-glyoxylate metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Dellero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Jossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica G Maurino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hodges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 67 (10), pp.3041-3052. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/erw090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02734557v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis thaliana ggt1 photorespiratory mutants maintain leaf carbon/nitrogen balance by reducing RuBisCO content and plant growth</w:t>
+                <w:t xml:space="preserve">Photorespiratory glycolate–glyoxylate metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Dellero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Jossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Lamothe-Sibold</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Veronica Maurino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hodges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.12945⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 67 (10), pp.3041-3052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erw090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02640240v1</w:t>
+                <w:t xml:space="preserve">hal-02734557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evidence for a hydride transfer mechanism in plant glycolate oxidase catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Dellero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Boex-Fontvieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Boex-Fontvieille</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valérie Flesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Jossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 290 (3), pp.1689-1698. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M114.618629⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M114.618629⟩</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arabidopsis thaliana ggt1 photorespiratory mutants maintain leaf carbon/nitrogen balance by reducing RuBisCO content and plant growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Dellero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Lamothe-Sibold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Jossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hodges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 83 (6), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.12945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634445v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using 13C metabolic probes to assess carbon allocation processes within the central metabolism of Brassica napus source leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Dellero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Journées Scientifiques du réseau francophone de métabolomique et de fluxomique (RFMF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rennes, Jun 2024, Saint-Malo (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">13C measurements and positional approaches with GC-MS: method validation and applications to plant 13C-labeled experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Dellero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e Journées Scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Francophone de Métabolomique et de Fluxomique (RFMF), May 2023, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using 13C metabolic probes to assess carbon allocation processes within the central metabolism of Brassica napus source leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Dellero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Workshop "Carbon allocation in plants": Advances in carbon allocation and acquisition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of carbon isotopologue distribution measurements by GC-MS and application to 13C-metabolic flux analysis of the tricarboxylic acid cycle in Brassica napus leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Dellero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th RFMF Webinar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RFMF, Dec 2022, Web Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04045168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the regulation of proline content in source leaves of winter oilseed rape by using transcriptomic and 15N-isotope tracing approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Dellero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02505896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Ecolomics” approach to marine mangrove decomposers: lipidomics, genomics, and transcriptomics applied to ecophysiology of Aurantiochytrium limacinum life stages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Dellero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Maës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Morabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème journée du GIS IMBL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04924515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3930,51 +4064,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The catabolism of branched-chain amino acids and tyrosine has a low contribution to the mitochondrial metabolism during senescence in Brassica napus L</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4029,198 +4163,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes journées scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05215939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FORVM Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laisney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bellembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFMF 2025 - 17èmes journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Paris, France. pp.1-1, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05121234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using 13 C metabolic probes to assess carbon allocation processes within central metabolism of Brassica napus source leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Dellero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4275,73 +4409,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Journées Scientifiques du réseau francophone de métabolomique et de fluxomique (RFMF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Saint-Malo (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRIMABRA: Dynamics of leaf PRImary MEtabolism and sink/source relationships during acclimation to drought stress in Brassica napus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4383,73 +4517,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e Journées Scientifiques du RFMF, Réseau Francophone de Métabolomique et de Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Perpignan, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRIMABRA: Dynamics of leaf PRImary MEtabolism and sink/source relationships during acclimation to drought stress in Brassica napus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4491,409 +4625,409 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPS Summer School "Plant sugar metabolism, transport and signaling in a challenging environment"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Saint-Lambert-des-Bois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The zoosporic stage of the marine mangrove decomposer Aurantiochytrium limacinum: physiology, lipid metabolism and transcriptional dynamics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Maës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Morabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Dellero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schuler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème journée du GIS IMBL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The long-term adaptive response of air-grown Arabidopsis ggt1 photorespiratory mutants involves a drastic reduction in leaf RuBisCO content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Dellero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlene Lamothe-Sibold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Jossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hodges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photorespiration: key to better crops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Warnemünde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03128245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphoregulation of the photorespiratory enzyme, glycolate oxidase, in response to light and CO2 content in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Dellero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Boex-Fontvieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Boex-Fontvieille</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valérie Flesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPS Conference 2013: Plant signalling in a changing environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03128225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4903,163 +5037,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-throughput Plant Metabolomics and Predictive Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millena C. Barros Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathleen Mirande-Ney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dussarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High-Throughput Plant Metabolomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CABI, pp.38-66, 2025, CABI Biotechnology Series, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1079/9781800626911.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05191959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5069,143 +5203,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for the production of triacylglycerides and fatty acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Dellero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Jouhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rébeillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO2019149733A1. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03932374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5215,114 +5349,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'interaction entre la photorespiration avec le métabolisme primaire des feuilles d’Arabidopsis thaliana : Caractérisation de mutants pour la glycolate oxydase et la glutamate : glyoxylate aminotransférase 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Dellero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amélioration des plantes. Université Paris Saclay (COmUE), 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015SACLS195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01259298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId156"/>
+      <w:footerReference w:type="default" r:id="rId158"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5390,51 +5524,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E59795A8"/>
+    <w:nsid w:val="A340B6E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5621,51 +5755,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/younes-dellero" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6038-8199" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190831758" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/401145541847196601220" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165784v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Aubert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Clouet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guilbaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Dellero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf212" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794815v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Berardocco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2024.154377" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04861375v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Claude" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nadam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvine Brajon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Leitao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Planchais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.70021" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530580v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Albert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Dellero" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leport" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants13070969" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351796v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2023.154162" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338534v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Facon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deniot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Archambeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-023-01387-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932315v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Berg&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.885051" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04045238v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13040466" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03637385v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Launay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jolivet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;me" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zarattini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23084224" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03330022v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mauve" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jossier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hodges" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11080501" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438260v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.659439" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423342v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deragon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schuler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Aiese Cigliano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Si Larbi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10102680" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498982v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthoni Pellizzaro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dechaumet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz538" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030369v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.602548" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613868v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ma&#235;s" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morabito" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Bournaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14978" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794472v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Heuillet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10040150" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317924v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2019.101007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046577v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cagnac" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Rose" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Seddiki" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cussac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.08.018" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046628v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Metton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Lupette" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14346" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635801v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Keech" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Betti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agepati S. Raghavendra" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw145" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638226v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Glab" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Oury" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tcherkez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw054" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637521v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Schmitz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica G Maurino" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw090" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734557v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Maurino" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640240v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lamothe-Sibold" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12945" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634445v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Boex-Fontvieille" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Flesch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.618629" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610087v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107676v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351791v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04045168v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505896v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924515v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Amato" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bournaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ma&#235;s" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215939v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121234v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laisney" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bellembois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703330v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351852v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351855v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931339v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bournaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128245v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Lamothe-Sibold" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128225v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Massot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gilard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191959v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena C. Barros Santos" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Mirande-Ney" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dussarrat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781800626911.0003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932374v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jouhet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marechal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R&#233;beill&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01259298v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015SACLS195" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/younes-dellero" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6038-8199" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190831758" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/401145541847196601220" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165784v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Aubert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Clouet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guilbaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Dellero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf212" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794815v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Berardocco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2024.154377" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04861375v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Claude" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nadam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvine Brajon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Leitao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Planchais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.70021" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530580v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Albert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Dellero" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leport" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants13070969" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351796v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2023.154162" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338534v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Facon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deniot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Archambeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-023-01387-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932315v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Berg&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.885051" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04045238v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13040466" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03637385v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Launay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jolivet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;me" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zarattini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23084224" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438270v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03330022v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mauve" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jossier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hodges" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11080501" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438260v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.659439" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423342v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deragon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schuler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Aiese Cigliano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Si Larbi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10102680" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498982v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthoni Pellizzaro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dechaumet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz538" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030369v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.602548" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613868v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ma&#235;s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morabito" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Bournaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14978" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794472v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Heuillet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10040150" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317924v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2019.101007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046577v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cagnac" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Rose" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Seddiki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cussac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.08.018" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046628v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Metton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Lupette" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14346" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638226v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Glab" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Oury" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tcherkez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw054" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635801v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Keech" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Betti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agepati S. Raghavendra" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw145" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637521v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Schmitz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica G Maurino" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw090" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734557v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Maurino" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634445v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Boex-Fontvieille" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Flesch" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.618629" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640240v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lamothe-Sibold" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12945" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610087v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107676v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351791v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04045168v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505896v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924515v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Amato" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bournaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ma&#235;s" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215939v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121234v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laisney" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bellembois" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703330v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351852v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351855v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931339v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bournaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128245v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Lamothe-Sibold" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128225v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Massot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gilard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191959v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena C. Barros Santos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Mirande-Ney" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dussarrat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781800626911.0003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932374v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jouhet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marechal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R&#233;beill&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01259298v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015SACLS195" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>