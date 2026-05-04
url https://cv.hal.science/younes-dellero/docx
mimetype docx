--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -350,295 +350,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05165784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sink-source driven metabolic acclimation of winter oilseed rape leaves (Brassica napus L.) to drought</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The isohydric strategy of Platanus × hispanica tree shapes its response to drought in an urban environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solenne Berardocco</w:t>
+                <w:t xml:space="preserve">Alice Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Marnet</w:t>
+                <w:t xml:space="preserve">Paul Nadam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludvine Brajon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Leitao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Planchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jplph.2024.154377⟩</w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 176 (6), pp.e70021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppl.70021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04794815v1</w:t>
+                <w:t xml:space="preserve">hal-04861375v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The isohydric strategy of Platanus × hispanica tree shapes its response to drought in an urban environment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ludvine Brajon</w:t>
+                <w:t xml:space="preserve">Sink-source driven metabolic acclimation of winter oilseed rape leaves (Brassica napus L.) to drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Clouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Leitao</w:t>
+                <w:t xml:space="preserve">Solenne Berardocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Planchais</w:t>
+                <w:t xml:space="preserve">Nathalie Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 176 (6), pp.e70021. </w:t>
+              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 303, pp.154377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ppl.70021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jplph.2024.154377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04861375v2</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Nitrogen Input Mitigates Quantitative but Not Qualitative Reconfiguration of Leaf Primary Metabolism in Brassica napus L. Subjected to Drought and Rehydration</w:t>
               </w:r>
@@ -771,51 +771,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U-13C-glucose incorporation into source leaves of Brassica napus highlights light-dependent regulations of metabolic fluxes within central carbon metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Dellero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Berardocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1009,51 +1009,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of carbon isotopologue distribution measurements by GC-MS and application to 13 C-metabolic flux analysis of the tricarboxylic acid cycle in Brassica napus leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Dellero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Berardocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1905,51 +1905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Dellero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthoni Pellizzaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2251,51 +2251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Dellero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Heuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriant Bellvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2755,429 +2755,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decreased glycolate oxidase activity leads to altered carbon allocation and leaf senescence after a transfer from high CO2 to ambient air in Arabidopsis thaliana</w:t>
+                <w:t xml:space="preserve">Photorespiratory glycolate-glyoxylate metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Dellero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Jossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Glab</w:t>
+                <w:t xml:space="preserve">Jessica Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Oury</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Veronica G Maurino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hodges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 67 (10), pp.3149-3163. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erw054⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 67 (10), pp.3041-3052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erw090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02638226v1</w:t>
+                <w:t xml:space="preserve">hal-02637521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives for a better understanding of the metabolic integration of photorespiration within a complex plant primary metabolism network</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Decreased glycolate oxidase activity leads to altered carbon allocation and leaf senescence after a transfer from high CO2 to ambient air in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Dellero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Jossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Glab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Keech</w:t>
+                <w:t xml:space="preserve">Céline Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Betti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agepati S. Raghavendra</w:t>
+                <w:t xml:space="preserve">Guillaume Tcherkez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 67 (10), pp.3015-3026. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erw145⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 67 (10), pp.3149-3163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erw054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635801v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photorespiratory glycolate-glyoxylate metabolism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perspectives for a better understanding of the metabolic integration of photorespiration within a complex plant primary metabolism network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hodges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Dellero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Jossier</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Keech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Schmitz</w:t>
+                <w:t xml:space="preserve">Marco Betti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronica G Maurino</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agepati S. Raghavendra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 67 (10), pp.3041-3052. </w:t>
+              <w:t xml:space="preserve">, 2016, 67 (10), pp.3015-3026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erw090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erw145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02637521v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photorespiratory glycolate–glyoxylate metabolism</w:t>
               </w:r>
@@ -3189,376 +3189,376 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Dellero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Jossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Maurino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hodges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 67 (10), pp.3041-3052. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/erw090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence for a hydride transfer mechanism in plant glycolate oxidase catalysis</w:t>
+                <w:t xml:space="preserve">Arabidopsis thaliana ggt1 photorespiratory mutants maintain leaf carbon/nitrogen balance by reducing RuBisCO content and plant growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Dellero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Boex-Fontvieille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Flesch</w:t>
+                <w:t xml:space="preserve">Marlène Lamothe-Sibold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Jossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hodges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M114.618629⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 83 (6), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.12945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634445v1</w:t>
+                <w:t xml:space="preserve">hal-02640240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis thaliana ggt1 photorespiratory mutants maintain leaf carbon/nitrogen balance by reducing RuBisCO content and plant growth</w:t>
+                <w:t xml:space="preserve">Experimental evidence for a hydride transfer mechanism in plant glycolate oxidase catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Dellero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Boex-Fontvieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Lamothe-Sibold</w:t>
+                <w:t xml:space="preserve">Valérie Flesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Jossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 83 (6), pp.1-15. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 290 (3), pp.1689-1698. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.12945⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M114.618629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640240v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4350,51 +4350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Dellero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Berardocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Filangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4458,51 +4458,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRIMABRA: Dynamics of leaf PRImary MEtabolism and sink/source relationships during acclimation to drought stress in Brassica napus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4566,51 +4566,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRIMABRA: Dynamics of leaf PRImary MEtabolism and sink/source relationships during acclimation to drought stress in Brassica napus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4907,77 +4907,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphoregulation of the photorespiratory enzyme, glycolate oxidase, in response to light and CO2 content in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Dellero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Boex-Fontvieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Flesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5323,140 +5323,290 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03932374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cracking vacuolar fumarate and malate transport shows its function in Arabidopsis metabolism and growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Doireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Demes-Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paloma Cubero-Font</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Berdarocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Dellero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'interaction entre la photorespiration avec le métabolisme primaire des feuilles d’Arabidopsis thaliana : Caractérisation de mutants pour la glycolate oxydase et la glutamate : glyoxylate aminotransférase 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Dellero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amélioration des plantes. Université Paris Saclay (COmUE), 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015SACLS195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01259298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId158"/>
+      <w:footerReference w:type="default" r:id="rId163"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5524,51 +5674,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A340B6E0"/>
+    <w:nsid w:val="3D7FC4B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5755,51 +5905,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/younes-dellero" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6038-8199" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190831758" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/401145541847196601220" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165784v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Aubert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Clouet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guilbaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Dellero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf212" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794815v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Berardocco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2024.154377" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04861375v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Claude" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nadam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvine Brajon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Leitao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Planchais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.70021" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530580v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Albert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Dellero" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leport" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants13070969" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351796v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2023.154162" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338534v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Facon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deniot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Archambeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-023-01387-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932315v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Berg&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.885051" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04045238v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13040466" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03637385v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Launay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jolivet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;me" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zarattini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23084224" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438270v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03330022v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mauve" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jossier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hodges" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11080501" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438260v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.659439" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423342v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deragon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schuler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Aiese Cigliano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Si Larbi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10102680" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498982v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthoni Pellizzaro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dechaumet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz538" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030369v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.602548" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613868v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ma&#235;s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morabito" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Bournaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14978" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794472v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Heuillet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10040150" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317924v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2019.101007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046577v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cagnac" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Rose" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Seddiki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cussac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.08.018" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046628v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Metton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Lupette" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14346" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638226v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Glab" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Oury" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tcherkez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw054" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635801v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Keech" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Betti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agepati S. Raghavendra" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw145" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637521v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Schmitz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica G Maurino" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw090" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734557v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Maurino" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634445v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Boex-Fontvieille" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Flesch" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.618629" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640240v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lamothe-Sibold" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12945" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610087v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107676v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351791v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04045168v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505896v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924515v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Amato" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bournaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ma&#235;s" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215939v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121234v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laisney" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bellembois" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703330v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351852v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351855v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931339v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bournaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128245v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Lamothe-Sibold" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128225v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Massot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gilard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191959v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena C. Barros Santos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Mirande-Ney" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dussarrat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781800626911.0003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932374v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jouhet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marechal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R&#233;beill&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01259298v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015SACLS195" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/younes-dellero" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6038-8199" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190831758" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/401145541847196601220" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165784v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Aubert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Clouet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guilbaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Dellero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf212" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04861375v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Claude" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nadam" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvine Brajon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Leitao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Planchais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.70021" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794815v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Berardocco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2024.154377" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530580v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Albert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Dellero" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leport" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants13070969" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351796v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2023.154162" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338534v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Facon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deniot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Archambeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-023-01387-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932315v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Berg&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.885051" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04045238v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13040466" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03637385v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Launay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jolivet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;me" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zarattini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23084224" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438270v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03330022v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mauve" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jossier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hodges" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11080501" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438260v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.659439" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423342v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deragon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schuler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Aiese Cigliano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Si Larbi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10102680" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498982v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthoni Pellizzaro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dechaumet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz538" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030369v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.602548" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613868v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ma&#235;s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morabito" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Bournaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14978" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794472v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Heuillet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10040150" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317924v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2019.101007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046577v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cagnac" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Rose" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Seddiki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cussac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.08.018" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046628v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Metton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Lupette" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14346" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637521v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Schmitz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica G Maurino" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw090" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638226v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Glab" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Oury" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tcherkez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw054" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635801v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Keech" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Betti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agepati S. Raghavendra" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw145" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734557v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Maurino" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640240v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lamothe-Sibold" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12945" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634445v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Boex-Fontvieille" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Flesch" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.618629" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610087v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107676v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351791v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04045168v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505896v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924515v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Amato" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bournaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ma&#235;s" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215939v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121234v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laisney" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bellembois" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703330v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351852v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351855v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931339v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bournaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128245v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Lamothe-Sibold" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128225v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Massot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gilard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191959v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena C. Barros Santos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Mirande-Ney" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dussarrat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781800626911.0003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932374v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jouhet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marechal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R&#233;beill&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05587210v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Doireau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Demes-Causse" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Cubero-Font" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Berdarocco" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01259298v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015SACLS195" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>