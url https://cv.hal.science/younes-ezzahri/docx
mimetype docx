--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -610,265 +610,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04951416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved thermophotovoltaic system performance with a novel metamaterial thermal emitter combined with a passive radiative cooling approach</w:t>
+                <w:t xml:space="preserve">Microscale and Nanoscale Thermal Characterization Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounir Zahir</w:t>
+                <w:t xml:space="preserve">J. Christofferson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
+                <w:t xml:space="preserve">K. Maize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younes Ezzahri</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y. Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Shabani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2023.112587⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electronic Packaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 130 (4), pp.3-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.2993145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04335950v1</w:t>
+                <w:t xml:space="preserve">hal-04128818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscale and Nanoscale Thermal Characterization Techniques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improved thermophotovoltaic system performance with a novel metamaterial thermal emitter combined with a passive radiative cooling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Ezzahri</w:t>
+                <w:t xml:space="preserve">Mounir Zahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Shabani</w:t>
+                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Wang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Younes Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Packaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 130 (4), pp.3-9. </w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 263, pp.112587. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.2993145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2023.112587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04128818v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal rectification of a vanadium dioxide based conductive thermal diode under transient Dirichlet conditions</w:t>
               </w:r>
@@ -1062,51 +1062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armande Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1164,1334 +1164,1359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03267013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transport in semiconductor crystals: Beyond the local-linear approximation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">VO 2 Substrate Effect on the Thermal Rectification of a Far-Field Radiative Diode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">I y Forero-Sandoval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J A Chan-Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J J Alvarado-Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0017188⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (3), pp.034023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevapplied.14.034023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03017603v1</w:t>
+                <w:t xml:space="preserve">hal-03017598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VO 2 Substrate Effect on the Thermal Rectification of a Far-Field Radiative Diode</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Heat transport in semiconductor crystals: Beyond the local-linear approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14 (3), pp.034023. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 128, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevapplied.14.034023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0017188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03017598v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermophysical characterisation of VO2 thin films hysteresis and its application in thermal rectification</w:t>
+                <w:t xml:space="preserve">Measurement of the hysteretic thermal properties of W-doped and undoped nanocrystalline powders of VO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Hamaoui</w:t>
+                <w:t xml:space="preserve">C. Gomez-Heredia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Horny</w:t>
+                <w:t xml:space="preserve">J. Ramirez-Rincon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Lorena Gomez-Heredia</w:t>
+                <w:t xml:space="preserve">D. Bhardwaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Andres Ramirez-Rincon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
+                <w:t xml:space="preserve">P. Rajasekar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Tadeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 9 (1), pp.8728. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-45436-0⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-51162-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04731487v1</w:t>
+                <w:t xml:space="preserve">hal-02322316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative Thermal Memristor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Simultaneous determination of thermal diffusivity and thermal conductivity of a thin layer using double modulated thermal excitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Alaili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Ezzahri</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.025901⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126 (14), pp.145103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5116526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332163v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous determination of thermal diffusivity and thermal conductivity of a thin layer using double modulated thermal excitations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Radiative Thermal Memristor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Tiburcio-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5116526⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.025901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321943v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the hysteretic thermal properties of W-doped and undoped nanocrystalline powders of VO2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Gomez-Heredia</w:t>
+                <w:t xml:space="preserve">Periodic amplification of radiative heat transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ramirez-Rincon</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Alvarado-Gil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-51162-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 125 (6), pp.064302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5084781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322316v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic amplification of radiative heat transfer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Thermophysical characterisation of VO2 thin films hysteresis and its application in thermal rectification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Hamaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Horny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lorena Gomez-Heredia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Andres Ramirez-Rincon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 125 (6), pp.064302. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.8728. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5084781⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-45436-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02283092v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conductive thermal diode based on the thermal hysteresis of VO 2 and nitinol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">VO2-based radiative thermal transistor with a semi-transparent base</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Prod 'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">James Hill</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 123 (8), pp.085102. </w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 210, pp.52-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5019854⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2018.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02308458v1</w:t>
+                <w:t xml:space="preserve">hal-01617764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulated heat conduction in a two-layer dielectric system with dynamical interface thermal resistance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Reply to the comment on Invariant for One-Dimensional Heat Conduction in Dielectrics and Metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Mohammad Sajadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5058747⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (5), pp.54002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/123/54002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02290448v1</w:t>
+                <w:t xml:space="preserve">hal-04135059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal hysteresis measurement of the VO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; emissivity and its application in thermal rectification</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Analytical description of the radiative-conductive heat transfer in a gray medium contained between two diffuse parallel plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Alvarado-Gil</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), pp.8479. </w:t>
+              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 56, pp.51-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-26687-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apm.2017.11.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04135112v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal hysteresis measurement of the VO 2 dielectric function for its metal-insulator transition by visible-IR ellipsometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ramirez-Rincon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gomez-Heredia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Corvisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Girardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2536,2272 +2561,2247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to the comment on Invariant for One-Dimensional Heat Conduction in Dielectrics and Metals</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Younès Ezzahri</w:t>
+                <w:t xml:space="preserve">Radiative cooling by tailoring surfaces with microstructures: Association of a grating and a multi-layer structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armande Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/123/54002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 221, pp.155-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2018.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04135059v1</w:t>
+                <w:t xml:space="preserve">hal-01680256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical description of the radiative-conductive heat transfer in a gray medium contained between two diffuse parallel plates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Effective interface thermal resistance and thermal conductivity of dielectric nanolayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Alaili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Ezzahri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apm.2017.11.033⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 131, pp.40-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2018.05.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308684v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative cooling by tailoring surfaces with microstructures: Association of a grating and a multi-layer structure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Modeling of the electrical conductivity, thermal conductivity, and specific heat capacity of VO 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karl Joulain</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Alvarado-Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2018.09.015⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.075144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01680256v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VO2-based radiative thermal transistor with a semi-transparent base</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal hysteresis measurement of the VO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; emissivity and its application in thermal rectification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lorena Gómez Heredia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Andrés Ramirez Rincon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Arès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Prod 'Homme</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Juan Alvarado-Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 210, pp.52-61. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.8479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2018.02.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-26687-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617764v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04135112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective interface thermal resistance and thermal conductivity of dielectric nanolayers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Conductive thermal diode based on the thermal hysteresis of VO 2 and nitinol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 131, pp.40-47. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (8), pp.085102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2018.05.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5019854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02316872v1</w:t>
+                <w:t xml:space="preserve">hal-02308458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the electrical conductivity, thermal conductivity, and specific heat capacity of VO 2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Modulated heat conduction in a two-layer dielectric system with dynamical interface thermal resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Alaili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Ezzahri</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Alvarado-Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 98 (7), </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 124 (24), pp.245101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.075144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5058747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02311264v1</w:t>
+                <w:t xml:space="preserve">hal-02290448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polaritonic figure of merit of plane structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Thermal Conductance of a Surface Phonon-Polariton Crystal Made up of Polar Nanorods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.25.025938⟩</w:t>
+              <w:t xml:space="preserve">Zeitschrift für Naturforschung A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72 (2), pp.135-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/zna-2016-0454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01631294v1</w:t>
+                <w:t xml:space="preserve">hal-04134059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transport in semiconductor crystals under large temperature gradients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantum thermal diode based on two interacting spinlike systems under different excitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Ezzahri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2017.01.024⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (2), pp.022128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.95.022128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04134065v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum thermal diode based on two interacting spinlike systems under different excitations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heat transport in semiconductor crystals under large temperature gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.95.022128⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 108, pp.1357-1363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2017.01.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03629535v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04134065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Conductance of a Surface Phonon-Polariton Crystal Made up of Polar Nanorods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Quantum Thermal Rectification to design thermal diodes and transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Naturforschung A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 72 (2), pp.135-139. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/zna-2016-0454⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 72 (2), pp.163-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/zna-2016-0350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04134059v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Thermal Rectification to design thermal diodes and transistors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photonic thermal diode based on superconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domingos de Sousa Meneses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Naturforschung A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/zna-2016-0350⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (9), pp.093105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4991516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03647390v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04134069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonic thermal diode based on superconductors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Invariant for one-dimensional heat conduction in dielectrics and metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Mohammad Sajadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4991516⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118 (3), pp.34001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/118/34001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04134069v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invariant for one-dimensional heat conduction in dielectrics and metals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Polaritonic figure of merit of plane structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Karl Joulain</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tranchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Gluchko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/118/34001⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.25.025938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03615066v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical heat transport amplification in a far-field thermal transistor of VO 2 excited with a laser of modulated intensity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Optimized thermal amplification in a radiative transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Prod’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 119 (20), pp.203105. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4952604⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 119 (19), pp.194502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4950791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04134045v1</w:t>
+                <w:t xml:space="preserve">hal-04134036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal energy transport in a surface phonon-polariton crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tranchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 93, pp.3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.93.035428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01336738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of a microstructured SiC coherent thermal source</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Dynamical heat transport amplification in a far-field thermal transistor of VO 2 excited with a laser of modulated intensity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 119 (20), pp.203105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4952604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2016.04.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04134024v1</w:t>
+                <w:t xml:space="preserve">hal-04134045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transistorlike Device for Heating and Cooling Based on the Thermal Hysteresis of VO 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (5), pp.054003. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.6.054003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized thermal amplification in a radiative transistor</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Temperature dependence of a microstructured SiC coherent thermal source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armande Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domingos de Sousa Meneses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 119 (19), pp.194502. </w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 180, pp.29-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4950791⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2016.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04134036v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04134024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal emission by a subwavelength aperture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carminati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4861,77 +4861,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum thermal transistor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 116, pp.200601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4959,157 +4959,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01272554v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative Thermal Rectification between SiC and SiO2</w:t>
+                <w:t xml:space="preserve">Modulation and amplification of radiative far field heat transfer: Towards a simple radiative thermal transistor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Rousseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Domingos de Sousa Meneses</w:t>
+                <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 23 (24), pp.A1388-A1397. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106 (13), pp.133505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.23.0A1388⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4916730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01166423v2</w:t>
+                <w:t xml:space="preserve">hal-01116658v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near field radiative heat transfer between two nonlocal dielectrics</w:t>
               </w:r>
@@ -5297,486 +5284,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01177126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation and amplification of radiative far field heat transfer: Towards a simple radiative thermal transistor</w:t>
+                <w:t xml:space="preserve">Radiative Thermal Rectification between SiC and SiO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
+                <w:t xml:space="preserve">Benoit Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domingos de Sousa Meneses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 106 (13), pp.133505. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (24), pp.A1388-A1397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4916730⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.23.0A1388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01116658v2</w:t>
+                <w:t xml:space="preserve">hal-01166423v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative thermal rectification using superconducting materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Nefzaoui</w:t>
+                <w:t xml:space="preserve">Vacuum-induced phonon transfer between two solid dielectric materials: Illustrating the case of Casimir force coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4868251⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (11), pp.115433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.115433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01543706v1</w:t>
+                <w:t xml:space="preserve">hal-04133276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical thermoelectric coefficients of bulk semiconductor crystals: Towards high thermoelectric efficiency at high frequencies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Younès Ezzahri</w:t>
+                <w:t xml:space="preserve">Radiative thermal rectification using superconducting materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 115 (22), pp.223703. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104 (10), pp.103905. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4881458⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4868251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04133273v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01543706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vacuum-induced phonon transfer between two solid dielectric materials: Illustrating the case of Casimir force coupling</w:t>
+                <w:t xml:space="preserve">Dynamical thermoelectric coefficients of bulk semiconductor crystals: Towards high thermoelectric efficiency at high frequencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 90 (11), pp.115433. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 115 (22), pp.223703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.115433⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4881458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04133276v1</w:t>
+                <w:t xml:space="preserve">hal-04133273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple far-field radiative thermal rectifier using Fabry–Perot cavities based infrared selective emitters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5836,77 +5836,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximal near-field radiative heat transfer between two plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6044,51 +6044,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical thermal conductivity of bulk semiconductor crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6135,51 +6135,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient Energy and Heat Transport in Metals: Effect of the Discrete Character of the Lattice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6385,51 +6385,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid-State Microrefrigeration in Conjunction With Liquid Cooling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Shakouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6470,658 +6470,658 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short time transient thermal behavior of solid-state microrefrigerators</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Zeng</w:t>
+                <w:t xml:space="preserve">Application of network identification by deconvolution method to the thermal analysis of the pump-probe transient thermoreflectance signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Shakouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3266173⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80 (7), pp.074903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3176463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04128822v1</w:t>
+                <w:t xml:space="preserve">hal-04128831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bias-dependent MOS transistor thermal resistance and non-uniform self-heating temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of Single Barrier Microrefrigerators at Cryogenic Temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Bian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xi Wang</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Zebarjadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Shakouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/42/7/075101⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 38 (7), pp.1309-1314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11664-009-0702-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04128838v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Single Barrier Microrefrigerators at Cryogenic Temperatures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Ballistic and diffusive transport of energy and heat in metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Shakouri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11664-009-0702-x⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79 (18), pp.184303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.184303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04128839v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of network identification by deconvolution method to the thermal analysis of the pump-probe transient thermoreflectance signal</w:t>
+                <w:t xml:space="preserve">Short time transient thermal behavior of solid-state microrefrigerators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younes Ezzahri</w:t>
+                <w:t xml:space="preserve">Y. Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Christofferson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Shakouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3176463⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (11), pp.114503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3266173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04128831v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ballistic and diffusive transport of energy and heat in metals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Shakouri</w:t>
+                <w:t xml:space="preserve">Bias-dependent MOS transistor thermal resistance and non-uniform self-heating temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Christofferson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Shakouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42 (7), pp.075101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/42/7/075101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.184303⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04128834v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of thin film microrefrigerators based on Si/SiGe superlattice and bulk SiGe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Fukutani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Bian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Shakouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7174,997 +7174,997 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical behavior and cut-off frequency of Si/SiGe microcoolers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Ezzahri</w:t>
+                <w:t xml:space="preserve">Coherent phonons in Si/ SiGe superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dilhaire</w:t>
+                <w:t xml:space="preserve">Stéphane Grauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. D. Patino-Lopez</w:t>
+                <w:t xml:space="preserve">Jean-Michel Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Grauby</w:t>
+                <w:t xml:space="preserve">Hélène Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Claeys</w:t>
+                <w:t xml:space="preserve">Gilles Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 41 (1), pp.7-16. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75 (19), pp.195309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2006.08.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.75.195309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01553053v1</w:t>
+                <w:t xml:space="preserve">hal-01535961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent phonons in Si/ SiGe superlattices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cross-plane Seebeck coefficient and Lorenz number in superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Bian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zebarjadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gilles Pernot</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Shakouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.75.195309⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76 (20), pp.205311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.205311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535961v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-plane Seebeck coefficient and Lorenz number in superlattices</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cross-plan Si/SiGe superlattice acoustic and thermal properties measurement by picosecond ultrasonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grauby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dilhaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Rampnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Claeys</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.205311⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 101 (1), pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2403236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04128804v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01553054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-plan Si/SiGe superlattice acoustic and thermal properties measurement by picosecond ultrasonics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Dynamical behavior and cut-off frequency of Si/SiGe microcoolers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dilhaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. D. Patino-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Claeys</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 41 (1), pp.7-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2006.08.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2403236⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01553054v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01553053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of thermomechanical properties of Si/SiGe superlattices using femtosecond transient thermoreflectance technique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Characterization of thermoelectric devices by laser induced Seebeck electromotive force (LIS-EMF) measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. D. P. Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dilhaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grauby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ezzahri</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">W. Claeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2009069⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, SPECIAL CLUSTER: SELECTED PAPERS FROM MICROSCALE HEAT TRANSFER 2 (Eurotherm Seminar 75, Reims, France, 8–10 July 2003), 38 (10), pp.1489-1497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/38/10/001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01552727v1</w:t>
+                <w:t xml:space="preserve">hal-01550873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of thermoelectric devices by laser induced Seebeck electromotive force (LIS-EMF) measurement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. D. P. Lopez</w:t>
+                <w:t xml:space="preserve">Dynamical behavior of the scanning thermal microscope (SThM) thermal resistive probe studied using Si/SiGe microcoolers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.D. Patino Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dilhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dilhaire</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grauby</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 38 (1), pp.69-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2005.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/38/10/001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01550873v1</w:t>
+                <w:t xml:space="preserve">hal-00116282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical behavior of the scanning thermal microscope (SThM) thermal resistive probe studied using Si/SiGe microcoolers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Study of thermomechanical properties of Si/SiGe superlattices using femtosecond transient thermoreflectance technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dilhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dilhaire</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grauby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Rampnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Claeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 87 (10), pp.103506 (1-3). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2009069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2005.04.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00116282v1</w:t>
+                <w:t xml:space="preserve">hal-01552727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of picosecond ultrasonics to non-destructive analysis in VLSI circuits</w:t>
               </w:r>
@@ -8309,2017 +8309,2587 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equilibrium domain structure in a ferromagnetic film coated by a superconducting film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Daumens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 306 (5-6), pp.344-347</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01550934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revisiting the Conductive Thermal Memristor: Effect of the Thermal Inertia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cagatay Haratoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanoscale and Microscale Heat Transport VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Girona, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conductive Thermal Transistor with Insulator to Metal Phase Transition Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cagatay Haratoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurotherm 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bled, Slovenia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermal Rectification of a Thermal Diode Based on VO2 Under Transient Dirichlet Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cagatay Haratoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la Société Française de Thermique (SFT2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Thermique, May 2023, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A VO2 Based Conductive Thermal Diode Under Transient Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cagatay Haratoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-MRS fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Warsaw, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improved Thermophotovoltaic Performance with Novel Metamaterial Thermal Emitter Combined to a Passive Radiative Cooling Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Zahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th world conference on Thermophotovoltaic Generation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spectral Suppression Function of the Effective Thermal Conductivity in TDTR and FDTR experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanoscale and Microscale Heat Transport VII: Eurotherm Seminar 112</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Sicily, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On optimal optical properties for near-eld radiative heat transfer maximization between two semi-innite planes at room tempertature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nefzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th International Symposium on Radiative Transfer (RAD-13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Kusadasi, Turkey. pp.311-325, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/ICHMT.2013.IntSympRadTransf.250⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photonic Structures Based Thermal Rectification : Toward Tunable Radiative Thermal Rectifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Nefzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Drevillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 15th International Heat Transfer Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Kyoto, Japan. pp.8203-8214, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/IHTC15.tmg.009200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tunable Radiative Thermal Rectifiers : Toward Thermal Logical Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nefzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 15th International Heat Transfer Conference (IHTC-15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Kyoto, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01546293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanoscale electrothermal energy conversion devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Je-Hyeong Bahk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazawa Kazuaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjorn Vermeersch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thermal Investigations of ICs and Systems (THERMINIC), 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Budapest, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On maximal near-field radiative transfer between two plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nefzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanoenergy 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Pérouse, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energy density above a resonant metamaterial in the GHz: an alternative to near-field thermal emission detection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th International Symposium on Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICHMT, Jun 2013, Kusadaci, Turkey. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/ICHMT.2013.IntSympRadTransf.240⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01177132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frequency-Dependent Thermal Conductivity in Time Domain Thermoreflectance Analysis of Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjorn Vermeersch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Burke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Material Research Society Spring Meeting 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, San Francisco, CA, United States. pp.mrss11-1347-bb07-07, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/opl.2011.1277⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capturing the Cumulative Effect in the Pump Probe Transient Thermoreflectance Technique using Network Identification by Deconvolution Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Shakouri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Material Research Society Spring Meeting 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, San Francisco, CA, United States. pp.mrss11-1347-bb07-05, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/opl.2011.1495⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmonic regime analysis and inverse method applied to the simultaneous determination of thermoelectric properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. D. Patino-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grauby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Claeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dilhaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25th International Conference on Thermoelectrics (ICT'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Vienne, Austria. pp.311-317, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICT.2006.331214⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulation of Si/SiGe micro-cooler by thermal quadrupoles method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dilhaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grauby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. D. Patino-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Claeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24th International Conference on Thermoelectrics (ICT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Clemson, SC, United States. pp.241-245, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICT.2005.1519932⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Determination of Thermophysical Properties of Si/SiGe Superlattices with a Pump-Probe Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grauby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dilhaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Rampnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Claeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">THERMINIC 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Belgirate, Lago Maggiore, Italy. pp.235-243</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00189478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Applications de l acoustique picoseconde à l analyse non destructive de circuits intégrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Rampnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dilhaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grauby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Claeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Interdisciplinaire en Instrumentation (C2I)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, France. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00182903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermal and thermomechanical study of micro-refrigerators on a chip based on semiconductor heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dilhaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grauby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Claeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Christofferson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd International Conference on Thermoelectrics (ICT 03)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2003, La Grande Motte, France. pp.519-523, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICT.2003.1287563⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01550927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical Lattice Thermal Conductivity, Shastry’s Sum Rule and Second Sound in Bulk Semiconductor Crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VO 2 -based radiative thermal transistor in the static regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Prod'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03629375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Thermal Rectification to design thermal diodes and transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01366603v1</w:t>
-              </w:r>
-[...1608 lines deleted...]
-                <w:t xml:space="preserve">hal-01550927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId277"/>
+      <w:footerReference w:type="default" r:id="rId283"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10466,51 +11036,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462698v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagatay Haratoka" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Joulain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Ezzahri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.128085" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462610v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.127702" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290316v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bouteiller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Poterie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Burcea" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Fournier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202500436" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951416v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-025-00741-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335950v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Zahir" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Drevillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Ezzahri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2023.112587" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128818v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christofferson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Maize" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ezzahri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shabani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2993145" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335917v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.124452" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135196v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.125203" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267013v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Herv&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Bashoun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121140" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017603v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ordonez-Miranda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0017188" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017598v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I y Forero-Sandoval" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Chan-Espinoza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Alvarado-Gil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.14.034023" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731487v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hamaoui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Horny" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lorena Gomez-Heredia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Andres Ramirez-Rincon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45436-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332163v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Tiburcio-Moreno" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.025901" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321943v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Alaili" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5116526" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322316v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gomez-Heredia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramirez-Rincon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bhardwaj" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rajasekar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tadeo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51162-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283092v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alvarado-Gil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5084781" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308458v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hill" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5019854" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290448v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5058747" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135112v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lorena G&#243;mez Heredia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Andr&#233;s Ramirez Rincon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Ar&#232;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Alvarado-Gil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26687-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02127642v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corvisier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Girardeau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5049747" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135059v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mohammad Sajadi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/123/54002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-ZFH59Z0M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308684v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lemonnier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2017.11.033" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680256v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.09.015" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617764v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Prod 'Homme" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.02.005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316872v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.05.024" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311264v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.075144" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631294v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tranchant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Gluchko" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.025938" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134065v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ordonez-Miranda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.01.024" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629535v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.022128" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134059v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zna-2016-0454" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647390v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zna-2016-0350" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134069v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4991516" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615066v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/118/34001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-MWZ2QN4K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134045v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4952604" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01336738v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.93.035428" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134024v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2016.04.007" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675819v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.6.054003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134036v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Prod&#8217;homme" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4950791" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202065v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Carminati" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2015.12.013" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272554v3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.200601" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166423v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rousseau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.0A1388" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177124v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Singer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ezzahri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2014.11.016" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177126v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.06.034" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116658v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ben-Abdallah" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4916730" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543706v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nefzaoui" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4868251" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133273v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4881458" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133276v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.115433" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543647v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.53.003479" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543726v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013130162" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129763v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4789808" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129756v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4759366" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129746v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Joulain" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shakouri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4003577" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129714v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gao" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marconnet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Panzer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leblanc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dogbe" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-010-1256-7" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KVXSPC5R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129733v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Shakouri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001853" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128822v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zeng" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3266173" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128838v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Wang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Christofferson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/7/075101" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-CJH67BRN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128839v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bian" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zebarjadi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-009-0702-x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128831v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3176463" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128834v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.184303" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128811v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fukutani" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2007.06.007" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZ7XNXH9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553053v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dilhaire" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D. Patino-Lopez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grauby" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Claeys" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2006.08.006" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6F3GQZ3G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01535961v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grauby" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rampnoux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Michel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pernot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.195309" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128804v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Singh" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.205311" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553054v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2403236" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552727v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2009069" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550873v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D. P. Lopez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Salhi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/38/10/001" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3663AB925DA001AFDFE38162799FB5B451A736A3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116282v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.D. Patino Lopez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chapuis" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2005.04.005" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2P3JZN38-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550917v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Andriamonje" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pouget" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ousten" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lewis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Danto" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0026-2714(03)00307-x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B69NXTZV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550934v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daumens" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129793v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629375v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Prod'Homme" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366603v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579447v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2013.IntSympRadTransf.250" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546293v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629651v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Nefzaoui" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Drevillon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.tmg.009200" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177132v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2013.IntSympRadTransf.240" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01539174v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Je-Hyeong Bahk" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazawa Kazuaki" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Vermeersch" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579470v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01537850v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Burke" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Lu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2011.1277" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01537859v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pernot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2011.1495" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552885v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2006.331214" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189478v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552747v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2005.1519932" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182903v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Rampnoux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550927v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2003.1287563" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462698v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagatay Haratoka" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Joulain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Ezzahri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.128085" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462610v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.127702" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290316v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bouteiller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Poterie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Burcea" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Fournier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202500436" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951416v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-025-00741-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128818v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christofferson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Maize" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ezzahri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shabani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2993145" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335950v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Zahir" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Drevillon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Ezzahri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2023.112587" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335917v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.124452" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135196v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.125203" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267013v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Herv&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Bashoun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121140" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017598v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I y Forero-Sandoval" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Chan-Espinoza" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ordonez-Miranda" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Alvarado-Gil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.14.034023" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017603v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0017188" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322316v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gomez-Heredia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramirez-Rincon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bhardwaj" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rajasekar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tadeo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51162-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321943v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Alaili" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5116526" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332163v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Tiburcio-Moreno" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.025901" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283092v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alvarado-Gil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5084781" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731487v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hamaoui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Horny" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lorena Gomez-Heredia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Andres Ramirez-Rincon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45436-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617764v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Prod 'Homme" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.02.005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135059v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mohammad Sajadi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hill" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/123/54002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-ZFH59Z0M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308684v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lemonnier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2017.11.033" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02127642v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corvisier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Girardeau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5049747" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680256v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.09.015" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316872v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.05.024" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311264v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.075144" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135112v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lorena G&#243;mez Heredia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Andr&#233;s Ramirez Rincon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Ar&#232;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Alvarado-Gil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26687-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308458v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5019854" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290448v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5058747" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134059v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zna-2016-0454" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629535v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.022128" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134065v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ordonez-Miranda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.01.024" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647390v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zna-2016-0350" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134069v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4991516" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615066v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/118/34001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-MWZ2QN4K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631294v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tranchant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Gluchko" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.025938" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134036v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Prod&#8217;homme" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4950791" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01336738v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.93.035428" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134045v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4952604" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675819v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.6.054003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134024v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2016.04.007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202065v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Carminati" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2015.12.013" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272554v3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.200601" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116658v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ben-Abdallah" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4916730" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177124v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Singer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ezzahri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2014.11.016" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177126v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.06.034" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166423v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rousseau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.0A1388" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133276v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.115433" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543706v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nefzaoui" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4868251" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133273v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4881458" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543647v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.53.003479" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543726v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013130162" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129763v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4789808" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129756v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4759366" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129746v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Joulain" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shakouri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4003577" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129714v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gao" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marconnet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Panzer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leblanc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dogbe" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-010-1256-7" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KVXSPC5R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129733v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Shakouri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001853" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128831v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3176463" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128839v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bian" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zebarjadi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-009-0702-x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128834v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.184303" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128822v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zeng" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3266173" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128838v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Wang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Christofferson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/7/075101" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-CJH67BRN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128811v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fukutani" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2007.06.007" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZ7XNXH9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01535961v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grauby" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rampnoux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Michel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pernot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.195309" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128804v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Singh" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.205311" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553054v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grauby" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dilhaire" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Claeys" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2403236" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553053v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D. Patino-Lopez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2006.08.006" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6F3GQZ3G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550873v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D. P. Lopez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Salhi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/38/10/001" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3663AB925DA001AFDFE38162799FB5B451A736A3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116282v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.D. Patino Lopez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chapuis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2005.04.005" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2P3JZN38-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552727v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2009069" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550917v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Andriamonje" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pouget" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ousten" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lewis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Danto" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0026-2714(03)00307-x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B69NXTZV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550934v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daumens" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605568v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605579v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605485v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605557v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605532v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605516v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579447v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2013.IntSympRadTransf.250" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629651v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Nefzaoui" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Drevillon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.tmg.009200" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546293v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01539174v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Je-Hyeong Bahk" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazawa Kazuaki" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Vermeersch" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579470v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177132v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2013.IntSympRadTransf.240" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01537850v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Burke" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Lu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2011.1277" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01537859v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pernot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2011.1495" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552885v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2006.331214" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552747v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2005.1519932" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189478v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182903v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Rampnoux" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550927v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2003.1287563" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129793v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629375v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Prod'Homme" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366603v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>