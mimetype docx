--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1164,3012 +1164,3012 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03267013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VO 2 Substrate Effect on the Thermal Rectification of a Far-Field Radiative Diode</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heat transport in semiconductor crystals: Beyond the local-linear approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I y Forero-Sandoval</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevapplied.14.034023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 128, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0017188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03017598v1</w:t>
+                <w:t xml:space="preserve">hal-03017603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transport in semiconductor crystals: Beyond the local-linear approximation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">VO 2 Substrate Effect on the Thermal Rectification of a Far-Field Radiative Diode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I y Forero-Sandoval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J A Chan-Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J J Alvarado-Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 128, </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (3), pp.034023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0017188⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevapplied.14.034023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03017603v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the hysteretic thermal properties of W-doped and undoped nanocrystalline powders of VO2</w:t>
+                <w:t xml:space="preserve">Thermophysical characterisation of VO2 thin films hysteresis and its application in thermal rectification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gomez-Heredia</w:t>
+                <w:t xml:space="preserve">Georges Hamaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ramirez-Rincon</w:t>
+                <w:t xml:space="preserve">Nicolas Horny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bhardwaj</w:t>
+                <w:t xml:space="preserve">Cindy Lorena Gomez-Heredia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Rajasekar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. Tadeo</w:t>
+                <w:t xml:space="preserve">Jorge Andres Ramirez-Rincon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-51162-4⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.8728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-45436-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02322316v1</w:t>
+                <w:t xml:space="preserve">hal-04731487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous determination of thermal diffusivity and thermal conductivity of a thin layer using double modulated thermal excitations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of the hysteretic thermal properties of W-doped and undoped nanocrystalline powders of VO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gomez-Heredia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamal Alaili</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Ramirez-Rincon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bhardwaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rajasekar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Tadeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5116526⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-51162-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321943v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative Thermal Memristor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Simultaneous determination of thermal diffusivity and thermal conductivity of a thin layer using double modulated thermal excitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Alaili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Ezzahri</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.025901⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126 (14), pp.145103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5116526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332163v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic amplification of radiative heat transfer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Radiative Thermal Memristor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Tiburcio-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Alvarado-Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5084781⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.025901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02283092v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermophysical characterisation of VO2 thin films hysteresis and its application in thermal rectification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cindy Lorena Gomez-Heredia</w:t>
+                <w:t xml:space="preserve">Periodic amplification of radiative heat transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Andres Ramirez-Rincon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Alvarado-Gil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), pp.8728. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 125 (6), pp.064302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-45436-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5084781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731487v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VO2-based radiative thermal transistor with a semi-transparent base</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conductive thermal diode based on the thermal hysteresis of VO 2 and nitinol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Prod 'Homme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
+                <w:t xml:space="preserve">James Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 210, pp.52-61. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (8), pp.085102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2018.02.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5019854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617764v1</w:t>
+                <w:t xml:space="preserve">hal-02308458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to the comment on Invariant for One-Dimensional Heat Conduction in Dielectrics and Metals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Modulated heat conduction in a two-layer dielectric system with dynamical interface thermal resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Alaili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/123/54002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 124 (24), pp.245101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5058747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04135059v1</w:t>
+                <w:t xml:space="preserve">hal-02290448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical description of the radiative-conductive heat transfer in a gray medium contained between two diffuse parallel plates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Thermal hysteresis measurement of the VO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; emissivity and its application in thermal rectification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lorena Gómez Heredia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Andrés Ramirez Rincon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Arès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Lemonnier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Juan Alvarado-Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 56, pp.51-64. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.8479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apm.2017.11.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-26687-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308684v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04135112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal hysteresis measurement of the VO 2 dielectric function for its metal-insulator transition by visible-IR ellipsometry</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">VO2-based radiative thermal transistor with a semi-transparent base</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Corvisier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Hugo Prod 'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5049747⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 210, pp.52-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2018.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127642v1</w:t>
+                <w:t xml:space="preserve">hal-01617764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative cooling by tailoring surfaces with microstructures: Association of a grating and a multi-layer structure</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thermal hysteresis measurement of the VO 2 dielectric function for its metal-insulator transition by visible-IR ellipsometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ramirez-Rincon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gomez-Heredia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Corvisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Girardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2018.09.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 124 (19), pp.195102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5049747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01680256v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective interface thermal resistance and thermal conductivity of dielectric nanolayers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Reply to the comment on Invariant for One-Dimensional Heat Conduction in Dielectrics and Metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Mohammad Sajadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (5), pp.54002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/123/54002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2018.05.024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02316872v1</w:t>
+                <w:t xml:space="preserve">hal-04135059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the electrical conductivity, thermal conductivity, and specific heat capacity of VO 2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Analytical description of the radiative-conductive heat transfer in a gray medium contained between two diffuse parallel plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Alvarado-Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.075144⟩</w:t>
+              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 56, pp.51-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apm.2017.11.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02311264v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal hysteresis measurement of the VO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; emissivity and its application in thermal rectification</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radiative cooling by tailoring surfaces with microstructures: Association of a grating and a multi-layer structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armande Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), pp.8479. </w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 221, pp.155-163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-26687-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2018.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04135112v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conductive thermal diode based on the thermal hysteresis of VO 2 and nitinol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Effective interface thermal resistance and thermal conductivity of dielectric nanolayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Alaili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Ezzahri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 123 (8), pp.085102. </w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 131, pp.40-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5019854⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2018.05.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02308458v1</w:t>
+                <w:t xml:space="preserve">hal-02316872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulated heat conduction in a two-layer dielectric system with dynamical interface thermal resistance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Modeling of the electrical conductivity, thermal conductivity, and specific heat capacity of VO 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Alvarado-Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 124 (24), pp.245101. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5058747⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.075144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02290448v1</w:t>
+                <w:t xml:space="preserve">hal-02311264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Conductance of a Surface Phonon-Polariton Crystal Made up of Polar Nanorods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Polaritonic figure of merit of plane structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tranchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Gluchko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Naturforschung A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/zna-2016-0454⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.25.025938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04134059v1</w:t>
+                <w:t xml:space="preserve">hal-01631294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum thermal diode based on two interacting spinlike systems under different excitations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heat transport in semiconductor crystals under large temperature gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.95.022128⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 108, pp.1357-1363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2017.01.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03629535v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04134065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transport in semiconductor crystals under large temperature gradients</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">José Ordonez-Miranda</w:t>
+                <w:t xml:space="preserve">Thermal Conductance of a Surface Phonon-Polariton Crystal Made up of Polar Nanorods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2017.01.024⟩</w:t>
+              <w:t xml:space="preserve">Zeitschrift für Naturforschung A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72 (2), pp.135-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/zna-2016-0454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04134065v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04134059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Thermal Rectification to design thermal diodes and transistors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantum thermal diode based on two interacting spinlike systems under different excitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Naturforschung A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/zna-2016-0350⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (2), pp.022128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.95.022128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03647390v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonic thermal diode based on superconductors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Quantum Thermal Rectification to design thermal diodes and transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zeitschrift für Naturforschung A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72 (2), pp.163-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/zna-2016-0350⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4991516⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04134069v1</w:t>
+                <w:t xml:space="preserve">hal-03647390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invariant for one-dimensional heat conduction in dielectrics and metals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Photonic thermal diode based on superconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">James Hill</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domingos de Sousa Meneses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (9), pp.093105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4991516⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/118/34001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03615066v1</w:t>
+                <w:t xml:space="preserve">hal-04134069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polaritonic figure of merit of plane structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Invariant for one-dimensional heat conduction in dielectrics and metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Mohammad Sajadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sergei Gluchko</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118 (3), pp.34001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/118/34001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.25.025938⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01631294v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized thermal amplification in a radiative transistor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Prod’homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4236,308 +4236,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04134036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal energy transport in a surface phonon-polariton crystal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Dynamical heat transport amplification in a far-field thermal transistor of VO 2 excited with a laser of modulated intensity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Younes Ezzahri</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 93, pp.3. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 119 (20), pp.203105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevb.93.035428⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4952604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01336738v1</w:t>
+                <w:t xml:space="preserve">hal-04134045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical heat transport amplification in a far-field thermal transistor of VO 2 excited with a laser of modulated intensity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Thermal energy transport in a surface phonon-polariton crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Younès Ezzahri</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tranchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 119 (20), pp.203105. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93, pp.3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4952604⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.93.035428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04134045v1</w:t>
+                <w:t xml:space="preserve">hal-01336738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transistorlike Device for Heating and Cooling Based on the Thermal Hysteresis of VO 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4662,51 +4662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domingos de Sousa Meneses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 180, pp.29-38. </w:t>
@@ -4887,51 +4887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 116, pp.200601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4959,144 +4959,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01272554v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation and amplification of radiative far field heat transfer: Towards a simple radiative thermal transistor</w:t>
+                <w:t xml:space="preserve">Radiative Thermal Rectification between SiC and SiO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
+                <w:t xml:space="preserve">Benoit Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domingos de Sousa Meneses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 106 (13), pp.133505. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (24), pp.A1388-A1397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4916730⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.23.0A1388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01116658v2</w:t>
+                <w:t xml:space="preserve">hal-01166423v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near field radiative heat transfer between two nonlocal dielectrics</w:t>
               </w:r>
@@ -5284,157 +5297,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01177126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative Thermal Rectification between SiC and SiO2</w:t>
+                <w:t xml:space="preserve">Modulation and amplification of radiative far field heat transfer: Towards a simple radiative thermal transistor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Rousseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Domingos de Sousa Meneses</w:t>
+                <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 23 (24), pp.A1388-A1397. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106 (13), pp.133505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.23.0A1388⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4916730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01166423v2</w:t>
+                <w:t xml:space="preserve">hal-01116658v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vacuum-induced phonon transfer between two solid dielectric materials: Illustrating the case of Casimir force coupling</w:t>
               </w:r>
@@ -6470,658 +6470,658 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of network identification by deconvolution method to the thermal analysis of the pump-probe transient thermoreflectance signal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Younes Ezzahri</w:t>
+                <w:t xml:space="preserve">Short time transient thermal behavior of solid-state microrefrigerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Christofferson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Shakouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3176463⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (11), pp.114503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3266173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04128831v1</w:t>
+                <w:t xml:space="preserve">hal-04128822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Single Barrier Microrefrigerators at Cryogenic Temperatures</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bias-dependent MOS transistor thermal resistance and non-uniform self-heating temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Zebarjadi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Christofferson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Shakouri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11664-009-0702-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42 (7), pp.075101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/42/7/075101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04128839v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ballistic and diffusive transport of energy and heat in metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Ezzahri</w:t>
+                <w:t xml:space="preserve">Application of network identification by deconvolution method to the thermal analysis of the pump-probe transient thermoreflectance signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Shakouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.184303⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80 (7), pp.074903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3176463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04128834v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short time transient thermal behavior of solid-state microrefrigerators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of Single Barrier Microrefrigerators at Cryogenic Temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Zeng</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Bian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zebarjadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Shakouri</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 38 (7), pp.1309-1314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11664-009-0702-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3266173⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04128822v1</w:t>
+                <w:t xml:space="preserve">hal-04128839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bias-dependent MOS transistor thermal resistance and non-uniform self-heating temperature</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ali Shakouri</w:t>
+                <w:t xml:space="preserve">Ballistic and diffusive transport of energy and heat in metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Shakouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79 (18), pp.184303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.184303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/42/7/075101⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04128838v1</w:t>
+                <w:t xml:space="preserve">hal-04128834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of thin film microrefrigerators based on Si/SiGe superlattice and bulk SiGe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Fukutani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Bian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Shakouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7174,997 +7174,997 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent phonons in Si/ SiGe superlattices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Younès Ezzahri</w:t>
+                <w:t xml:space="preserve">Dynamical behavior and cut-off frequency of Si/SiGe microcoolers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Grauby</w:t>
+                <w:t xml:space="preserve">S. Dilhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Rampnoux</w:t>
+                <w:t xml:space="preserve">L. D. Patino-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Michel</w:t>
+                <w:t xml:space="preserve">S. Grauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Pernot</w:t>
+                <w:t xml:space="preserve">W. Claeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 75 (19), pp.195309. </w:t>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 41 (1), pp.7-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.75.195309⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2006.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01535961v1</w:t>
+                <w:t xml:space="preserve">hal-01553053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-plane Seebeck coefficient and Lorenz number in superlattices</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coherent phonons in Si/ SiGe superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Shakouri</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grauby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Rampnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.205311⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75 (19), pp.195309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.75.195309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04128804v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-plan Si/SiGe superlattice acoustic and thermal properties measurement by picosecond ultrasonics</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cross-plane Seebeck coefficient and Lorenz number in superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Bian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zebarjadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Shakouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76 (20), pp.205311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.205311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2403236⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01553054v1</w:t>
+                <w:t xml:space="preserve">hal-04128804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical behavior and cut-off frequency of Si/SiGe microcoolers</w:t>
+                <w:t xml:space="preserve">Cross-plan Si/SiGe superlattice acoustic and thermal properties measurement by picosecond ultrasonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grauby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dilhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Rampnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Claeys</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 101 (1), pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2403236⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2006.08.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01553053v1</w:t>
+                <w:t xml:space="preserve">hal-01553054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of thermoelectric devices by laser induced Seebeck electromotive force (LIS-EMF) measurement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">Study of thermomechanical properties of Si/SiGe superlattices using femtosecond transient thermoreflectance technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dilhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Y. Ezzahri</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Rampnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Claeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/38/10/001⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 87 (10), pp.103506 (1-3). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2009069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01550873v1</w:t>
+                <w:t xml:space="preserve">hal-01552727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical behavior of the scanning thermal microscope (SThM) thermal resistive probe studied using Si/SiGe microcoolers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of thermoelectric devices by laser induced Seebeck electromotive force (LIS-EMF) measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. D. P. Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dilhaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grauby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ezzahri</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Grauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2005.04.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, SPECIAL CLUSTER: SELECTED PAPERS FROM MICROSCALE HEAT TRANSFER 2 (Eurotherm Seminar 75, Reims, France, 8–10 July 2003), 38 (10), pp.1489-1497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/38/10/001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00116282v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01550873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of thermomechanical properties of Si/SiGe superlattices using femtosecond transient thermoreflectance technique</w:t>
+                <w:t xml:space="preserve">Dynamical behavior of the scanning thermal microscope (SThM) thermal resistive probe studied using Si/SiGe microcoolers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.D. Patino Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dilhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grauby</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">W. Claeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 38 (1), pp.69-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2005.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2009069⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01552727v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00116282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of picosecond ultrasonics to non-destructive analysis in VLSI circuits</w:t>
               </w:r>
@@ -8911,51 +8911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale and Microscale Heat Transport VII: Eurotherm Seminar 112</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Sicily, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9316,420 +9316,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01546293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale electrothermal energy conversion devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Je-Hyeong Bahk</w:t>
+                <w:t xml:space="preserve">Energy density above a resonant metamaterial in the GHz: an alternative to near-field thermal emission detection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermal Investigations of ICs and Systems (THERMINIC), 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Symposium on Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICHMT, Jun 2013, Kusadaci, Turkey. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/ICHMT.2013.IntSympRadTransf.240⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01539174v1</w:t>
+                <w:t xml:space="preserve">hal-01177132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On maximal near-field radiative transfer between two plates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Nefzaoui</w:t>
+                <w:t xml:space="preserve">Nanoscale electrothermal energy conversion devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Je-Hyeong Bahk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazawa Kazuaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjorn Vermeersch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoenergy 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Pérouse, Italy</w:t>
+              <w:t xml:space="preserve">Thermal Investigations of ICs and Systems (THERMINIC), 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579470v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy density above a resonant metamaterial in the GHz: an alternative to near-field thermal emission detection.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On maximal near-field radiative transfer between two plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nefzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on Radiative Transfer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanoenergy 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Pérouse, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/ICHMT.2013.IntSympRadTransf.240⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01177132v1</w:t>
+                <w:t xml:space="preserve">hal-01579470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency-Dependent Thermal Conductivity in Time Domain Thermoreflectance Analysis of Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjorn Vermeersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Burke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9910,103 +9910,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmonic regime analysis and inverse method applied to the simultaneous determination of thermoelectric properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. D. Patino-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grauby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Claeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dilhaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Conference on Thermoelectrics (ICT'06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Vienne, Austria. pp.311-317, </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10053,90 +10053,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of Si/SiGe micro-cooler by thermal quadrupoles method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dilhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. D. Patino-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Claeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Conference on Thermoelectrics (ICT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Clemson, SC, United States. pp.241-245, </w:t>
@@ -10187,90 +10187,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of Thermophysical Properties of Si/SiGe Superlattices with a Pump-Probe Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grauby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Grauby</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Dilhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Claeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THERMINIC 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Belgirate, Lago Maggiore, Italy. pp.235-243</w:t>
@@ -10325,77 +10325,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dilhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Claeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Interdisciplinaire en Instrumentation (C2I)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, France. pp.1</w:t>
@@ -10424,90 +10424,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal and thermomechanical study of micro-refrigerators on a chip based on semiconductor heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dilhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Claeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Christofferson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10678,51 +10678,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VO 2 -based radiative thermal transistor in the static regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Prod'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10805,51 +10805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11036,51 +11036,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462698v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagatay Haratoka" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Joulain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Ezzahri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.128085" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462610v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.127702" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290316v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bouteiller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Poterie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Burcea" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Fournier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202500436" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951416v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-025-00741-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128818v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christofferson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Maize" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ezzahri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shabani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2993145" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335950v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Zahir" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Drevillon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Ezzahri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2023.112587" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335917v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.124452" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135196v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.125203" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267013v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Herv&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Bashoun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121140" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017598v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I y Forero-Sandoval" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Chan-Espinoza" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ordonez-Miranda" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Alvarado-Gil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.14.034023" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017603v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0017188" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322316v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gomez-Heredia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramirez-Rincon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bhardwaj" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rajasekar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tadeo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51162-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321943v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Alaili" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5116526" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332163v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Tiburcio-Moreno" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.025901" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283092v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alvarado-Gil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5084781" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731487v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hamaoui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Horny" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lorena Gomez-Heredia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Andres Ramirez-Rincon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45436-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617764v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Prod 'Homme" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.02.005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135059v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mohammad Sajadi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hill" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/123/54002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-ZFH59Z0M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308684v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lemonnier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2017.11.033" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02127642v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corvisier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Girardeau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5049747" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680256v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.09.015" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316872v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.05.024" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311264v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.075144" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135112v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lorena G&#243;mez Heredia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Andr&#233;s Ramirez Rincon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Ar&#232;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Alvarado-Gil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26687-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308458v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5019854" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290448v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5058747" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134059v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zna-2016-0454" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629535v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.022128" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134065v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ordonez-Miranda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.01.024" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647390v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zna-2016-0350" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134069v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4991516" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615066v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/118/34001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-MWZ2QN4K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631294v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tranchant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Gluchko" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.025938" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134036v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Prod&#8217;homme" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4950791" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01336738v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.93.035428" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134045v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4952604" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675819v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.6.054003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134024v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2016.04.007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202065v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Carminati" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2015.12.013" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272554v3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.200601" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116658v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ben-Abdallah" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4916730" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177124v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Singer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ezzahri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2014.11.016" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177126v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.06.034" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166423v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rousseau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.0A1388" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133276v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.115433" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543706v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nefzaoui" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4868251" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133273v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4881458" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543647v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.53.003479" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543726v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013130162" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129763v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4789808" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129756v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4759366" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129746v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Joulain" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shakouri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4003577" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129714v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gao" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marconnet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Panzer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leblanc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dogbe" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-010-1256-7" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KVXSPC5R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129733v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Shakouri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001853" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128831v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3176463" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128839v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bian" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zebarjadi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-009-0702-x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128834v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.184303" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128822v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zeng" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3266173" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128838v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Wang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Christofferson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/7/075101" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-CJH67BRN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128811v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fukutani" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2007.06.007" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZ7XNXH9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01535961v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grauby" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rampnoux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Michel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pernot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.195309" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128804v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Singh" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.205311" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553054v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grauby" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dilhaire" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Claeys" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2403236" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553053v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D. Patino-Lopez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2006.08.006" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6F3GQZ3G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550873v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D. P. Lopez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Salhi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/38/10/001" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3663AB925DA001AFDFE38162799FB5B451A736A3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116282v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.D. Patino Lopez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chapuis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2005.04.005" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2P3JZN38-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552727v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2009069" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550917v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Andriamonje" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pouget" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ousten" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lewis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Danto" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0026-2714(03)00307-x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B69NXTZV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550934v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daumens" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605568v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605579v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605485v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605557v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605532v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605516v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579447v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2013.IntSympRadTransf.250" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629651v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Nefzaoui" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Drevillon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.tmg.009200" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546293v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01539174v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Je-Hyeong Bahk" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazawa Kazuaki" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Vermeersch" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579470v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177132v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2013.IntSympRadTransf.240" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01537850v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Burke" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Lu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2011.1277" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01537859v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pernot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2011.1495" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552885v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2006.331214" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552747v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2005.1519932" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189478v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182903v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Rampnoux" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550927v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2003.1287563" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129793v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629375v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Prod'Homme" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366603v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462698v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagatay Haratoka" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Joulain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Ezzahri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.128085" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462610v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.127702" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290316v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bouteiller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Poterie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Burcea" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Fournier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202500436" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951416v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-025-00741-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128818v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christofferson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Maize" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ezzahri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shabani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2993145" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335950v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Zahir" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Drevillon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Ezzahri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2023.112587" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335917v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.124452" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135196v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.125203" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267013v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Herv&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Bashoun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121140" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017603v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ordonez-Miranda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0017188" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017598v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I y Forero-Sandoval" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Chan-Espinoza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Alvarado-Gil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.14.034023" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731487v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hamaoui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Horny" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lorena Gomez-Heredia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Andres Ramirez-Rincon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45436-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322316v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gomez-Heredia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramirez-Rincon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bhardwaj" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rajasekar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tadeo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51162-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321943v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Alaili" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5116526" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332163v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Tiburcio-Moreno" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.025901" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283092v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alvarado-Gil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5084781" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308458v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hill" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5019854" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290448v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5058747" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135112v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lorena G&#243;mez Heredia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Andr&#233;s Ramirez Rincon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Ar&#232;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Alvarado-Gil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26687-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617764v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Prod 'Homme" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.02.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02127642v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corvisier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Girardeau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5049747" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135059v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mohammad Sajadi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/123/54002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-ZFH59Z0M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308684v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lemonnier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2017.11.033" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680256v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.09.015" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316872v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.05.024" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311264v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.075144" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631294v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tranchant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Gluchko" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.025938" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134065v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ordonez-Miranda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.01.024" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134059v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zna-2016-0454" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629535v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.022128" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647390v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zna-2016-0350" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134069v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4991516" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615066v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/118/34001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-MWZ2QN4K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134036v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Prod&#8217;homme" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4950791" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134045v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4952604" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01336738v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.93.035428" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675819v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.6.054003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134024v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2016.04.007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202065v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Carminati" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2015.12.013" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272554v3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.200601" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166423v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rousseau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.0A1388" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177124v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Singer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ezzahri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2014.11.016" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177126v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.06.034" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116658v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ben-Abdallah" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4916730" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133276v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.115433" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543706v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nefzaoui" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4868251" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133273v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4881458" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543647v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.53.003479" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543726v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013130162" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129763v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4789808" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129756v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4759366" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129746v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Joulain" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shakouri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4003577" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129714v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gao" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marconnet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Panzer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leblanc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dogbe" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-010-1256-7" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KVXSPC5R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129733v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Shakouri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001853" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128822v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zeng" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3266173" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128838v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Wang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Christofferson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/7/075101" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-CJH67BRN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128831v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3176463" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128839v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bian" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zebarjadi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-009-0702-x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128834v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.184303" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128811v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fukutani" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2007.06.007" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZ7XNXH9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553053v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dilhaire" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D. Patino-Lopez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grauby" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Claeys" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2006.08.006" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6F3GQZ3G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01535961v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grauby" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rampnoux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Michel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pernot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.195309" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128804v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Singh" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.205311" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553054v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2403236" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552727v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2009069" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550873v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D. P. Lopez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Salhi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/38/10/001" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3663AB925DA001AFDFE38162799FB5B451A736A3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116282v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.D. Patino Lopez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chapuis" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2005.04.005" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2P3JZN38-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550917v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Andriamonje" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pouget" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ousten" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lewis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Danto" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0026-2714(03)00307-x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B69NXTZV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550934v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daumens" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605568v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605579v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605485v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605557v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605532v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605516v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579447v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2013.IntSympRadTransf.250" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629651v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Nefzaoui" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Drevillon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.tmg.009200" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546293v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177132v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2013.IntSympRadTransf.240" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01539174v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Je-Hyeong Bahk" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazawa Kazuaki" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Vermeersch" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579470v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01537850v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Burke" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Lu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2011.1277" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01537859v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pernot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2011.1495" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552885v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2006.331214" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552747v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2005.1519932" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189478v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182903v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Rampnoux" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550927v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2003.1287563" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129793v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629375v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Prod'Homme" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366603v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>