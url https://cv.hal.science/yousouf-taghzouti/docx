--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -436,692 +436,692 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MetaboT: AI-based agent for natural language-based interaction with metabolomics knowledge graphs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emma Tysinger</w:t>
+                <w:t xml:space="preserve">User Interface and Agent Interface for Online Generation of Knowledge Graph’s Competency Questions and Question-Query Training Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousouf Taghzouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Felix Nothias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd annual international conference on Intelligent Systems for Molecular Biology (ISMB 2025) / 24th Annual Conference of the European Conference on Computational Biology (ECCB 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">RAGE-KG 2025: The Second International Workshop on Retrieval-Augmented Generation Enabled by Knowledge Graphs, co-located with ISWC 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Nara, Japan. pp.153-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235355v1</w:t>
+                <w:t xml:space="preserve">hal-05289962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User Interface and Agent Interface for Online Generation of Knowledge Graph’s Competency Questions and Question-Query Training Sets</w:t>
+                <w:t xml:space="preserve">Q²Forge: Minting Competency Questions and SPARQL Queries for Question-Answering Over Knowledge Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousouf Taghzouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis-Felix Nothias</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Félix Nothias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAGE-KG 2025: The Second International Workshop on Retrieval-Augmented Generation Enabled by Knowledge Graphs, co-located with ISWC 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">K-CAP '25 - Knowledge Capture Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Dayton, OH, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3731443.3771350⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289962v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070442v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspicacité-AI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MetaboT: AI-based agent for natural language-based interaction with metabolomics knowledge graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madina Bekbergenova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Pradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Féraud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yousouf Taghzouti</w:t>
+                <w:t xml:space="preserve">Benjamin Navet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Tysinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Nice, France</w:t>
+              <w:t xml:space="preserve">33rd annual international conference on Intelligent Systems for Molecular Biology (ISMB 2025) / 24th Annual Conference of the European Conference on Computational Biology (ECCB 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05233151v1</w:t>
+                <w:t xml:space="preserve">hal-05235355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q²Forge: Minting Competency Questions and SPARQL Queries for Question-Answering Over Knowledge Graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perspicacité-AI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Pradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Féraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madina Bekbergenova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousouf Taghzouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">K-CAP '25 - Knowledge Capture Conference 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Metabolomics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05070442v3</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05233151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Content Negotiation in a Decentralised Semantic Context Utilising Equivalence Links</w:t>
+                <w:t xml:space="preserve">Enable Decentralised Semantic Content Negotiation through Equivalence Links</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousouf Taghzouti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop on Data Management for Knowledge Graphs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Hersonissos, Greece</w:t>
+              <w:t xml:space="preserve">SeReCo Summer Workshop 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Waischenfeld, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04119138v1</w:t>
+                <w:t xml:space="preserve">emse-04138801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enable Decentralised Semantic Content Negotiation through Equivalence Links</w:t>
+                <w:t xml:space="preserve">Content Negotiation in a Decentralised Semantic Context Utilising Equivalence Links</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousouf Taghzouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SeReCo Summer Workshop 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Waischenfeld, Germany</w:t>
+              <w:t xml:space="preserve">1st International Workshop on Data Management for Knowledge Graphs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Hersonissos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04138801v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Step Toward Semantic Content Negotiation</w:t>
               </w:r>
@@ -1228,64 +1228,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Négociation de contenu sémantique pour l'échange de connaissances entre systèmes hétérogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousouf Taghzouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20èmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1323,64 +1323,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Portal for the State of the Art on Content Negotiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousouf Taghzouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISWC’22: international semantic web conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1418,64 +1418,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Négociation de contenu sur le Web: un état de l’art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousouf Taghzouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC Journées francophones d’Ingénierie des Connaissances PFIA 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France. pp.64-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1526,506 +1526,506 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gen²KGBot: Generic Generative Knowledge Graph Robot</w:t>
+                <w:t xml:space="preserve">Building Questions and Queries Datasets for Knowledge Graphs: a Demo of Q²Forge Pipeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousouf Taghzouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Félix Nothias</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AI Action Summit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Paris, France. </w:t>
+              <w:t xml:space="preserve">ISWC 2025: The 24th International Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Nara, Japan. , CEUR-worshop proceedings, CEUR-4085</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05333244v1</w:t>
+                <w:t xml:space="preserve">hal-05332768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspicacité-AI: An AI-Pipeline for Accelerating Scientific Education and Research</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gen²KGBot: Generic Generative Knowledge Graph Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousouf Taghzouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Félix Nothias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Prage, Czech Republic</w:t>
+              <w:t xml:space="preserve">AI Action Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05232923v1</w:t>
+                <w:t xml:space="preserve">hal-05333244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MetaboT: AI-based agent for interaction with metabolomics knowledge graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perspicacité-AI: An AI-Pipeline for Accelerating Scientific Education and Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Pradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Féraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madina Bekbergenova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousouf Taghzouti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emma Tysinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDSFA 2nd year PhD Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Sophia -Antipolis, France</w:t>
+              <w:t xml:space="preserve">Metabolomics 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Prage, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235422v1</w:t>
+                <w:t xml:space="preserve">hal-05232923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Questions and Queries Datasets for Knowledge Graphs: a Demo of Q²Forge Pipeline</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MetaboT: AI-based agent for interaction with metabolomics knowledge graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madina Bekbergenova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Pradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Navet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousouf Taghzouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Tysinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISWC 2025: The 24th International Semantic Web Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Nara, Japan. , CEUR-worshop proceedings, CEUR-4085</w:t>
+              <w:t xml:space="preserve">EDSFA 2nd year PhD Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Sophia -Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05332768v1</w:t>
+                <w:t xml:space="preserve">hal-05235422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2056,64 +2056,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Content negotiation on the Web: State of the art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousouf Taghzouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2211,52 +2211,334 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04894235v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Logiciel (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T2S-Metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousouf Taghzouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Juigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Navet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:614ae121800384a7fb802dc20f7738cc433e9f20;origin=https://github.com/Wimmics/t2s-metrics;visit=swh:1:snp:87aa07e4a2c74e0a4eb6fbc8a7b8c2564de0df72;anchor=swh:1:rev:139143973d741210027b9e93a2586b0602f1a96b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gen²KGBot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousouf Taghzouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Felix Nothias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:7c75f8d54d70c2b0a7c76c6ca0308073e6a1f3df;origin=https://github.com/Wimmics/gen2kgbot;visit=swh:1:snp:54dc215eddc4deec842c15d8dbcb2a5f7f9ccafa;anchor=swh:1:rev:b9ffc3c67947e2d6f2e67ad35769d8079d9c40cf⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId48"/>
+      <w:footerReference w:type="default" r:id="rId53"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2324,51 +2606,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B4A5F95B"/>
+    <w:nsid w:val="4EA947AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2555,51 +2837,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yousouf-taghzouti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4509-9537" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/taghzouti_y_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289986v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousouf Taghzouti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Jiang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Felix Nothias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290005v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pradi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Feraud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Bekbergenova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235355v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Navet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Tysinger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289962v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233151v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu F&#233;raud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070442v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-F&#233;lix Nothias" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3731443.3771350" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119138v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zimmermann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04138801v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303822v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Vachtsevanou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mayer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Ciortea" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765368v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03843924v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837655v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333244v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232923v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235422v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332768v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03656955v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/tel-04894235v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024EMSEM015" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yousouf-taghzouti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4509-9537" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/taghzouti_y_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289986v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousouf Taghzouti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Jiang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Felix Nothias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290005v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pradi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Feraud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Bekbergenova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289962v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070442v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-F&#233;lix Nothias" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3731443.3771350" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235355v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Navet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Tysinger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233151v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu F&#233;raud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04138801v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119138v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zimmermann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303822v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Vachtsevanou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mayer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Ciortea" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765368v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03843924v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837655v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332768v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333244v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232923v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235422v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03656955v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/tel-04894235v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024EMSEM015" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556151v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Juign&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:614ae121800384a7fb802dc20f7738cc433e9f20;origin=https://github.com/Wimmics/t2s-metrics;visit=swh:1:snp:87aa07e4a2c74e0a4eb6fbc8a7b8c2564de0df72;anchor=swh:1:rev:139143973d741210027b9e93a2586b0602f1a96b" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555627v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7c75f8d54d70c2b0a7c76c6ca0308073e6a1f3df;origin=https://github.com/Wimmics/gen2kgbot;visit=swh:1:snp:54dc215eddc4deec842c15d8dbcb2a5f7f9ccafa;anchor=swh:1:rev:b9ffc3c67947e2d6f2e67ad35769d8079d9c40cf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>