--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -436,528 +436,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User Interface and Agent Interface for Online Generation of Knowledge Graph’s Competency Questions and Question-Query Training Sets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perspicacité-AI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Pradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Féraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madina Bekbergenova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousouf Taghzouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAGE-KG 2025: The Second International Workshop on Retrieval-Augmented Generation Enabled by Knowledge Graphs, co-located with ISWC 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Nara, Japan. pp.153-159</w:t>
+              <w:t xml:space="preserve">Metabolomics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05289962v1</w:t>
+                <w:t xml:space="preserve">hal-05233151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q²Forge: Minting Competency Questions and SPARQL Queries for Question-Answering Over Knowledge Graphs</w:t>
+                <w:t xml:space="preserve">User Interface and Agent Interface for Online Generation of Knowledge Graph’s Competency Questions and Question-Query Training Sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousouf Taghzouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis-Félix Nothias</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Felix Nothias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">K-CAP '25 - Knowledge Capture Conference 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RAGE-KG 2025: The Second International Workshop on Retrieval-Augmented Generation Enabled by Knowledge Graphs, co-located with ISWC 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Nara, Japan. pp.153-159</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05070442v3</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MetaboT: AI-based agent for natural language-based interaction with metabolomics knowledge graphs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emma Tysinger</w:t>
+                <w:t xml:space="preserve">Q²Forge: Minting Competency Questions and SPARQL Queries for Question-Answering Over Knowledge Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousouf Taghzouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Félix Nothias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd annual international conference on Intelligent Systems for Molecular Biology (ISMB 2025) / 24th Annual Conference of the European Conference on Computational Biology (ECCB 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">K-CAP '25 - Knowledge Capture Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Dayton, OH, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3731443.3771350⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235355v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070442v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspicacité-AI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MetaboT: AI-based agent for natural language-based interaction with metabolomics knowledge graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madina Bekbergenova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Pradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tao Jiang</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Navet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Féraud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yousouf Taghzouti</w:t>
+                <w:t xml:space="preserve">Emma Tysinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Nice, France</w:t>
+              <w:t xml:space="preserve">33rd annual international conference on Intelligent Systems for Molecular Biology (ISMB 2025) / 24th Annual Conference of the European Conference on Computational Biology (ECCB 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05233151v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enable Decentralised Semantic Content Negotiation through Equivalence Links</w:t>
               </w:r>
@@ -1571,51 +1571,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Félix Nothias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1666,51 +1666,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gen²KGBot: Generic Generative Knowledge Graph Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousouf Taghzouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Félix Nothias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1787,51 +1787,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Pradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madina Bekbergenova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1912,77 +1912,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madina Bekbergenova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Pradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Navet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousouf Taghzouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Tysinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EDSFA 2nd year PhD Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Sophia -Antipolis, France</w:t>
@@ -2003,84 +2003,202 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05235422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">T2S-Metrics: Unified Library for Evaluating SPARQL Queries Generated From Natural Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousouf Taghzouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Juigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Navet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Content negotiation on the Web: State of the art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousouf Taghzouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2095,51 +2213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03656955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2149,100 +2267,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic content negotiation : a fine-grained and relaxed approach using semantic web technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousouf Taghzouti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computer Science [cs]. Ecole Nationale Supérieure des Mines de Saint-Etienne, 2024. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2024EMSEM015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04894235v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2252,178 +2370,178 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T2S-Metrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousouf Taghzouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Juigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Navet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:614ae121800384a7fb802dc20f7738cc433e9f20;origin=https://github.com/Wimmics/t2s-metrics;visit=swh:1:snp:87aa07e4a2c74e0a4eb6fbc8a7b8c2564de0df72;anchor=swh:1:rev:139143973d741210027b9e93a2586b0602f1a96b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gen²KGBot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousouf Taghzouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2461,84 +2579,84 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Felix Nothias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:7c75f8d54d70c2b0a7c76c6ca0308073e6a1f3df;origin=https://github.com/Wimmics/gen2kgbot;visit=swh:1:snp:54dc215eddc4deec842c15d8dbcb2a5f7f9ccafa;anchor=swh:1:rev:b9ffc3c67947e2d6f2e67ad35769d8079d9c40cf⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05555627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId53"/>
+      <w:footerReference w:type="default" r:id="rId54"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2606,51 +2724,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4EA947AE"/>
+    <w:nsid w:val="AF55A06D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2837,51 +2955,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yousouf-taghzouti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4509-9537" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/taghzouti_y_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289986v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousouf Taghzouti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Jiang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Felix Nothias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290005v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pradi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Feraud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Bekbergenova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289962v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070442v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-F&#233;lix Nothias" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3731443.3771350" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235355v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Navet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Tysinger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233151v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu F&#233;raud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04138801v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119138v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zimmermann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303822v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Vachtsevanou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mayer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Ciortea" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765368v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03843924v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837655v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332768v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333244v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232923v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235422v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03656955v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/tel-04894235v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024EMSEM015" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556151v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Juign&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:614ae121800384a7fb802dc20f7738cc433e9f20;origin=https://github.com/Wimmics/t2s-metrics;visit=swh:1:snp:87aa07e4a2c74e0a4eb6fbc8a7b8c2564de0df72;anchor=swh:1:rev:139143973d741210027b9e93a2586b0602f1a96b" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555627v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7c75f8d54d70c2b0a7c76c6ca0308073e6a1f3df;origin=https://github.com/Wimmics/gen2kgbot;visit=swh:1:snp:54dc215eddc4deec842c15d8dbcb2a5f7f9ccafa;anchor=swh:1:rev:b9ffc3c67947e2d6f2e67ad35769d8079d9c40cf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yousouf-taghzouti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4509-9537" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/taghzouti_y_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289986v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousouf Taghzouti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Jiang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Felix Nothias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290005v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pradi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Feraud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Bekbergenova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233151v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu F&#233;raud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289962v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070442v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-F&#233;lix Nothias" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3731443.3771350" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235355v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Navet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Tysinger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04138801v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119138v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zimmermann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303822v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Vachtsevanou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mayer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Ciortea" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765368v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03843924v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837655v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332768v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333244v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232923v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235422v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05598018v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Juign&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03656955v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/tel-04894235v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024EMSEM015" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556151v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:614ae121800384a7fb802dc20f7738cc433e9f20;origin=https://github.com/Wimmics/t2s-metrics;visit=swh:1:snp:87aa07e4a2c74e0a4eb6fbc8a7b8c2564de0df72;anchor=swh:1:rev:139143973d741210027b9e93a2586b0602f1a96b" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555627v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7c75f8d54d70c2b0a7c76c6ca0308073e6a1f3df;origin=https://github.com/Wimmics/gen2kgbot;visit=swh:1:snp:54dc215eddc4deec842c15d8dbcb2a5f7f9ccafa;anchor=swh:1:rev:b9ffc3c67947e2d6f2e67ad35769d8079d9c40cf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>