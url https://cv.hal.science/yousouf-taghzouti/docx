--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -115,50 +115,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> arXiv : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">taghzouti_y_1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0EUQxVIAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -182,1084 +203,1084 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building Questions and Queries Datasets for Knowledge Graphs: a Demo of Q²Forge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousouf Taghzouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Felix Nothias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISWC 2025 - 24th International Semantic Web Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Nara, Japan. pp.408-413</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An AI Pipeline for Scientific Literacy and Discovery: a Demonstration of Perspicacité-AI Integration with Knowledge Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Pradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Feraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madina Bekbergenova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousouf Taghzouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Proceedings of Industry, Doctoral Consortium, Posters and Demos of the 24th International Semantic Web Conference (ISWC-C 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Nara, Japan. pp.462-467</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspicacité-AI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Pradi</w:t>
+                <w:t xml:space="preserve">User Interface and Agent Interface for Online Generation of Knowledge Graph’s Competency Questions and Question-Query Training Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousouf Taghzouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Franck Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Felix Nothias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Nice, France</w:t>
+              <w:t xml:space="preserve">RAGE-KG 2025: The Second International Workshop on Retrieval-Augmented Generation Enabled by Knowledge Graphs, co-located with ISWC 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Nara, Japan. pp.153-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05233151v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User Interface and Agent Interface for Online Generation of Knowledge Graph’s Competency Questions and Question-Query Training Sets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Q²Forge: Minting Competency Questions and SPARQL Queries for Question-Answering Over Knowledge Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousouf Taghzouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Félix Nothias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAGE-KG 2025: The Second International Workshop on Retrieval-Augmented Generation Enabled by Knowledge Graphs, co-located with ISWC 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">K-CAP '25 - Knowledge Capture Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Dayton, OH, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3731443.3771350⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05289962v1</w:t>
+                <w:t xml:space="preserve">hal-05070442v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q²Forge: Minting Competency Questions and SPARQL Queries for Question-Answering Over Knowledge Graphs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">MetaboT: AI-based agent for natural language-based interaction with metabolomics knowledge graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madina Bekbergenova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Pradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Navet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Tysinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">K-CAP '25 - Knowledge Capture Conference 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">33rd annual international conference on Intelligent Systems for Molecular Biology (ISMB 2025) / 24th Annual Conference of the European Conference on Computational Biology (ECCB 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Liverpool, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3731443.3771350⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05070442v3</w:t>
+                <w:t xml:space="preserve">hal-05235355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MetaboT: AI-based agent for natural language-based interaction with metabolomics knowledge graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Perspicacité-AI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Pradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Féraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madina Bekbergenova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Michel</w:t>
+                <w:t xml:space="preserve">Yousouf Taghzouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd annual international conference on Intelligent Systems for Molecular Biology (ISMB 2025) / 24th Annual Conference of the European Conference on Computational Biology (ECCB 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">Metabolomics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235355v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05233151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enable Decentralised Semantic Content Negotiation through Equivalence Links</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Content Negotiation in a Decentralised Semantic Context Utilising Equivalence Links</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousouf Taghzouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SeReCo Summer Workshop 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Waischenfeld, Germany</w:t>
+              <w:t xml:space="preserve">1st International Workshop on Data Management for Knowledge Graphs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Hersonissos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04138801v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Content Negotiation in a Decentralised Semantic Context Utilising Equivalence Links</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Enable Decentralised Semantic Content Negotiation through Equivalence Links</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousouf Taghzouti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop on Data Management for Knowledge Graphs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Hersonissos, Greece</w:t>
+              <w:t xml:space="preserve">SeReCo Summer Workshop 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Waischenfeld, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119138v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04138801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Step Toward Semantic Content Negotiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousouf Taghzouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danai Vachtsevanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Ciortea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Companion Proceedings of the 23rd International Conference on Knowledge Engineering and Knowledge Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Bozen-Bolzano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05303822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Négociation de contenu sémantique pour l'échange de connaissances entre systèmes hétérogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousouf Taghzouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1274,87 +1295,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20èmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Portal for the State of the Art on Content Negotiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousouf Taghzouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1369,87 +1390,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISWC’22: international semantic web conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03843924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Négociation de contenu sur le Web: un état de l’art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousouf Taghzouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1464,51 +1485,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC Journées francophones d’Ingénierie des Connaissances PFIA 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France. pp.64-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03837655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1518,694 +1539,694 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Questions and Queries Datasets for Knowledge Graphs: a Demo of Q²Forge Pipeline</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Gen²KGBot: Generic Generative Knowledge Graph Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousouf Taghzouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Félix Nothias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISWC 2025: The 24th International Semantic Web Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Nara, Japan. , CEUR-worshop proceedings, CEUR-4085</w:t>
+              <w:t xml:space="preserve">AI Action Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05332768v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gen²KGBot: Generic Generative Knowledge Graph Robot</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Perspicacité-AI: An AI-Pipeline for Accelerating Scientific Education and Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Pradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Féraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madina Bekbergenova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousouf Taghzouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AI Action Summit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Paris, France. </w:t>
+              <w:t xml:space="preserve">Metabolomics 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Prage, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05333244v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05232923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspicacité-AI: An AI-Pipeline for Accelerating Scientific Education and Research</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">MetaboT: AI-based agent for interaction with metabolomics knowledge graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madina Bekbergenova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Pradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Navet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousouf Taghzouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Tysinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Prage, Czech Republic</w:t>
+              <w:t xml:space="preserve">EDSFA 2nd year PhD Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Sophia -Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05232923v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MetaboT: AI-based agent for interaction with metabolomics knowledge graphs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Building Questions and Queries Datasets for Knowledge Graphs: a Demo of Q²Forge Pipeline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousouf Taghzouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Félix Nothias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDSFA 2nd year PhD Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Sophia -Antipolis, France</w:t>
+              <w:t xml:space="preserve">ISWC 2025: The 24th International Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Nara, Japan. , CEUR-worshop proceedings, CEUR-4085</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235422v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05332768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T2S-Metrics: Unified Library for Evaluating SPARQL Queries Generated From Natural Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousouf Taghzouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Juigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Navet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05598018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Content negotiation on the Web: State of the art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousouf Taghzouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2213,51 +2234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03656955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2267,100 +2288,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic content negotiation : a fine-grained and relaxed approach using semantic web technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousouf Taghzouti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computer Science [cs]. Ecole Nationale Supérieure des Mines de Saint-Etienne, 2024. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2024EMSEM015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04894235v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2370,293 +2391,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T2S-Metrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousouf Taghzouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Juigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Navet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:614ae121800384a7fb802dc20f7738cc433e9f20;origin=https://github.com/Wimmics/t2s-metrics;visit=swh:1:snp:87aa07e4a2c74e0a4eb6fbc8a7b8c2564de0df72;anchor=swh:1:rev:139143973d741210027b9e93a2586b0602f1a96b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gen²KGBot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousouf Taghzouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Felix Nothias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:7c75f8d54d70c2b0a7c76c6ca0308073e6a1f3df;origin=https://github.com/Wimmics/gen2kgbot;visit=swh:1:snp:54dc215eddc4deec842c15d8dbcb2a5f7f9ccafa;anchor=swh:1:rev:b9ffc3c67947e2d6f2e67ad35769d8079d9c40cf⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05555627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId54"/>
+      <w:footerReference w:type="default" r:id="rId55"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2724,51 +2745,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AF55A06D"/>
+    <w:nsid w:val="424C441E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2955,51 +2976,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yousouf-taghzouti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4509-9537" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/taghzouti_y_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289986v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousouf Taghzouti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Jiang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Felix Nothias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290005v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pradi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Feraud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Bekbergenova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233151v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu F&#233;raud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289962v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070442v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-F&#233;lix Nothias" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3731443.3771350" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235355v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Navet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Tysinger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04138801v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119138v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zimmermann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303822v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Vachtsevanou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mayer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Ciortea" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765368v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03843924v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837655v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332768v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333244v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232923v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235422v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05598018v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Juign&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03656955v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/tel-04894235v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024EMSEM015" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556151v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:614ae121800384a7fb802dc20f7738cc433e9f20;origin=https://github.com/Wimmics/t2s-metrics;visit=swh:1:snp:87aa07e4a2c74e0a4eb6fbc8a7b8c2564de0df72;anchor=swh:1:rev:139143973d741210027b9e93a2586b0602f1a96b" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555627v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7c75f8d54d70c2b0a7c76c6ca0308073e6a1f3df;origin=https://github.com/Wimmics/gen2kgbot;visit=swh:1:snp:54dc215eddc4deec842c15d8dbcb2a5f7f9ccafa;anchor=swh:1:rev:b9ffc3c67947e2d6f2e67ad35769d8079d9c40cf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yousouf-taghzouti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4509-9537" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/taghzouti_y_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=0EUQxVIAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289986v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousouf Taghzouti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Jiang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Felix Nothias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290005v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pradi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Feraud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Bekbergenova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289962v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070442v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-F&#233;lix Nothias" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3731443.3771350" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235355v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Navet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Tysinger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233151v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu F&#233;raud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119138v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zimmermann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04138801v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303822v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Vachtsevanou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mayer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Ciortea" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765368v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03843924v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837655v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333244v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232923v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235422v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332768v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05598018v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Juign&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03656955v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/tel-04894235v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024EMSEM015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556151v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:614ae121800384a7fb802dc20f7738cc433e9f20;origin=https://github.com/Wimmics/t2s-metrics;visit=swh:1:snp:87aa07e4a2c74e0a4eb6fbc8a7b8c2564de0df72;anchor=swh:1:rev:139143973d741210027b9e93a2586b0602f1a96b" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555627v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7c75f8d54d70c2b0a7c76c6ca0308073e6a1f3df;origin=https://github.com/Wimmics/gen2kgbot;visit=swh:1:snp:54dc215eddc4deec842c15d8dbcb2a5f7f9ccafa;anchor=swh:1:rev:b9ffc3c67947e2d6f2e67ad35769d8079d9c40cf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>