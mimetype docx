--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -732,261 +732,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rule-based Approach to Model and Verify Flexible Business Processes</w:t>
+                <w:t xml:space="preserve">Integration of Heterogeneous Data Sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Boukhebouze</w:t>
+                <w:t xml:space="preserve">Souad Ougouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Belbachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zakaria Maamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Business Process Integration and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 4, 5, pp.287-307. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.2923-2928. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJBPIM.2011.043389⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3923/jas.2010.2923.2928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354370v1</w:t>
+                <w:t xml:space="preserve">hal-01354373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Heterogeneous Data Sources</w:t>
+                <w:t xml:space="preserve">A Rule-based Approach to Model and Verify Flexible Business Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souad Ougouti</w:t>
+                <w:t xml:space="preserve">Mohamed Boukhebouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amghar Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamid Belbachir</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
+                <w:t xml:space="preserve">Zakaria Maamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.2923-2928. </w:t>
+              <w:t xml:space="preserve">International Journal of Business Process Integration and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4, 5, pp.287-307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3923/jas.2010.2923.2928⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJBPIM.2011.043389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354373v1</w:t>
+                <w:t xml:space="preserve">hal-01354370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a More Scalable Schema Matching</w:t>
               </w:r>
@@ -1305,51 +1305,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Rifaieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boukhebouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1426,51 +1426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Benslimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mimoun Malki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Maamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1965,469 +1965,456 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AQL: A Declarative Artifact Query Language</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linked Service Selection Using the Skyline Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kablan Barbar</w:t>
+                <w:t xml:space="preserve">Mahdi Bennara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mrissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Amghar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Databases and Information Systems - 20th East European Conference, ADBIS 2016</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-44039-2_9⟩</w:t>
+              <w:t xml:space="preserve">Model and Data Engineering - 6th International Conference, MEDI 2016, Almer\'ia, Spain, September 21-23, 2016, Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Almeria, Spain. pp.88-97, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45547-1_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01407850v1</w:t>
+                <w:t xml:space="preserve">hal-01908723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic-Enabled and Hypermedia-Driven Linked Service Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahdi Bennara</w:t>
+                <w:t xml:space="preserve">AQL: A Declarative Artifact Query Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroun Abi Assaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Mrissa</w:t>
+                <w:t xml:space="preserve">Kablan Barbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Amghar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Model and Data Engineering - 6th International Conference, MEDI 2016, Almeria, Spain, September 21-23, 2016, Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Almeria, Spain. pp.108-117, </w:t>
+              <w:t xml:space="preserve">Advances in Databases and Information Systems - 20th East European Conference, ADBIS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Prague, Czech Republic. pp.119-133, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-45547-1_9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-44039-2_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908722v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linked Service Selection Using the Skyline Algorithm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Semantic-Enabled and Hypermedia-Driven Linked Service Discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Bennara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mrissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Amghar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Model and Data Engineering - 6th International Conference, MEDI 2016, Almer\'ia, Spain, September 21-23, 2016, Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Almeria, Spain. pp.88-97, </w:t>
+              <w:t xml:space="preserve">Model and Data Engineering - 6th International Conference, MEDI 2016, Almeria, Spain, September 21-23, 2016, Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Almeria, Spain. pp.108-117, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-45547-1_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45547-1_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01908723v1</w:t>
+                <w:t xml:space="preserve">hal-01908722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Integration of Artifact Lifecycles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Managing Web Resource Compositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kablan Barbar</w:t>
+                <w:t xml:space="preserve">Mahdi Bennara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Amghar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mrissa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th International Conference on Management of Computational and Collective IntElligence in Digital EcoSystems: MEDES'15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Caraguatatuba, Sao Paulo, Brazil. pp.59-63, </w:t>
+              <w:t xml:space="preserve">International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Larnaca, Cyprus. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2857218.2857228⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WETICE.2015.46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01212857v1</w:t>
+                <w:t xml:space="preserve">hal-01212728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact Analysis Model for Web Service Evolution.</w:t>
               </w:r>
@@ -2511,330 +2498,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01278226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing Web Resource Compositions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahdi Bennara</w:t>
+                <w:t xml:space="preserve">On the Integration of Artifact Lifecycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroun Abi Assaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youakim Badr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kablan Barbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Amghar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Mrissa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Larnaca, Cyprus. </w:t>
+              <w:t xml:space="preserve">The 7th International Conference on Management of Computational and Collective IntElligence in Digital EcoSystems: MEDES'15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Caraguatatuba, Sao Paulo, Brazil. pp.59-63, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WETICE.2015.46⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2857218.2857228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01212728v1</w:t>
+                <w:t xml:space="preserve">hal-01212857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holistic and Change-centric Model for Web Service Evolution</w:t>
+                <w:t xml:space="preserve">Change-centric Model for Web Service Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amghar Youssef</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Amghar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 SERVICES Workshops-IEEE Fourth International Workshop on the Future of Software Engineering for/in the Cloud (FoSEC- 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 IEEE International Conference on Web Services (ICWS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Anchorage, United States. pp 712-713, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICWS.2014.111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499263v1</w:t>
+                <w:t xml:space="preserve">hal-01154222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change-centric Model for Web Service Evolution</w:t>
+                <w:t xml:space="preserve">Holistic and Change-centric Model for Web Service Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Youssef Amghar</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE International Conference on Web Services (ICWS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 SERVICES Workshops-IEEE Fourth International Workshop on the Future of Software Engineering for/in the Cloud (FoSEC- 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Anchorage, Alaska, United States. pp.250-253</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICWS.2014.111⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01154222v1</w:t>
+                <w:t xml:space="preserve">hal-01499263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programming Framework based on change-centric web service evolution model</w:t>
               </w:r>
@@ -2915,64 +2915,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Approach for Composing RESTful Linked Services on the Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Bennara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mrissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Amghar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3117,377 +3117,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01213915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PrivComp: a privacy-aware data service composition system</w:t>
+                <w:t xml:space="preserve">Cloud Automatic Software Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Barhamgi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Youssef Amghar</w:t>
+                <w:t xml:space="preserve">Hind Benfenatki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t>
+                <w:t xml:space="preserve">Saouli Hamza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Cuppens</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Parisa Ghodous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okba Kazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDBT 2013 : 16th International Conference on Extending Database Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Concurrent Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Melbourne, Australia. pp.40-49</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01161907v1</w:t>
+                <w:t xml:space="preserve">hal-01339278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PrivComp: A Privacy-aware Data Service Composition System (Demo)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">PrivComp: a privacy-aware data service composition system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Barhamgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Benslimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amghar Youssef</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Amghar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cuppens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDBT (International Conference on Extending Database Technology)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EDBT 2013 : 16th International Conference on Extending Database Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Genoa, Italy. pp.757-760, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2452376.2452473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01339147v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloud Automatic Software Development</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PrivComp: A Privacy-aware Data Service Composition System (Demo)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Barhamgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Benslimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amghar Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Concurrent Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Melbourne, Australia. pp.40-49</w:t>
+              <w:t xml:space="preserve">EDBT (International Conference on Extending Database Technology)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Italy, Italy. pp.757-760</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01339278v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cloud computing approach based on mobile agents for Web services discovery</w:t>
               </w:r>
@@ -3804,173 +3804,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01352945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tags Weighting Based on User Profile</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hakima Mellah</w:t>
+                <w:t xml:space="preserve">Toward a supporting framework for public Web service efficient reuse: a model based on social and collective usage experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uddam Chukmol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference AMT (Active Media Technology) 2011</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-23620-4_24⟩</w:t>
+              <w:t xml:space="preserve">20th International Conference on Information Systems Development (ISD 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Heriot-Watt University, United Kingdom. pp.629-640, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4614-4951-5_50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354468v1</w:t>
+                <w:t xml:space="preserve">hal-01354473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture of MedPeer: A New P2P-based System for Integration of Heterogeneous Data Sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souad Ougouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haféda Belbachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3988,2808 +3976,2820 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">KMIS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, PARIS, France. pp.351-354, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0003661603510354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bringing Socialized Semantics into Web Services Based on User-centric Collaborative Tagging and Usage Experience</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
+                <w:t xml:space="preserve">Tags Weighting Based on User Profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saida Kichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakima Mellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th International Conference on Parallel and Distributed Computing, Applications and Technologies (PDCAT-11)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference AMT (Active Media Technology) 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Lanzhou, China. pp.206-216, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23620-4_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APSCC.2011.19⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01354543v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bringing socialized semantics into Web services based on user-centric collaborative tagging and usage experience</w:t>
+                <w:t xml:space="preserve">Bringing Socialized Semantics into Web Services Based on User-centric Collaborative Tagging and Usage Experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uddam Chukmol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2011 IEEE Asia-Pacific Services Computing Conference (APSCC 2011)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+              <w:t xml:space="preserve">The 12th International Conference on Parallel and Distributed Computing, Applications and Technologies (PDCAT-11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Gwangju, South Korea. pp.450-455, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/APSCC.2011.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354521v1</w:t>
+                <w:t xml:space="preserve">hal-01354543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a supporting framework for public Web service efficient reuse: a model based on social and collective usage experience</w:t>
+                <w:t xml:space="preserve">Bringing socialized semantics into Web services based on user-centric collaborative tagging and usage experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uddam Chukmol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Information Systems Development (ISD 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 2011 IEEE Asia-Pacific Services Computing Conference (APSCC 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Jeju, South Korea. pp.450-455, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APSCC.2011.19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-4614-4951-5_50⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01354473v1</w:t>
+                <w:t xml:space="preserve">hal-01354521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving real world matching with decomposition process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sana Sellami</w:t>
+                <w:t xml:space="preserve">Social Collaborative Annotation for Web Service: Bringing in the &amp;quot;Wisdom of Crowds&amp;quot; to enhance the semantics of Web services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uddam Chukmol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Enterprise Information Systems (ICEIS 2010) </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th International Conference on Semantic Web and Web Services (SWWS 2010) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Las Vegas, Nevada, United States. pp.171-177</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381497v1</w:t>
+                <w:t xml:space="preserve">hal-01381562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach for Web service discovery based on collaborative structured tagging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Uddam Chukmol</w:t>
+                <w:t xml:space="preserve">Improving real world matching with decomposition process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Enterprise Information Systems (ICEIS 2010)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0002977300470056⟩</w:t>
+              <w:t xml:space="preserve">12th International Conference on Enterprise Information Systems (ICEIS 2010) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Funchal, Madeira, Portugal. pp.151-158, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0002887001510158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381481v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Collaborative Annotation for Web Service: Bringing in the &amp;quot;Wisdom of Crowds&amp;quot; to enhance the semantics of Web services</w:t>
+                <w:t xml:space="preserve">An approach for Web service discovery based on collaborative structured tagging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uddam Chukmol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Semantic Web and Web Services (SWWS 2010) </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference on Enterprise Information Systems (ICEIS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Funchal, Portugal. pp.47-56, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0002977300470056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381562v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rule-based modeling for the description of flexible and self-healing business processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">TOWARDS SELF-HEALING EXECUTION OF BUSINESS PROCESSES BASED ON RULES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boukhebouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Maamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th East-European Conference on Advances in Databases and Information Systems (ADBIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Riga, Latvia. pp.15-27, </w:t>
+              <w:t xml:space="preserve">ICEIS:11th International Conference on Enterprise Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Milan, Italy. pp.501-512, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-03973-7_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-01347-8_42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437697v1</w:t>
+                <w:t xml:space="preserve">hal-01437629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rule-based modeling and verification of business processes using ECAPE net</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Boukhebouze</w:t>
+                <w:t xml:space="preserve">Towards a User-Oriented Framework for Web Service Discovery, Reuse and Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uddam Chukmol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zakaria Maamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IEEE International Enterprise Distributed Object Computing Conference (EDOC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 5th International Conference on Signal, Image Technology and Internet-based System (SITIS 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Marrakesh, Morocco. pp.415-422, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SITIS.2009.71⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437707v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-matching: Large XML schemas decomposition approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sana Sellami</w:t>
+                <w:t xml:space="preserve">Towards an Approach for Estimating Impact of Changes on Business Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boukhebouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amghar Youssef</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Maamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Ontologies, DataBases, and Applications of Semantics (ODBASE 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Algarve, Portugal. pp.9-10, </w:t>
+              <w:t xml:space="preserve">4th International Workshop on Data Engineering Issues in E-Commerce and Services (IEEE DEECS 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Vienne, Austria. pp.415-422, </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-05290-3_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CEC.2009.35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437817v1</w:t>
+                <w:t xml:space="preserve">hal-01437674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoTE-WeD: A Collaborative Tagging-based Environment for Web Service Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Uddam Chukmol</w:t>
+                <w:t xml:space="preserve">Quality of Matching in large scale scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 International Conference on Enterprise Information Systems and Web Technologies (EISWT 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Orlando, Florida, United States. pp.174-180</w:t>
+              <w:t xml:space="preserve">International Conference on Information Systems and Economic Intelligence (SIIE'2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Hammamet, Tunisia. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437710v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet innovant inter-promotions et en partenariat avec une entreprise</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Régis Aubry</w:t>
+                <w:t xml:space="preserve">A rule-based modeling for the description of flexible and self-healing business processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boukhebouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amghar Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Maamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Pédagogie et Formations d'Ingénieurs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th East-European Conference on Advances in Databases and Information Systems (ADBIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Riga, Latvia. pp.15-27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-03973-7_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00392656v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie de Matching à large Echelle de schémas XML</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sana Sellami</w:t>
+                <w:t xml:space="preserve">Rule-based modeling and verification of business processes using ECAPE net</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boukhebouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amghar Youssef</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Maamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27éme congrès INFORSID</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Toulouse, France. pp.277-292</w:t>
+              <w:t xml:space="preserve">13th IEEE International Enterprise Distributed Object Computing Conference (EDOC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Auckland, New Zealand. pp.74-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437677v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a User-Oriented Framework for Web Service Discovery, Reuse and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Uddam Chukmol</w:t>
+                <w:t xml:space="preserve">Pre-matching: Large XML schemas decomposition approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th International Conference on Signal, Image Technology and Internet-based System (SITIS 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on Ontologies, DataBases, and Applications of Semantics (ODBASE 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Algarve, Portugal. pp.9-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-05290-3_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SITIS.2009.71⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01437821v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of Matching in large scale scenarios</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sana Sellami</w:t>
+                <w:t xml:space="preserve">CoTE-WeD: A Collaborative Tagging-based Environment for Web Service Discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uddam Chukmol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Information Systems and Economic Intelligence (SIIE'2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Hammamet, Tunisia. pp.13</w:t>
+              <w:t xml:space="preserve">2009 International Conference on Enterprise Information Systems and Web Technologies (EISWT 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Orlando, Florida, United States. pp.174-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437628v1</w:t>
+                <w:t xml:space="preserve">hal-01437710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOWARDS SELF-HEALING EXECUTION OF BUSINESS PROCESSES BASED ON RULES</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Zakaria Maamar</w:t>
+                <w:t xml:space="preserve">Projet innovant inter-promotions et en partenariat avec une entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Amghar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEIS:11th International Conference on Enterprise Information</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres Pédagogie et Formations d'Ingénieurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Toulouse, France. pp.305-311</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437629v1</w:t>
+                <w:t xml:space="preserve">hal-00392656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Approach for Estimating Impact of Changes on Business Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Boukhebouze</w:t>
+                <w:t xml:space="preserve">Méthodologie de Matching à large Echelle de schémas XML</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zakaria Maamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Workshop on Data Engineering Issues in E-Commerce and Services (IEEE DEECS 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27éme congrès INFORSID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Toulouse, France. pp.277-292</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CEC.2009.35⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01437674v1</w:t>
+                <w:t xml:space="preserve">hal-01437677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimization of the disagreements in clustering aggregation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Safia Nait Bahloul</w:t>
+                <w:t xml:space="preserve">Quelle vision pour le matching à large échelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th Maghrebian Conference on Information Technologies (MCSEAI'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Oran, Algérie. pp.356-361</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01501323v1</w:t>
+                <w:t xml:space="preserve">hal-01501898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of challenges and techniques in large scale matching</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sana Sellami</w:t>
+                <w:t xml:space="preserve">Vers une plateforme de modélisation agile et d'analyse des processus métier.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boukhebouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Enterprise Information Systems (ICEIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Barcelona, Spain. pp.355-361</w:t>
+              <w:t xml:space="preserve">ICWIT:1st International Conference on Web and Information Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Sidi Bel Abbes, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500750v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers l'automatisation du réglage des paramètres des algorithmes de matching de schémas XML</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">BP-FAMA : BUSINESS PROCESS FRAMEWORK FORAGILITY OF MODELLING AND ANALYSIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boukhebouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amghar Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale sur les "Systèmes d'Information et Intelligence Economique "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">ICEIS:10th International Conference on Enterprise Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535775v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From simple to large scale matching: a hybrid approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sana Sellami</w:t>
+                <w:t xml:space="preserve">Vers l'automatisation du réglage des paramètres des algorithmes de matching de schémas XML</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boukhebouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Rifaieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Symposium on Computer and Information Sciences ( ISCIS 2008 )</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence Internationale sur les "Systèmes d'Information et Intelligence Economique "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Hammamet, Tunisie</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01501276v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General trends for matching huge XML schemas and hybrid proposal</w:t>
+                <w:t xml:space="preserve">From simple to large scale matching: a hybrid approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IADIS International Conference WWW/Internet 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd International Symposium on Computer and Information Sciences ( ISCIS 2008 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Istanbul, Turkey. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCIS.2008.4717924⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535780v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01501276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension de la plateforme ASMADE : Gestion des contraintes dans le matching de schémas XML et expression des mappings</w:t>
+                <w:t xml:space="preserve">Study of challenges and techniques in large scale matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rami Rifaieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale sur les "Systèmes d'Information et Intelligence Economique "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Hammamet Tunisie</w:t>
+              <w:t xml:space="preserve">10th International Conference on Enterprise Information Systems (ICEIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Barcelona, Spain. pp.355-361</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535768v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Web Service Discovery by using Collaborative Tagging System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
+                <w:t xml:space="preserve">Minimization of the disagreements in clustering aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouba Baroudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Nait Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IEEE International Conference on Next generation Web Services Practices (NWeSP 2008)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NWeSP.2008.29⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Intelligent Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Shangai, China. pp.517-524, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-85930-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535788v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01501323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BP-FAMA : BUSINESS PROCESS FRAMEWORK FORAGILITY OF MODELLING AND ANALYSIS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Boukhebouze</w:t>
+                <w:t xml:space="preserve">General trends for matching huge XML schemas and hybrid proposal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEIS:10th International Conference on Enterprise Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">IADIS International Conference WWW/Internet 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Freiburg, Germany. pp.448-452</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535778v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une plateforme de modélisation agile et d'analyse des processus métier.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Boukhebouze</w:t>
+                <w:t xml:space="preserve">Extension de la plateforme ASMADE : Gestion des contraintes dans le matching de schémas XML et expression des mappings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Rifaieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICWIT:1st International Conference on Web and Information Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Sidi Bel Abbes, Algérie</w:t>
+              <w:t xml:space="preserve">Conférence Internationale sur les "Systèmes d'Information et Intelligence Economique "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Hammamet Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535794v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle vision pour le matching à large échelle ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sana Sellami</w:t>
+                <w:t xml:space="preserve">Enhancing Web Service Discovery by using Collaborative Tagging System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uddam Chukmol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Maghrebian Conference on Information Technologies (MCSEAI'08)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th IEEE International Conference on Next generation Web Services Practices (NWeSP 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Seoul, South Korea. pp.54-59, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NWeSP.2008.29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01501898v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmark d'algorithmes de matching de schémas XML Pour l'automatisation du tuning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boukhebouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Rifaieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6853,51 +6853,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking XML-Schema Matching Algorithms for Improving Automated Tuning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boukhebouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Rifaieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7072,148 +7072,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquiring OWL ontologies from data-intensive web sites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mimoun Malki</w:t>
+                <w:t xml:space="preserve">ASMADE: Automated Schema MApping for Documents Exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Rifaieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Herzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamadou Saliah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Sixth International Conference on Web Engineering (ICWE'06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Palo Alto, California, United States. pp.361-368</w:t>
+              <w:t xml:space="preserve">15th International Conference on Software Engineering and Data Engineering (SEDE-2006) Los Angeles, California July 6-8, 2006 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Los Angeles, California United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01536249v1</w:t>
+                <w:t xml:space="preserve">hal-01535724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Pattern for Schema Matching: Application to Document Search</w:t>
               </w:r>
@@ -7294,51 +7281,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refinement of correspondences in EXSMAL for XML Document transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Herzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7375,873 +7362,886 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schema Matching for Document Exchange: A Constraint Based Approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rami Rifaieh</w:t>
+                <w:t xml:space="preserve">Acquiring OWL ontologies from data-intensive web sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Mohamed Benslimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Benslimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimoun Malki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamadou Saliah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THE INTERNATIONAL CONFERENCE ON SIGNAL-IMAGE TECHNOLOGY &amp; INTERNET–BASED SYSTEMS (SITIS' 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Hammamet Tunisia. pp.299-309</w:t>
+              <w:t xml:space="preserve">The Sixth International Conference on Web Engineering (ICWE'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Palo Alto, California, United States. pp.361-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535726v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d'une ontologie à partir d'une base de données relationnelle : approche dirigée par l'analyse des formulaires HTML</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mimoun Malki</w:t>
+                <w:t xml:space="preserve">Schema Matching for Document Exchange: A Constraint Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Rifaieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faiez Gargouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Hammamet (Tunisie), France. pp.991-1010</w:t>
+              <w:t xml:space="preserve">THE INTERNATIONAL CONFERENCE ON SIGNAL-IMAGE TECHNOLOGY &amp; INTERNET–BASED SYSTEMS (SITIS' 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Hammamet Tunisia. pp.299-309</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01536248v1</w:t>
+                <w:t xml:space="preserve">hal-01535726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The eTutor project, a train the trainer project for Multicultural, Collaborative, Synchronous eLearning situations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tony Ward</w:t>
+                <w:t xml:space="preserve">Construction d'une ontologie à partir d'une base de données relationnelle : approche dirigée par l'analyse des formulaires HTML</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Mohamed Benslimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Benslimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimoun Malki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiez Gargouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th EAEEIE Annual Conference on Innovation in Education for Electrical and Information Engineering (EIE), 1-3 June 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Cracovia, Romania</w:t>
+              <w:t xml:space="preserve">INFORSID'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Hammamet (Tunisie), France. pp.991-1010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598083v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des changements et étude d'impact dans un système d'information réglementaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Jouve</w:t>
+                <w:t xml:space="preserve">The eTutor project, a train the trainer project for Multicultural, Collaborative, Synchronous eLearning situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID'2006 - Informatique des ORganisations et Systèmes d'Information et de Décision 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Hammamet, du 31 mai au 3 juin 2006, Tunisie. pp.1007-1022</w:t>
+              <w:t xml:space="preserve">17th EAEEIE Annual Conference on Innovation in Education for Electrical and Information Engineering (EIE), 1-3 June 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Cracovia, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598079v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASMADE: Automated Schema MApping for Documents Exchange</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Khaled Herzi</w:t>
+                <w:t xml:space="preserve">Gestion des changements et étude d'impact dans un système d'information réglementaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovidiu Vasutiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Software Engineering and Data Engineering (SEDE-2006) Los Angeles, California July 6-8, 2006 </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Los Angeles, California United States</w:t>
+              <w:t xml:space="preserve">INFORSID'2006 - Informatique des ORganisations et Systèmes d'Information et de Décision 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Hammamet, du 31 mai au 3 juin 2006, Tunisie. pp.1007-1022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535724v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross- and Multi-cultural Contexts for E-learning –Challenges and Opportunities for the E-tutor</w:t>
+                <w:t xml:space="preserve">OFAUMP: Ontology-based Framework for Adaptable User and Multimedia Presentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bryn Holmes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Denise Leahy</w:t>
+                <w:t xml:space="preserve">Song Weizheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Richards, G. (Ed.), Proceedings of World Conference on E-Learning in Corporate, Government, Healthcare, and Higher Education 2005 (pp. 2602-2607)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">Int. Conf. on Signal-Image technology &amp; Internet-Based Systems (SITIS’05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Yaounde, Cameroon. pp.260-266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01598075v1</w:t>
+                <w:t xml:space="preserve">hal-01535712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European etutors : inductive models for on-line lecturing in synchronous collaborative environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Cross- and Multi-cultural Contexts for E-learning –Challenges and Opportunities for the E-tutor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryn Holmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dudley Dolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Leahy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tony Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Int. Conf. On Multimedia and Information &amp; Technologies in Education, FORMATEX 2005, pp 476-479</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">In Richards, G. (Ed.), Proceedings of World Conference on E-Learning in Corporate, Government, Healthcare, and Higher Education 2005 (pp. 2602-2607)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598076v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OFAUMP: Ontology-based Framework for Adaptable User and Multimedia Presentations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Song Weizheng</w:t>
+                <w:t xml:space="preserve">European etutors : inductive models for on-line lecturing in synchronous collaborative environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dudley Dolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryn Holmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Leahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Conf. on Signal-Image technology &amp; Internet-Based Systems (SITIS’05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Yaounde, Cameroon. pp.260-266</w:t>
+              <w:t xml:space="preserve">3rd Int. Conf. On Multimedia and Information &amp; Technologies in Education, FORMATEX 2005, pp 476-479</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535712v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building a corporate memory : methodology and processes</w:t>
               </w:r>
@@ -8519,321 +8519,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indexing Corporate Memories through Ontologies</w:t>
+                <w:t xml:space="preserve">Semantic Browsing through Incident Reports: the S3 Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djida Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Knowledge Markup and Semantic Annotation (at K-Cap 2003), Sanibel, Florida.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Floride Sanibel, United States. pp.00</w:t>
+              <w:t xml:space="preserve">International Business Information Management Conference (IBIM 2003), Cairo, Egypt, pp.68-73.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Le Caire, Egypt. pp.68-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01593728v1</w:t>
+                <w:t xml:space="preserve">hal-01593736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Management of Documents Integrity In an Intranet Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abraham Alvarez</w:t>
+                <w:t xml:space="preserve">Indexing Corporate Memories through Ontologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djida Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Richard Chbeir</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS/IEEE International Conference on Computer Systems and Applications (AICCSA'03)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Knowledge Markup and Semantic Annotation (at K-Cap 2003), Sanibel, Florida.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Floride Sanibel, United States. pp.00</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01515338v1</w:t>
+                <w:t xml:space="preserve">hal-01593728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Browsing through Incident Reports: the S3 Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djida Bahloul</w:t>
+                <w:t xml:space="preserve">Advanced Management of Documents Integrity In an Intranet Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Maret</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chbeir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Business Information Management Conference (IBIM 2003), Cairo, Egypt, pp.68-73.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS/IEEE International Conference on Computer Systems and Applications (AICCSA'03)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Tunis, Tunisia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AICCSA.2003.1227488⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593736v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9183,51 +9183,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XML based Legal Document Drafting Environement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovidiu Vasutiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9291,51 +9291,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying JAVA-Triggers for X-Link Management in the Industrial Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9382,51 +9382,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Indexing Method of Relations Between Salient Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chbeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9659,51 +9659,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866184v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Djallal Midouni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Amghar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chikh Azeddine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435367v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Chikh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302391v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amghar Youssef" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372067v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma S. Ougouti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haf&#233;da Belbachir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5815/ijitcs.2015.01.06" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270027v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesalam Amrane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Mellah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Aliradi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAMC.2014.060496" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353385v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Saouli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okba Kazar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benharkat A&#239;cha-Nabila" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354370v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boukhebouze" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Maamar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBPIM.2011.043389" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354373v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Ougouti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Belbachir" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3923/jas.2010.2923.2928" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381430v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Sellami" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha-Nabila Benharkat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jdst.2010090802" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437740v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531228v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uddam Chukmol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501566v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Rifaieh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531209v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Mohamed Benslimane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Benslimane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun Malki" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thiran" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514487v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pr&#233;vot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pierson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596409v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Nait Bahloul" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sayah" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593607v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jouve" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chabbat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pinon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-023X(03)00046-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBZ9GMZP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575959v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Abi Assaf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youakim Badr" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407850v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kablan Barbar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44039-2_9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908722v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bennara" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mrissa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45547-1_9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908723v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45547-1_7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212857v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2857218.2857228" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278226v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuo Wei" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2015.199" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212728v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2015.46" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499263v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zuo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154222v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2014.111" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535808v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212722v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2567948.2579222" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213915v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11587-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161907v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Barhamgi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Bouhlahia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2452376.2452473" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339147v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339278v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Benfenatki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saouli Hamza" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Ghodous" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353167v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTECH.2012.6457745" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353112v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Li" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Biennier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32775-9_68" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352945v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-2819-9_31" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0F5A4E0D15565D71B686178517545E0F73F6E98E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354468v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Kichou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23620-4_24" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J2RBMNXM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354544v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003661603510354" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354543v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSCC.2011.19" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354521v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354473v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-4951-5_50" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381497v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0002887001510158" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381481v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0002977300470056" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381562v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437697v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03973-7_3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-06LQSFJP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437707v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437817v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05290-3_4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RDL7LGJD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437710v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392656v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Leli&#232;vre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Aubry" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437677v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437821v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2009.71" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437628v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437629v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01347-8_42" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437674v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2009.35" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501323v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Baroudi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85930-7" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500750v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535775v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501276v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCIS.2008.4717924" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535780v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535768v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535788v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NWeSP.2008.29" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535778v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535794v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501898v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535761v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535748v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2007.370741" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535764v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536249v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadou Saliah" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535732v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chkouri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535722v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Herzi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535726v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536248v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiez Gargouri" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598083v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Ward" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598079v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Vasutiu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535724v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598075v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryn Holmes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dudley Dolan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Leahy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598076v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535712v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Weizheng" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595804v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djida Bahloul" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maret" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595792v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514693v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593728v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515338v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Alvarez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chbeir" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2003.1227488" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593736v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827074v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Sou&#226;d" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Belbachir" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-5384-7.ch012" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381603v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61520-859-3.ch009" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437822v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01350-8_21" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NHHS1NNT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501668v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593615v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-93177-747-6.ch009" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593670v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Flory" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-930708-39-6.ch229" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866184v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Djallal Midouni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Amghar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chikh Azeddine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435367v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Chikh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302391v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amghar Youssef" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372067v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma S. Ougouti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haf&#233;da Belbachir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5815/ijitcs.2015.01.06" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270027v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesalam Amrane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Mellah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Aliradi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAMC.2014.060496" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353385v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Saouli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okba Kazar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benharkat A&#239;cha-Nabila" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354373v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Ougouti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Belbachir" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3923/jas.2010.2923.2928" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354370v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boukhebouze" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Maamar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBPIM.2011.043389" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381430v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Sellami" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha-Nabila Benharkat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jdst.2010090802" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437740v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531228v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uddam Chukmol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501566v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Rifaieh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531209v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Mohamed Benslimane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Benslimane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun Malki" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thiran" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514487v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pr&#233;vot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pierson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596409v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Nait Bahloul" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sayah" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593607v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jouve" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chabbat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pinon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-023X(03)00046-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBZ9GMZP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575959v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Abi Assaf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youakim Badr" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908723v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bennara" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mrissa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45547-1_7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407850v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kablan Barbar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44039-2_9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908722v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45547-1_9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212728v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2015.46" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278226v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuo Wei" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2015.199" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212857v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2857218.2857228" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154222v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zuo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2014.111" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499263v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535808v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212722v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2567948.2579222" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213915v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11587-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339278v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Benfenatki" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saouli Hamza" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Ghodous" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161907v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Barhamgi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Bouhlahia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2452376.2452473" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339147v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353167v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTECH.2012.6457745" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353112v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Li" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Biennier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32775-9_68" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352945v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-2819-9_31" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0F5A4E0D15565D71B686178517545E0F73F6E98E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354473v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-4951-5_50" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354544v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003661603510354" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354468v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Kichou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23620-4_24" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J2RBMNXM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354543v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSCC.2011.19" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354521v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381562v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381497v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0002887001510158" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381481v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0002977300470056" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437629v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01347-8_42" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437821v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2009.71" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437674v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2009.35" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437628v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437697v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03973-7_3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-06LQSFJP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437707v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437817v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05290-3_4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RDL7LGJD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437710v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392656v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Leli&#232;vre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Aubry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437677v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501898v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535794v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535778v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535775v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501276v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCIS.2008.4717924" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500750v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501323v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Baroudi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85930-7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535780v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535768v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535788v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NWeSP.2008.29" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535761v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535748v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2007.370741" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535764v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535724v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Herzi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535732v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chkouri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535722v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536249v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadou Saliah" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535726v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536248v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiez Gargouri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598083v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Ward" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598079v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Vasutiu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535712v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Weizheng" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598075v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryn Holmes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dudley Dolan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Leahy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598076v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595804v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djida Bahloul" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maret" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595792v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514693v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593736v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593728v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515338v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Alvarez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chbeir" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2003.1227488" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827074v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Sou&#226;d" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Belbachir" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-5384-7.ch012" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381603v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61520-859-3.ch009" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437822v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01350-8_21" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NHHS1NNT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501668v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593615v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-93177-747-6.ch009" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593670v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Flory" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-930708-39-6.ch229" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>