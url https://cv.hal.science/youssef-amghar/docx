--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -732,261 +732,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Heterogeneous Data Sources</w:t>
+                <w:t xml:space="preserve">A Rule-based Approach to Model and Verify Flexible Business Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souad Ougouti</w:t>
+                <w:t xml:space="preserve">Mohamed Boukhebouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amghar Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamid Belbachir</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
+                <w:t xml:space="preserve">Zakaria Maamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.2923-2928. </w:t>
+              <w:t xml:space="preserve">International Journal of Business Process Integration and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4, 5, pp.287-307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3923/jas.2010.2923.2928⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJBPIM.2011.043389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354373v1</w:t>
+                <w:t xml:space="preserve">hal-01354370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rule-based Approach to Model and Verify Flexible Business Processes</w:t>
+                <w:t xml:space="preserve">Integration of Heterogeneous Data Sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Boukhebouze</w:t>
+                <w:t xml:space="preserve">Souad Ougouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Belbachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zakaria Maamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Business Process Integration and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 4, 5, pp.287-307. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.2923-2928. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJBPIM.2011.043389⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3923/jas.2010.2923.2928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354370v1</w:t>
+                <w:t xml:space="preserve">hal-01354373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a More Scalable Schema Matching</w:t>
               </w:r>
@@ -1305,51 +1305,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Rifaieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boukhebouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1426,51 +1426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Benslimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mimoun Malki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Maamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1965,456 +1965,469 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linked Service Selection Using the Skyline Algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AQL: A Declarative Artifact Query Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroun Abi Assaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youakim Badr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahdi Bennara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Mrissa</w:t>
+                <w:t xml:space="preserve">Kablan Barbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Amghar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Model and Data Engineering - 6th International Conference, MEDI 2016, Almer\'ia, Spain, September 21-23, 2016, Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-45547-1_7⟩</w:t>
+              <w:t xml:space="preserve">Advances in Databases and Information Systems - 20th East European Conference, ADBIS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Prague, Czech Republic. pp.119-133, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-44039-2_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01908723v1</w:t>
+                <w:t xml:space="preserve">hal-01407850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AQL: A Declarative Artifact Query Language</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Youakim Badr</w:t>
+                <w:t xml:space="preserve">Semantic-Enabled and Hypermedia-Driven Linked Service Discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Bennara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kablan Barbar</w:t>
+                <w:t xml:space="preserve">Michael Mrissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Amghar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Databases and Information Systems - 20th East European Conference, ADBIS 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Prague, Czech Republic. pp.119-133, </w:t>
+              <w:t xml:space="preserve">Model and Data Engineering - 6th International Conference, MEDI 2016, Almeria, Spain, September 21-23, 2016, Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Almeria, Spain. pp.108-117, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-44039-2_9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45547-1_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407850v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic-Enabled and Hypermedia-Driven Linked Service Discovery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Linked Service Selection Using the Skyline Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Bennara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mrissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Amghar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Model and Data Engineering - 6th International Conference, MEDI 2016, Almeria, Spain, September 21-23, 2016, Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Almeria, Spain. pp.108-117, </w:t>
+              <w:t xml:space="preserve">Model and Data Engineering - 6th International Conference, MEDI 2016, Almer\'ia, Spain, September 21-23, 2016, Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Almeria, Spain. pp.88-97, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-45547-1_9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45547-1_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01908722v1</w:t>
+                <w:t xml:space="preserve">hal-01908723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing Web Resource Compositions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Integration of Artifact Lifecycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroun Abi Assaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youakim Badr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahdi Bennara</w:t>
+                <w:t xml:space="preserve">Kablan Barbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Amghar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Mrissa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Larnaca, Cyprus. </w:t>
+              <w:t xml:space="preserve">The 7th International Conference on Management of Computational and Collective IntElligence in Digital EcoSystems: MEDES'15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Caraguatatuba, Sao Paulo, Brazil. pp.59-63, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WETICE.2015.46⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2857218.2857228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01212728v1</w:t>
+                <w:t xml:space="preserve">hal-01212857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact Analysis Model for Web Service Evolution.</w:t>
               </w:r>
@@ -2498,343 +2511,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01278226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Integration of Artifact Lifecycles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Youakim Badr</w:t>
+                <w:t xml:space="preserve">Managing Web Resource Compositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Bennara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Amghar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kablan Barbar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Youssef Amghar</w:t>
+                <w:t xml:space="preserve">Michael Mrissa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th International Conference on Management of Computational and Collective IntElligence in Digital EcoSystems: MEDES'15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Caraguatatuba, Sao Paulo, Brazil. pp.59-63, </w:t>
+              <w:t xml:space="preserve">International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Larnaca, Cyprus. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2857218.2857228⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WETICE.2015.46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01212857v1</w:t>
+                <w:t xml:space="preserve">hal-01212728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change-centric Model for Web Service Evolution</w:t>
+                <w:t xml:space="preserve">Holistic and Change-centric Model for Web Service Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Youssef Amghar</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE International Conference on Web Services (ICWS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2014 SERVICES Workshops-IEEE Fourth International Workshop on the Future of Software Engineering for/in the Cloud (FoSEC- 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Anchorage, Alaska, United States. pp.250-253</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01154222v1</w:t>
+                <w:t xml:space="preserve">hal-01499263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holistic and Change-centric Model for Web Service Evolution</w:t>
+                <w:t xml:space="preserve">Change-centric Model for Web Service Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amghar Youssef</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Amghar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 SERVICES Workshops-IEEE Fourth International Workshop on the Future of Software Engineering for/in the Cloud (FoSEC- 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 IEEE International Conference on Web Services (ICWS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Anchorage, United States. pp 712-713, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICWS.2014.111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499263v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programming Framework based on change-centric web service evolution model</w:t>
               </w:r>
@@ -2915,64 +2915,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Approach for Composing RESTful Linked Services on the Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Bennara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mrissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Amghar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3117,377 +3117,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01213915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloud Automatic Software Development</w:t>
+                <w:t xml:space="preserve">PrivComp: a privacy-aware data service composition system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hind Benfenatki</w:t>
+                <w:t xml:space="preserve">Mahmoud Barhamgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Benslimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Amghar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saouli Hamza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
+                <w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parisa Ghodous</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Cuppens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Concurrent Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EDBT 2013 : 16th International Conference on Extending Database Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Genoa, Italy. pp.757-760, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2452376.2452473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01339278v1</w:t>
+                <w:t xml:space="preserve">hal-01161907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PrivComp: a privacy-aware data service composition system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">PrivComp: A Privacy-aware Data Service Composition System (Demo)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Barhamgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Benslimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Cuppens</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDBT 2013 : 16th International Conference on Extending Database Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EDBT (International Conference on Extending Database Technology)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Italy, Italy. pp.757-760</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01161907v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PrivComp: A Privacy-aware Data Service Composition System (Demo)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cloud Automatic Software Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Benfenatki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saouli Hamza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisa Ghodous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okba Kazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDBT (International Conference on Extending Database Technology)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Italy, Italy. pp.757-760</w:t>
+              <w:t xml:space="preserve">International Conference on Concurrent Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Melbourne, Australia. pp.40-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01339147v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cloud computing approach based on mobile agents for Web services discovery</w:t>
               </w:r>
@@ -3804,683 +3804,692 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01352945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a supporting framework for public Web service efficient reuse: a model based on social and collective usage experience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Uddam Chukmol</w:t>
+                <w:t xml:space="preserve">Architecture of MedPeer: A New P2P-based System for Integration of Heterogeneous Data Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Ougouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haféda Belbachir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Information Systems Development (ISD 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Heriot-Watt University, United Kingdom. pp.629-640, </w:t>
+              <w:t xml:space="preserve">KMIS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, PARIS, France. pp.351-354, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-4614-4951-5_50⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0003661603510354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354473v1</w:t>
+                <w:t xml:space="preserve">hal-01354544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture of MedPeer: A New P2P-based System for Integration of Heterogeneous Data Sources</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Haféda Belbachir</w:t>
+                <w:t xml:space="preserve">Tags Weighting Based on User Profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saida Kichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakima Mellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KMIS 2011</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0003661603510354⟩</w:t>
+              <w:t xml:space="preserve">7th International Conference AMT (Active Media Technology) 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Lanzhou, China. pp.206-216, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23620-4_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354544v1</w:t>
+                <w:t xml:space="preserve">hal-01354468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tags Weighting Based on User Profile</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hakima Mellah</w:t>
+                <w:t xml:space="preserve">Bringing Socialized Semantics into Web Services Based on User-centric Collaborative Tagging and Usage Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uddam Chukmol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference AMT (Active Media Technology) 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 12th International Conference on Parallel and Distributed Computing, Applications and Technologies (PDCAT-11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Gwangju, South Korea. pp.450-455, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APSCC.2011.19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-23620-4_24⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01354468v1</w:t>
+                <w:t xml:space="preserve">hal-01354543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bringing Socialized Semantics into Web Services Based on User-centric Collaborative Tagging and Usage Experience</w:t>
+                <w:t xml:space="preserve">Bringing socialized semantics into Web services based on user-centric collaborative tagging and usage experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uddam Chukmol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th International Conference on Parallel and Distributed Computing, Applications and Technologies (PDCAT-11)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+              <w:t xml:space="preserve">The 2011 IEEE Asia-Pacific Services Computing Conference (APSCC 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Jeju, South Korea. pp.450-455, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/APSCC.2011.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354543v1</w:t>
+                <w:t xml:space="preserve">hal-01354521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bringing socialized semantics into Web services based on user-centric collaborative tagging and usage experience</w:t>
+                <w:t xml:space="preserve">Toward a supporting framework for public Web service efficient reuse: a model based on social and collective usage experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uddam Chukmol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2011 IEEE Asia-Pacific Services Computing Conference (APSCC 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th International Conference on Information Systems Development (ISD 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Heriot-Watt University, United Kingdom. pp.629-640, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4614-4951-5_50⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APSCC.2011.19⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01354521v1</w:t>
+                <w:t xml:space="preserve">hal-01354473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Collaborative Annotation for Web Service: Bringing in the &amp;quot;Wisdom of Crowds&amp;quot; to enhance the semantics of Web services</w:t>
+                <w:t xml:space="preserve">An approach for Web service discovery based on collaborative structured tagging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uddam Chukmol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Semantic Web and Web Services (SWWS 2010) </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference on Enterprise Information Systems (ICEIS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Funchal, Portugal. pp.47-56, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0002977300470056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381562v1</w:t>
+                <w:t xml:space="preserve">hal-01381481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving real world matching with decomposition process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4499,2297 +4508,2288 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Enterprise Information Systems (ICEIS 2010) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Funchal, Madeira, Portugal. pp.151-158, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0002887001510158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach for Web service discovery based on collaborative structured tagging</w:t>
+                <w:t xml:space="preserve">Social Collaborative Annotation for Web Service: Bringing in the &amp;quot;Wisdom of Crowds&amp;quot; to enhance the semantics of Web services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uddam Chukmol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Enterprise Information Systems (ICEIS 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Conference on Semantic Web and Web Services (SWWS 2010) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Las Vegas, Nevada, United States. pp.171-177</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0002977300470056⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01381481v1</w:t>
+                <w:t xml:space="preserve">hal-01381562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOWARDS SELF-HEALING EXECUTION OF BUSINESS PROCESSES BASED ON RULES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Rule-based modeling and verification of business processes using ECAPE net</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boukhebouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Maamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEIS:11th International Conference on Enterprise Information</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th IEEE International Enterprise Distributed Object Computing Conference (EDOC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Auckland, New Zealand. pp.74-86</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437629v1</w:t>
+                <w:t xml:space="preserve">hal-01437707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a User-Oriented Framework for Web Service Discovery, Reuse and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Uddam Chukmol</w:t>
+                <w:t xml:space="preserve">Pre-matching: Large XML schemas decomposition approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th International Conference on Signal, Image Technology and Internet-based System (SITIS 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on Ontologies, DataBases, and Applications of Semantics (ODBASE 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Algarve, Portugal. pp.9-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-05290-3_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SITIS.2009.71⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01437821v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Approach for Estimating Impact of Changes on Business Processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">A rule-based modeling for the description of flexible and self-healing business processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boukhebouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Maamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Workshop on Data Engineering Issues in E-Commerce and Services (IEEE DEECS 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Vienne, Austria. pp.415-422, </w:t>
+              <w:t xml:space="preserve">13th East-European Conference on Advances in Databases and Information Systems (ADBIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Riga, Latvia. pp.15-27, </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CEC.2009.35⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-03973-7_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437674v1</w:t>
+                <w:t xml:space="preserve">hal-01437697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of Matching in large scale scenarios</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sana Sellami</w:t>
+                <w:t xml:space="preserve">CoTE-WeD: A Collaborative Tagging-based Environment for Web Service Discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uddam Chukmol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Information Systems and Economic Intelligence (SIIE'2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Hammamet, Tunisia. pp.13</w:t>
+              <w:t xml:space="preserve">2009 International Conference on Enterprise Information Systems and Web Technologies (EISWT 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Orlando, Florida, United States. pp.174-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437628v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rule-based modeling for the description of flexible and self-healing business processes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Zakaria Maamar</w:t>
+                <w:t xml:space="preserve">Projet innovant inter-promotions et en partenariat avec une entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Amghar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th East-European Conference on Advances in Databases and Information Systems (ADBIS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rencontres Pédagogie et Formations d'Ingénieurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Toulouse, France. pp.305-311</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-03973-7_3⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01437697v1</w:t>
+                <w:t xml:space="preserve">hal-00392656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rule-based modeling and verification of business processes using ECAPE net</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Boukhebouze</w:t>
+                <w:t xml:space="preserve">Méthodologie de Matching à large Echelle de schémas XML</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zakaria Maamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IEEE International Enterprise Distributed Object Computing Conference (EDOC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Auckland, New Zealand. pp.74-86</w:t>
+              <w:t xml:space="preserve">27éme congrès INFORSID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Toulouse, France. pp.277-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437707v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-matching: Large XML schemas decomposition approach</w:t>
+                <w:t xml:space="preserve">Quality of Matching in large scale scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Ontologies, DataBases, and Applications of Semantics (ODBASE 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Information Systems and Economic Intelligence (SIIE'2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Hammamet, Tunisia. pp.13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-05290-3_4⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01437817v1</w:t>
+                <w:t xml:space="preserve">hal-01437628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoTE-WeD: A Collaborative Tagging-based Environment for Web Service Discovery</w:t>
+                <w:t xml:space="preserve">Towards a User-Oriented Framework for Web Service Discovery, Reuse and Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uddam Chukmol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 International Conference on Enterprise Information Systems and Web Technologies (EISWT 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 5th International Conference on Signal, Image Technology and Internet-based System (SITIS 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Marrakesh, Morocco. pp.415-422, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SITIS.2009.71⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437710v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet innovant inter-promotions et en partenariat avec une entreprise</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Régis Aubry</w:t>
+                <w:t xml:space="preserve">TOWARDS SELF-HEALING EXECUTION OF BUSINESS PROCESSES BASED ON RULES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boukhebouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amghar Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Maamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Pédagogie et Formations d'Ingénieurs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICEIS:11th International Conference on Enterprise Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Milan, Italy. pp.501-512, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-01347-8_42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00392656v1</w:t>
+                <w:t xml:space="preserve">hal-01437629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie de Matching à large Echelle de schémas XML</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sana Sellami</w:t>
+                <w:t xml:space="preserve">Towards an Approach for Estimating Impact of Changes on Business Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boukhebouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amghar Youssef</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Maamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27éme congrès INFORSID</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Workshop on Data Engineering Issues in E-Commerce and Services (IEEE DEECS 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Vienne, Austria. pp.415-422, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEC.2009.35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437677v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle vision pour le matching à large échelle ?</w:t>
+                <w:t xml:space="preserve">Study of challenges and techniques in large scale matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Maghrebian Conference on Information Technologies (MCSEAI'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Oran, Algérie. pp.356-361</w:t>
+              <w:t xml:space="preserve">10th International Conference on Enterprise Information Systems (ICEIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Barcelona, Spain. pp.355-361</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01501898v1</w:t>
+                <w:t xml:space="preserve">hal-01500750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une plateforme de modélisation agile et d'analyse des processus métier.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Boukhebouze</w:t>
+                <w:t xml:space="preserve">Minimization of the disagreements in clustering aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouba Baroudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Nait Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICWIT:1st International Conference on Web and Information Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Intelligent Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Shangai, China. pp.517-524, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-85930-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01535794v1</w:t>
+                <w:t xml:space="preserve">hal-01501323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BP-FAMA : BUSINESS PROCESS FRAMEWORK FORAGILITY OF MODELLING AND ANALYSIS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Vers l'automatisation du réglage des paramètres des algorithmes de matching de schémas XML</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boukhebouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Rifaieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEIS:10th International Conference on Enterprise Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Conférence Internationale sur les "Systèmes d'Information et Intelligence Economique "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535778v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers l'automatisation du réglage des paramètres des algorithmes de matching de schémas XML</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Boukhebouze</w:t>
+                <w:t xml:space="preserve">From simple to large scale matching: a hybrid approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rami Rifaieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale sur les "Systèmes d'Information et Intelligence Economique "</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd International Symposium on Computer and Information Sciences ( ISCIS 2008 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Istanbul, Turkey. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCIS.2008.4717924⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535775v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01501276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From simple to large scale matching: a hybrid approach</w:t>
+                <w:t xml:space="preserve">Extension de la plateforme ASMADE : Gestion des contraintes dans le matching de schémas XML et expression des mappings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Rifaieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Symposium on Computer and Information Sciences ( ISCIS 2008 )</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence Internationale sur les "Systèmes d'Information et Intelligence Economique "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Hammamet Tunisie</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01501276v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of challenges and techniques in large scale matching</w:t>
+                <w:t xml:space="preserve">General trends for matching huge XML schemas and hybrid proposal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Enterprise Information Systems (ICEIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Barcelona, Spain. pp.355-361</w:t>
+              <w:t xml:space="preserve">IADIS International Conference WWW/Internet 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Freiburg, Germany. pp.448-452</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500750v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimization of the disagreements in clustering aggregation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Safia Nait Bahloul</w:t>
+                <w:t xml:space="preserve">Enhancing Web Service Discovery by using Collaborative Tagging System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uddam Chukmol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th IEEE International Conference on Next generation Web Services Practices (NWeSP 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Seoul, South Korea. pp.54-59, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NWeSP.2008.29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-85930-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01501323v1</w:t>
+                <w:t xml:space="preserve">hal-01535788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General trends for matching huge XML schemas and hybrid proposal</w:t>
+                <w:t xml:space="preserve">Quelle vision pour le matching à large échelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IADIS International Conference WWW/Internet 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Freiburg, Germany. pp.448-452</w:t>
+              <w:t xml:space="preserve">10th Maghrebian Conference on Information Technologies (MCSEAI'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Oran, Algérie. pp.356-361</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535780v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01501898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension de la plateforme ASMADE : Gestion des contraintes dans le matching de schémas XML et expression des mappings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sana Sellami</w:t>
+                <w:t xml:space="preserve">BP-FAMA : BUSINESS PROCESS FRAMEWORK FORAGILITY OF MODELLING AND ANALYSIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boukhebouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale sur les "Systèmes d'Information et Intelligence Economique "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Hammamet Tunisie</w:t>
+              <w:t xml:space="preserve">ICEIS:10th International Conference on Enterprise Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535768v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Web Service Discovery by using Collaborative Tagging System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Uddam Chukmol</w:t>
+                <w:t xml:space="preserve">Vers une plateforme de modélisation agile et d'analyse des processus métier.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boukhebouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IEEE International Conference on Next generation Web Services Practices (NWeSP 2008)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICWIT:1st International Conference on Web and Information Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Sidi Bel Abbes, Algérie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NWeSP.2008.29⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01535788v1</w:t>
+                <w:t xml:space="preserve">hal-01535794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmark d'algorithmes de matching de schémas XML Pour l'automatisation du tuning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boukhebouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Rifaieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6853,51 +6853,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking XML-Schema Matching Algorithms for Improving Automated Tuning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boukhebouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Rifaieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7072,260 +7072,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASMADE: Automated Schema MApping for Documents Exchange</w:t>
+                <w:t xml:space="preserve">Design Pattern for Schema Matching: Application to Document Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Herzi</w:t>
+                <w:t xml:space="preserve">Mohamed Chkouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Software Engineering and Data Engineering (SEDE-2006) Los Angeles, California July 6-8, 2006 </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Los Angeles, California United States</w:t>
+              <w:t xml:space="preserve">IIWAS2006:The 8th International Conference on Information Integration and Web-based Application &amp; Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Yogyakarta Indonesia. pp.423-432</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01535724v1</w:t>
+                <w:t xml:space="preserve">hal-01535732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Pattern for Schema Matching: Application to Document Search</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
+                <w:t xml:space="preserve">Acquiring OWL ontologies from data-intensive web sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Mohamed Benslimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Benslimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimoun Malki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Chkouri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amghar Youssef</w:t>
+                <w:t xml:space="preserve">Hamadou Saliah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIWAS2006:The 8th International Conference on Information Integration and Web-based Application &amp; Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Yogyakarta Indonesia. pp.423-432</w:t>
+              <w:t xml:space="preserve">The Sixth International Conference on Web Engineering (ICWE'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Palo Alto, California, United States. pp.361-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01535732v1</w:t>
+                <w:t xml:space="preserve">hal-01536249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refinement of correspondences in EXSMAL for XML Document transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Herzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7362,886 +7375,873 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquiring OWL ontologies from data-intensive web sites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mimoun Malki</w:t>
+                <w:t xml:space="preserve">Schema Matching for Document Exchange: A Constraint Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Rifaieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamadou Saliah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Sixth International Conference on Web Engineering (ICWE'06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Palo Alto, California, United States. pp.361-368</w:t>
+              <w:t xml:space="preserve">THE INTERNATIONAL CONFERENCE ON SIGNAL-IMAGE TECHNOLOGY &amp; INTERNET–BASED SYSTEMS (SITIS' 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Hammamet Tunisia. pp.299-309</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01536249v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schema Matching for Document Exchange: A Constraint Based Approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rami Rifaieh</w:t>
+                <w:t xml:space="preserve">Construction d'une ontologie à partir d'une base de données relationnelle : approche dirigée par l'analyse des formulaires HTML</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Mohamed Benslimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Benslimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimoun Malki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiez Gargouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THE INTERNATIONAL CONFERENCE ON SIGNAL-IMAGE TECHNOLOGY &amp; INTERNET–BASED SYSTEMS (SITIS' 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Hammamet Tunisia. pp.299-309</w:t>
+              <w:t xml:space="preserve">INFORSID'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Hammamet (Tunisie), France. pp.991-1010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01535726v1</w:t>
+                <w:t xml:space="preserve">hal-01536248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d'une ontologie à partir d'une base de données relationnelle : approche dirigée par l'analyse des formulaires HTML</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mimoun Malki</w:t>
+                <w:t xml:space="preserve">Gestion des changements et étude d'impact dans un système d'information réglementaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovidiu Vasutiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faiez Gargouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Hammamet (Tunisie), France. pp.991-1010</w:t>
+              <w:t xml:space="preserve">INFORSID'2006 - Informatique des ORganisations et Systèmes d'Information et de Décision 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Hammamet, du 31 mai au 3 juin 2006, Tunisie. pp.1007-1022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01536248v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The eTutor project, a train the trainer project for Multicultural, Collaborative, Synchronous eLearning situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th EAEEIE Annual Conference on Innovation in Education for Electrical and Information Engineering (EIE), 1-3 June 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Cracovia, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des changements et étude d'impact dans un système d'information réglementaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Jouve</w:t>
+                <w:t xml:space="preserve">ASMADE: Automated Schema MApping for Documents Exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Rifaieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Herzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID'2006 - Informatique des ORganisations et Systèmes d'Information et de Décision 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Hammamet, du 31 mai au 3 juin 2006, Tunisie. pp.1007-1022</w:t>
+              <w:t xml:space="preserve">15th International Conference on Software Engineering and Data Engineering (SEDE-2006) Los Angeles, California July 6-8, 2006 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Los Angeles, California United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598079v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OFAUMP: Ontology-based Framework for Adaptable User and Multimedia Presentations</w:t>
+                <w:t xml:space="preserve">Cross- and Multi-cultural Contexts for E-learning –Challenges and Opportunities for the E-tutor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Song Weizheng</w:t>
+                <w:t xml:space="preserve">Bryn Holmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dudley Dolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Leahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Conf. on Signal-Image technology &amp; Internet-Based Systems (SITIS’05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Yaounde, Cameroon. pp.260-266</w:t>
+              <w:t xml:space="preserve">In Richards, G. (Ed.), Proceedings of World Conference on E-Learning in Corporate, Government, Healthcare, and Higher Education 2005 (pp. 2602-2607)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01535712v1</w:t>
+                <w:t xml:space="preserve">hal-01598075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross- and Multi-cultural Contexts for E-learning –Challenges and Opportunities for the E-tutor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">European etutors : inductive models for on-line lecturing in synchronous collaborative environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dudley Dolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryn Holmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bryn Holmes</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Denise Leahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Richards, G. (Ed.), Proceedings of World Conference on E-Learning in Corporate, Government, Healthcare, and Higher Education 2005 (pp. 2602-2607)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">3rd Int. Conf. On Multimedia and Information &amp; Technologies in Education, FORMATEX 2005, pp 476-479</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598075v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European etutors : inductive models for on-line lecturing in synchronous collaborative environments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tony Ward</w:t>
+                <w:t xml:space="preserve">OFAUMP: Ontology-based Framework for Adaptable User and Multimedia Presentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Weizheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Int. Conf. On Multimedia and Information &amp; Technologies in Education, FORMATEX 2005, pp 476-479</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Int. Conf. on Signal-Image technology &amp; Internet-Based Systems (SITIS’05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Yaounde, Cameroon. pp.260-266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598076v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building a corporate memory : methodology and processes</w:t>
               </w:r>
@@ -8519,321 +8519,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Browsing through Incident Reports: the S3 Model</w:t>
+                <w:t xml:space="preserve">Indexing Corporate Memories through Ontologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djida Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Business Information Management Conference (IBIM 2003), Cairo, Egypt, pp.68-73.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, Le Caire, Egypt. pp.68-73</w:t>
+              <w:t xml:space="preserve">Workshop on Knowledge Markup and Semantic Annotation (at K-Cap 2003), Sanibel, Florida.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Floride Sanibel, United States. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01593736v1</w:t>
+                <w:t xml:space="preserve">hal-01593728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indexing Corporate Memories through Ontologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djida Bahloul</w:t>
+                <w:t xml:space="preserve">Advanced Management of Documents Integrity In an Intranet Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Maret</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chbeir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Knowledge Markup and Semantic Annotation (at K-Cap 2003), Sanibel, Florida.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS/IEEE International Conference on Computer Systems and Applications (AICCSA'03)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Tunis, Tunisia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AICCSA.2003.1227488⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01593728v1</w:t>
+                <w:t xml:space="preserve">hal-01515338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Management of Documents Integrity In an Intranet Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abraham Alvarez</w:t>
+                <w:t xml:space="preserve">Semantic Browsing through Incident Reports: the S3 Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djida Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Richard Chbeir</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS/IEEE International Conference on Computer Systems and Applications (AICCSA'03)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Business Information Management Conference (IBIM 2003), Cairo, Egypt, pp.68-73.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Le Caire, Egypt. pp.68-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AICCSA.2003.1227488⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01515338v1</w:t>
+                <w:t xml:space="preserve">hal-01593736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9183,51 +9183,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XML based Legal Document Drafting Environement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovidiu Vasutiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9291,51 +9291,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying JAVA-Triggers for X-Link Management in the Industrial Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9382,51 +9382,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Indexing Method of Relations Between Salient Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chbeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9659,51 +9659,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866184v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Djallal Midouni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Amghar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chikh Azeddine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435367v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Chikh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302391v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amghar Youssef" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372067v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma S. Ougouti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haf&#233;da Belbachir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5815/ijitcs.2015.01.06" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270027v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesalam Amrane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Mellah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Aliradi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAMC.2014.060496" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353385v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Saouli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okba Kazar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benharkat A&#239;cha-Nabila" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354373v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Ougouti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Belbachir" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3923/jas.2010.2923.2928" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354370v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boukhebouze" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Maamar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBPIM.2011.043389" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381430v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Sellami" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha-Nabila Benharkat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jdst.2010090802" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437740v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531228v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uddam Chukmol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501566v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Rifaieh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531209v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Mohamed Benslimane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Benslimane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun Malki" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thiran" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514487v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pr&#233;vot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pierson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596409v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Nait Bahloul" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sayah" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593607v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jouve" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chabbat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pinon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-023X(03)00046-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBZ9GMZP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575959v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Abi Assaf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youakim Badr" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908723v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bennara" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mrissa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45547-1_7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407850v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kablan Barbar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44039-2_9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908722v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45547-1_9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212728v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2015.46" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278226v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuo Wei" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2015.199" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212857v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2857218.2857228" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154222v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zuo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2014.111" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499263v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535808v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212722v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2567948.2579222" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213915v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11587-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339278v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Benfenatki" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saouli Hamza" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Ghodous" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161907v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Barhamgi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Bouhlahia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2452376.2452473" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339147v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353167v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTECH.2012.6457745" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353112v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Li" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Biennier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32775-9_68" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352945v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-2819-9_31" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0F5A4E0D15565D71B686178517545E0F73F6E98E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354473v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-4951-5_50" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354544v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003661603510354" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354468v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Kichou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23620-4_24" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J2RBMNXM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354543v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSCC.2011.19" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354521v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381562v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381497v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0002887001510158" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381481v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0002977300470056" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437629v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01347-8_42" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437821v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2009.71" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437674v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2009.35" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437628v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437697v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03973-7_3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-06LQSFJP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437707v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437817v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05290-3_4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RDL7LGJD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437710v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392656v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Leli&#232;vre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Aubry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437677v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501898v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535794v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535778v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535775v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501276v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCIS.2008.4717924" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500750v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501323v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Baroudi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85930-7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535780v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535768v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535788v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NWeSP.2008.29" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535761v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535748v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2007.370741" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535764v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535724v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Herzi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535732v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chkouri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535722v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536249v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadou Saliah" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535726v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536248v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiez Gargouri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598083v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Ward" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598079v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Vasutiu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535712v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Weizheng" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598075v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryn Holmes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dudley Dolan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Leahy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598076v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595804v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djida Bahloul" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maret" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595792v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514693v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593736v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593728v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515338v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Alvarez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chbeir" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2003.1227488" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827074v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Sou&#226;d" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Belbachir" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-5384-7.ch012" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381603v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61520-859-3.ch009" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437822v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01350-8_21" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NHHS1NNT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501668v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593615v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-93177-747-6.ch009" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593670v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Flory" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-930708-39-6.ch229" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866184v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Djallal Midouni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Amghar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chikh Azeddine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435367v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Chikh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302391v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amghar Youssef" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372067v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma S. Ougouti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haf&#233;da Belbachir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5815/ijitcs.2015.01.06" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270027v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesalam Amrane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Mellah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Aliradi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAMC.2014.060496" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353385v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Saouli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okba Kazar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benharkat A&#239;cha-Nabila" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354370v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boukhebouze" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Maamar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBPIM.2011.043389" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354373v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Ougouti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Belbachir" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3923/jas.2010.2923.2928" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381430v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Sellami" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha-Nabila Benharkat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jdst.2010090802" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437740v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531228v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uddam Chukmol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501566v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Rifaieh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531209v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Mohamed Benslimane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Benslimane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun Malki" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thiran" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514487v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pr&#233;vot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pierson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596409v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Nait Bahloul" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sayah" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593607v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jouve" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chabbat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pinon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-023X(03)00046-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBZ9GMZP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575959v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Abi Assaf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youakim Badr" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407850v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kablan Barbar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44039-2_9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908722v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bennara" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mrissa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45547-1_9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908723v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45547-1_7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212857v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2857218.2857228" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278226v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuo Wei" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2015.199" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212728v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2015.46" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499263v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zuo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154222v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2014.111" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535808v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212722v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2567948.2579222" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213915v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11587-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161907v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Barhamgi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Bouhlahia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2452376.2452473" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339147v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339278v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Benfenatki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saouli Hamza" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Ghodous" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353167v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTECH.2012.6457745" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353112v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Li" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Biennier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32775-9_68" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352945v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-2819-9_31" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0F5A4E0D15565D71B686178517545E0F73F6E98E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354544v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003661603510354" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354468v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Kichou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23620-4_24" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J2RBMNXM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354543v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSCC.2011.19" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354521v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354473v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-4951-5_50" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381481v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0002977300470056" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381497v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0002887001510158" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381562v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437707v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437817v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05290-3_4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RDL7LGJD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437697v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03973-7_3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-06LQSFJP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437710v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392656v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Leli&#232;vre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Aubry" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437677v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437628v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437821v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2009.71" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437629v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01347-8_42" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437674v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2009.35" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500750v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501323v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Baroudi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85930-7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535775v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501276v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCIS.2008.4717924" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535768v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535780v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535788v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NWeSP.2008.29" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501898v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535778v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535794v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535761v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535748v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2007.370741" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535764v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535732v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chkouri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536249v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadou Saliah" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535722v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Herzi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535726v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536248v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiez Gargouri" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598079v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Vasutiu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598083v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Ward" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535724v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598075v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryn Holmes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dudley Dolan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Leahy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598076v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535712v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Weizheng" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595804v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djida Bahloul" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maret" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595792v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514693v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593728v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515338v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Alvarez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chbeir" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2003.1227488" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593736v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827074v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Sou&#226;d" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Belbachir" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-5384-7.ch012" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381603v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61520-859-3.ch009" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437822v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01350-8_21" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NHHS1NNT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501668v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593615v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-93177-747-6.ch009" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593670v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Flory" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-930708-39-6.ch229" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>