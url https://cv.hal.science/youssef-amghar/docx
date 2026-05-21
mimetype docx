--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -732,261 +732,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rule-based Approach to Model and Verify Flexible Business Processes</w:t>
+                <w:t xml:space="preserve">Integration of Heterogeneous Data Sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Boukhebouze</w:t>
+                <w:t xml:space="preserve">Souad Ougouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Belbachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zakaria Maamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Business Process Integration and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 4, 5, pp.287-307. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.2923-2928. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJBPIM.2011.043389⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3923/jas.2010.2923.2928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354370v1</w:t>
+                <w:t xml:space="preserve">hal-01354373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Heterogeneous Data Sources</w:t>
+                <w:t xml:space="preserve">A Rule-based Approach to Model and Verify Flexible Business Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souad Ougouti</w:t>
+                <w:t xml:space="preserve">Mohamed Boukhebouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amghar Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamid Belbachir</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
+                <w:t xml:space="preserve">Zakaria Maamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.2923-2928. </w:t>
+              <w:t xml:space="preserve">International Journal of Business Process Integration and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4, 5, pp.287-307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3923/jas.2010.2923.2928⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJBPIM.2011.043389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354373v1</w:t>
+                <w:t xml:space="preserve">hal-01354370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a More Scalable Schema Matching</w:t>
               </w:r>
@@ -1305,51 +1305,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Rifaieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boukhebouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1426,51 +1426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Benslimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mimoun Malki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Maamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1965,876 +1965,876 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AQL: A Declarative Artifact Query Language</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linked Service Selection Using the Skyline Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kablan Barbar</w:t>
+                <w:t xml:space="preserve">Mahdi Bennara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mrissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Amghar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Databases and Information Systems - 20th East European Conference, ADBIS 2016</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-44039-2_9⟩</w:t>
+              <w:t xml:space="preserve">Model and Data Engineering - 6th International Conference, MEDI 2016, Almer\'ia, Spain, September 21-23, 2016, Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Almeria, Spain. pp.88-97, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45547-1_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01407850v1</w:t>
+                <w:t xml:space="preserve">hal-01908723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic-Enabled and Hypermedia-Driven Linked Service Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahdi Bennara</w:t>
+                <w:t xml:space="preserve">AQL: A Declarative Artifact Query Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroun Abi Assaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Mrissa</w:t>
+                <w:t xml:space="preserve">Kablan Barbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Amghar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Model and Data Engineering - 6th International Conference, MEDI 2016, Almeria, Spain, September 21-23, 2016, Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Almeria, Spain. pp.108-117, </w:t>
+              <w:t xml:space="preserve">Advances in Databases and Information Systems - 20th East European Conference, ADBIS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Prague, Czech Republic. pp.119-133, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-45547-1_9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-44039-2_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908722v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linked Service Selection Using the Skyline Algorithm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Semantic-Enabled and Hypermedia-Driven Linked Service Discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Bennara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mrissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Amghar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Model and Data Engineering - 6th International Conference, MEDI 2016, Almer\'ia, Spain, September 21-23, 2016, Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Almeria, Spain. pp.88-97, </w:t>
+              <w:t xml:space="preserve">Model and Data Engineering - 6th International Conference, MEDI 2016, Almeria, Spain, September 21-23, 2016, Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Almeria, Spain. pp.108-117, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-45547-1_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45547-1_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01908723v1</w:t>
+                <w:t xml:space="preserve">hal-01908722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Integration of Artifact Lifecycles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kablan Barbar</w:t>
+                <w:t xml:space="preserve">The Impact Analysis Model for Web Service Evolution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuo Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Amghar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th International Conference on Management of Computational and Collective IntElligence in Digital EcoSystems: MEDES'15</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2857218.2857228⟩</w:t>
+              <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Web Intelligence and Intelligent Agent Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Singapore, Singapore. pp 457 - 460 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WI-IAT.2015.199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01212857v1</w:t>
+                <w:t xml:space="preserve">hal-01278226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact Analysis Model for Web Service Evolution.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zuo Wei</w:t>
+                <w:t xml:space="preserve">Managing Web Resource Compositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Bennara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Amghar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mrissa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Web Intelligence and Intelligent Agent Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Singapore, Singapore. pp 457 - 460 </w:t>
+              <w:t xml:space="preserve">International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Larnaca, Cyprus. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WI-IAT.2015.199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WETICE.2015.46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01278226v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing Web Resource Compositions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahdi Bennara</w:t>
+                <w:t xml:space="preserve">On the Integration of Artifact Lifecycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroun Abi Assaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youakim Badr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kablan Barbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Amghar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Mrissa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Larnaca, Cyprus. </w:t>
+              <w:t xml:space="preserve">The 7th International Conference on Management of Computational and Collective IntElligence in Digital EcoSystems: MEDES'15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Caraguatatuba, Sao Paulo, Brazil. pp.59-63, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WETICE.2015.46⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2857218.2857228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01212728v1</w:t>
+                <w:t xml:space="preserve">hal-01212857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holistic and Change-centric Model for Web Service Evolution</w:t>
+                <w:t xml:space="preserve">Change-centric Model for Web Service Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amghar Youssef</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Amghar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 SERVICES Workshops-IEEE Fourth International Workshop on the Future of Software Engineering for/in the Cloud (FoSEC- 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 IEEE International Conference on Web Services (ICWS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Anchorage, United States. pp 712-713, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICWS.2014.111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499263v1</w:t>
+                <w:t xml:space="preserve">hal-01154222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change-centric Model for Web Service Evolution</w:t>
+                <w:t xml:space="preserve">Holistic and Change-centric Model for Web Service Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Youssef Amghar</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE International Conference on Web Services (ICWS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 SERVICES Workshops-IEEE Fourth International Workshop on the Future of Software Engineering for/in the Cloud (FoSEC- 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Anchorage, Alaska, United States. pp.250-253</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICWS.2014.111⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01154222v1</w:t>
+                <w:t xml:space="preserve">hal-01499263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programming Framework based on change-centric web service evolution model</w:t>
               </w:r>
@@ -2915,64 +2915,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Approach for Composing RESTful Linked Services on the Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Bennara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mrissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Amghar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3117,377 +3117,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01213915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PrivComp: a privacy-aware data service composition system</w:t>
+                <w:t xml:space="preserve">Cloud Automatic Software Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Barhamgi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Youssef Amghar</w:t>
+                <w:t xml:space="preserve">Hind Benfenatki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t>
+                <w:t xml:space="preserve">Saouli Hamza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Cuppens</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Parisa Ghodous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okba Kazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDBT 2013 : 16th International Conference on Extending Database Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Concurrent Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Melbourne, Australia. pp.40-49</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01161907v1</w:t>
+                <w:t xml:space="preserve">hal-01339278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PrivComp: A Privacy-aware Data Service Composition System (Demo)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">PrivComp: a privacy-aware data service composition system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Barhamgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Benslimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amghar Youssef</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Amghar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cuppens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDBT (International Conference on Extending Database Technology)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EDBT 2013 : 16th International Conference on Extending Database Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Genoa, Italy. pp.757-760, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2452376.2452473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01339147v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloud Automatic Software Development</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PrivComp: A Privacy-aware Data Service Composition System (Demo)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Barhamgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Benslimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amghar Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Concurrent Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Melbourne, Australia. pp.40-49</w:t>
+              <w:t xml:space="preserve">EDBT (International Conference on Extending Database Technology)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Italy, Italy. pp.757-760</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01339278v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cloud computing approach based on mobile agents for Web services discovery</w:t>
               </w:r>
@@ -3804,692 +3804,683 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01352945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture of MedPeer: A New P2P-based System for Integration of Heterogeneous Data Sources</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Haféda Belbachir</w:t>
+                <w:t xml:space="preserve">Toward a supporting framework for public Web service efficient reuse: a model based on social and collective usage experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uddam Chukmol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KMIS 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, PARIS, France. pp.351-354, </w:t>
+              <w:t xml:space="preserve">20th International Conference on Information Systems Development (ISD 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Heriot-Watt University, United Kingdom. pp.629-640, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0003661603510354⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4614-4951-5_50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354544v1</w:t>
+                <w:t xml:space="preserve">hal-01354473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tags Weighting Based on User Profile</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hakima Mellah</w:t>
+                <w:t xml:space="preserve">Architecture of MedPeer: A New P2P-based System for Integration of Heterogeneous Data Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Ougouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haféda Belbachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference AMT (Active Media Technology) 2011</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-23620-4_24⟩</w:t>
+              <w:t xml:space="preserve">KMIS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, PARIS, France. pp.351-354, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0003661603510354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354468v1</w:t>
+                <w:t xml:space="preserve">hal-01354544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bringing Socialized Semantics into Web Services Based on User-centric Collaborative Tagging and Usage Experience</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
+                <w:t xml:space="preserve">Tags Weighting Based on User Profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saida Kichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakima Mellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th International Conference on Parallel and Distributed Computing, Applications and Technologies (PDCAT-11)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference AMT (Active Media Technology) 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Lanzhou, China. pp.206-216, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23620-4_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APSCC.2011.19⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01354543v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bringing socialized semantics into Web services based on user-centric collaborative tagging and usage experience</w:t>
+                <w:t xml:space="preserve">Bringing Socialized Semantics into Web Services Based on User-centric Collaborative Tagging and Usage Experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uddam Chukmol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2011 IEEE Asia-Pacific Services Computing Conference (APSCC 2011)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+              <w:t xml:space="preserve">The 12th International Conference on Parallel and Distributed Computing, Applications and Technologies (PDCAT-11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Gwangju, South Korea. pp.450-455, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/APSCC.2011.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354521v1</w:t>
+                <w:t xml:space="preserve">hal-01354543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a supporting framework for public Web service efficient reuse: a model based on social and collective usage experience</w:t>
+                <w:t xml:space="preserve">Bringing socialized semantics into Web services based on user-centric collaborative tagging and usage experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uddam Chukmol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Information Systems Development (ISD 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 2011 IEEE Asia-Pacific Services Computing Conference (APSCC 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Jeju, South Korea. pp.450-455, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APSCC.2011.19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-4614-4951-5_50⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01354473v1</w:t>
+                <w:t xml:space="preserve">hal-01354521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach for Web service discovery based on collaborative structured tagging</w:t>
+                <w:t xml:space="preserve">Social Collaborative Annotation for Web Service: Bringing in the &amp;quot;Wisdom of Crowds&amp;quot; to enhance the semantics of Web services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uddam Chukmol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Enterprise Information Systems (ICEIS 2010)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th International Conference on Semantic Web and Web Services (SWWS 2010) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Las Vegas, Nevada, United States. pp.171-177</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381481v1</w:t>
+                <w:t xml:space="preserve">hal-01381562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving real world matching with decomposition process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4508,2288 +4499,2297 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Enterprise Information Systems (ICEIS 2010) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Funchal, Madeira, Portugal. pp.151-158, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0002887001510158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Collaborative Annotation for Web Service: Bringing in the &amp;quot;Wisdom of Crowds&amp;quot; to enhance the semantics of Web services</w:t>
+                <w:t xml:space="preserve">An approach for Web service discovery based on collaborative structured tagging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uddam Chukmol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Semantic Web and Web Services (SWWS 2010) </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference on Enterprise Information Systems (ICEIS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Funchal, Portugal. pp.47-56, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0002977300470056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381562v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rule-based modeling and verification of business processes using ECAPE net</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Boukhebouze</w:t>
+                <w:t xml:space="preserve">Quality of Matching in large scale scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zakaria Maamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IEEE International Enterprise Distributed Object Computing Conference (EDOC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Auckland, New Zealand. pp.74-86</w:t>
+              <w:t xml:space="preserve">International Conference on Information Systems and Economic Intelligence (SIIE'2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Hammamet, Tunisia. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437707v1</w:t>
+                <w:t xml:space="preserve">hal-01437628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-matching: Large XML schemas decomposition approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sana Sellami</w:t>
+                <w:t xml:space="preserve">Towards a User-Oriented Framework for Web Service Discovery, Reuse and Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uddam Chukmol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Ontologies, DataBases, and Applications of Semantics (ODBASE 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Algarve, Portugal. pp.9-10, </w:t>
+              <w:t xml:space="preserve">The 5th International Conference on Signal, Image Technology and Internet-based System (SITIS 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Marrakesh, Morocco. pp.415-422, </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-05290-3_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SITIS.2009.71⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437817v1</w:t>
+                <w:t xml:space="preserve">hal-01437821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rule-based modeling for the description of flexible and self-healing business processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">TOWARDS SELF-HEALING EXECUTION OF BUSINESS PROCESSES BASED ON RULES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boukhebouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Maamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th East-European Conference on Advances in Databases and Information Systems (ADBIS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-03973-7_3⟩</w:t>
+              <w:t xml:space="preserve">ICEIS:11th International Conference on Enterprise Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Milan, Italy. pp.501-512, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-01347-8_42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01437697v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoTE-WeD: A Collaborative Tagging-based Environment for Web Service Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Uddam Chukmol</w:t>
+                <w:t xml:space="preserve">Towards an Approach for Estimating Impact of Changes on Business Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boukhebouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amghar Youssef</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Maamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 International Conference on Enterprise Information Systems and Web Technologies (EISWT 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Workshop on Data Engineering Issues in E-Commerce and Services (IEEE DEECS 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Vienne, Austria. pp.415-422, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEC.2009.35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437710v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet innovant inter-promotions et en partenariat avec une entreprise</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Régis Aubry</w:t>
+                <w:t xml:space="preserve">A rule-based modeling for the description of flexible and self-healing business processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boukhebouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amghar Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Maamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Pédagogie et Formations d'Ingénieurs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th East-European Conference on Advances in Databases and Information Systems (ADBIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Riga, Latvia. pp.15-27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-03973-7_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00392656v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie de Matching à large Echelle de schémas XML</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sana Sellami</w:t>
+                <w:t xml:space="preserve">Rule-based modeling and verification of business processes using ECAPE net</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boukhebouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amghar Youssef</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Maamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27éme congrès INFORSID</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Toulouse, France. pp.277-292</w:t>
+              <w:t xml:space="preserve">13th IEEE International Enterprise Distributed Object Computing Conference (EDOC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Auckland, New Zealand. pp.74-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437677v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of Matching in large scale scenarios</w:t>
+                <w:t xml:space="preserve">Pre-matching: Large XML schemas decomposition approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Information Systems and Economic Intelligence (SIIE'2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on Ontologies, DataBases, and Applications of Semantics (ODBASE 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Algarve, Portugal. pp.9-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-05290-3_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437628v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a User-Oriented Framework for Web Service Discovery, Reuse and Evolution</w:t>
+                <w:t xml:space="preserve">CoTE-WeD: A Collaborative Tagging-based Environment for Web Service Discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uddam Chukmol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th International Conference on Signal, Image Technology and Internet-based System (SITIS 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2009 International Conference on Enterprise Information Systems and Web Technologies (EISWT 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Orlando, Florida, United States. pp.174-180</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SITIS.2009.71⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01437821v1</w:t>
+                <w:t xml:space="preserve">hal-01437710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOWARDS SELF-HEALING EXECUTION OF BUSINESS PROCESSES BASED ON RULES</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Zakaria Maamar</w:t>
+                <w:t xml:space="preserve">Projet innovant inter-promotions et en partenariat avec une entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Amghar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEIS:11th International Conference on Enterprise Information</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres Pédagogie et Formations d'Ingénieurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Toulouse, France. pp.305-311</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437629v1</w:t>
+                <w:t xml:space="preserve">hal-00392656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Approach for Estimating Impact of Changes on Business Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Boukhebouze</w:t>
+                <w:t xml:space="preserve">Méthodologie de Matching à large Echelle de schémas XML</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zakaria Maamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Workshop on Data Engineering Issues in E-Commerce and Services (IEEE DEECS 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27éme congrès INFORSID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Toulouse, France. pp.277-292</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CEC.2009.35⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01437674v1</w:t>
+                <w:t xml:space="preserve">hal-01437677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of challenges and techniques in large scale matching</w:t>
+                <w:t xml:space="preserve">Quelle vision pour le matching à large échelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Enterprise Information Systems (ICEIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Barcelona, Spain. pp.355-361</w:t>
+              <w:t xml:space="preserve">10th Maghrebian Conference on Information Technologies (MCSEAI'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Oran, Algérie. pp.356-361</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01500750v1</w:t>
+                <w:t xml:space="preserve">hal-01501898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimization of the disagreements in clustering aggregation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Safia Nait Bahloul</w:t>
+                <w:t xml:space="preserve">BP-FAMA : BUSINESS PROCESS FRAMEWORK FORAGILITY OF MODELLING AND ANALYSIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boukhebouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICEIS:10th International Conference on Enterprise Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Barcelona, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01501323v1</w:t>
+                <w:t xml:space="preserve">hal-01535778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers l'automatisation du réglage des paramètres des algorithmes de matching de schémas XML</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Vers une plateforme de modélisation agile et d'analyse des processus métier.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boukhebouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amghar Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale sur les "Systèmes d'Information et Intelligence Economique "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">ICWIT:1st International Conference on Web and Information Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Sidi Bel Abbes, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535775v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From simple to large scale matching: a hybrid approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sana Sellami</w:t>
+                <w:t xml:space="preserve">Vers l'automatisation du réglage des paramètres des algorithmes de matching de schémas XML</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boukhebouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Rifaieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Symposium on Computer and Information Sciences ( ISCIS 2008 )</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence Internationale sur les "Systèmes d'Information et Intelligence Economique "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Hammamet, Tunisie</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01501276v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension de la plateforme ASMADE : Gestion des contraintes dans le matching de schémas XML et expression des mappings</w:t>
+                <w:t xml:space="preserve">From simple to large scale matching: a hybrid approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rami Rifaieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale sur les "Systèmes d'Information et Intelligence Economique "</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd International Symposium on Computer and Information Sciences ( ISCIS 2008 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Istanbul, Turkey. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCIS.2008.4717924⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535768v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01501276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General trends for matching huge XML schemas and hybrid proposal</w:t>
+                <w:t xml:space="preserve">Study of challenges and techniques in large scale matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IADIS International Conference WWW/Internet 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Freiburg, Germany. pp.448-452</w:t>
+              <w:t xml:space="preserve">10th International Conference on Enterprise Information Systems (ICEIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Barcelona, Spain. pp.355-361</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535780v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Web Service Discovery by using Collaborative Tagging System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
+                <w:t xml:space="preserve">Minimization of the disagreements in clustering aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouba Baroudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Nait Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IEEE International Conference on Next generation Web Services Practices (NWeSP 2008)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NWeSP.2008.29⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Intelligent Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Shangai, China. pp.517-524, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-85930-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535788v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01501323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle vision pour le matching à large échelle ?</w:t>
+                <w:t xml:space="preserve">General trends for matching huge XML schemas and hybrid proposal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Maghrebian Conference on Information Technologies (MCSEAI'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Oran, Algérie. pp.356-361</w:t>
+              <w:t xml:space="preserve">IADIS International Conference WWW/Internet 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Freiburg, Germany. pp.448-452</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01501898v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BP-FAMA : BUSINESS PROCESS FRAMEWORK FORAGILITY OF MODELLING AND ANALYSIS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Boukhebouze</w:t>
+                <w:t xml:space="preserve">Extension de la plateforme ASMADE : Gestion des contraintes dans le matching de schémas XML et expression des mappings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Rifaieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEIS:10th International Conference on Enterprise Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Conférence Internationale sur les "Systèmes d'Information et Intelligence Economique "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Hammamet Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535778v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une plateforme de modélisation agile et d'analyse des processus métier.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Boukhebouze</w:t>
+                <w:t xml:space="preserve">Enhancing Web Service Discovery by using Collaborative Tagging System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uddam Chukmol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICWIT:1st International Conference on Web and Information Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th IEEE International Conference on Next generation Web Services Practices (NWeSP 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Seoul, South Korea. pp.54-59, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NWeSP.2008.29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535794v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmark d'algorithmes de matching de schémas XML Pour l'automatisation du tuning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boukhebouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Rifaieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6853,51 +6853,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking XML-Schema Matching Algorithms for Improving Automated Tuning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boukhebouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Rifaieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7072,122 +7072,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Pattern for Schema Matching: Application to Document Search</w:t>
+                <w:t xml:space="preserve">ASMADE: Automated Schema MApping for Documents Exchange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Rifaieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Chkouri</w:t>
+                <w:t xml:space="preserve">Khaled Herzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIWAS2006:The 8th International Conference on Information Integration and Web-based Application &amp; Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Yogyakarta Indonesia. pp.423-432</w:t>
+              <w:t xml:space="preserve">15th International Conference on Software Engineering and Data Engineering (SEDE-2006) Los Angeles, California July 6-8, 2006 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Los Angeles, California United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01535732v1</w:t>
+                <w:t xml:space="preserve">hal-01535724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquiring OWL ontologies from data-intensive web sites</w:t>
               </w:r>
@@ -7288,960 +7301,947 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refinement of correspondences in EXSMAL for XML Document transformation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design Pattern for Schema Matching: Application to Document Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Herzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
+                <w:t xml:space="preserve">Mohamed Chkouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Database and Expert Systems Applications (DEXA 2006), Web Based Collaboration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Krakow, Poland. pp.304-308</w:t>
+              <w:t xml:space="preserve">IIWAS2006:The 8th International Conference on Information Integration and Web-based Application &amp; Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Yogyakarta Indonesia. pp.423-432</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01535722v1</w:t>
+                <w:t xml:space="preserve">hal-01535732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schema Matching for Document Exchange: A Constraint Based Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sana Sellami</w:t>
+                <w:t xml:space="preserve">Refinement of correspondences in EXSMAL for XML Document transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Herzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rami Rifaieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THE INTERNATIONAL CONFERENCE ON SIGNAL-IMAGE TECHNOLOGY &amp; INTERNET–BASED SYSTEMS (SITIS' 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Hammamet Tunisia. pp.299-309</w:t>
+              <w:t xml:space="preserve">17th International Conference on Database and Expert Systems Applications (DEXA 2006), Web Based Collaboration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Krakow, Poland. pp.304-308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01535726v1</w:t>
+                <w:t xml:space="preserve">hal-01535722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d'une ontologie à partir d'une base de données relationnelle : approche dirigée par l'analyse des formulaires HTML</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mimoun Malki</w:t>
+                <w:t xml:space="preserve">Schema Matching for Document Exchange: A Constraint Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Rifaieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faiez Gargouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Hammamet (Tunisie), France. pp.991-1010</w:t>
+              <w:t xml:space="preserve">THE INTERNATIONAL CONFERENCE ON SIGNAL-IMAGE TECHNOLOGY &amp; INTERNET–BASED SYSTEMS (SITIS' 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Hammamet Tunisia. pp.299-309</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01536248v1</w:t>
+                <w:t xml:space="preserve">hal-01535726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des changements et étude d'impact dans un système d'information réglementaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Jouve</w:t>
+                <w:t xml:space="preserve">Construction d'une ontologie à partir d'une base de données relationnelle : approche dirigée par l'analyse des formulaires HTML</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Mohamed Benslimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Benslimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimoun Malki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiez Gargouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID'2006 - Informatique des ORganisations et Systèmes d'Information et de Décision 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Hammamet, du 31 mai au 3 juin 2006, Tunisie. pp.1007-1022</w:t>
+              <w:t xml:space="preserve">INFORSID'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Hammamet (Tunisie), France. pp.991-1010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598079v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The eTutor project, a train the trainer project for Multicultural, Collaborative, Synchronous eLearning situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th EAEEIE Annual Conference on Innovation in Education for Electrical and Information Engineering (EIE), 1-3 June 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Cracovia, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASMADE: Automated Schema MApping for Documents Exchange</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Khaled Herzi</w:t>
+                <w:t xml:space="preserve">Gestion des changements et étude d'impact dans un système d'information réglementaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovidiu Vasutiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Software Engineering and Data Engineering (SEDE-2006) Los Angeles, California July 6-8, 2006 </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Los Angeles, California United States</w:t>
+              <w:t xml:space="preserve">INFORSID'2006 - Informatique des ORganisations et Systèmes d'Information et de Décision 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Hammamet, du 31 mai au 3 juin 2006, Tunisie. pp.1007-1022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535724v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross- and Multi-cultural Contexts for E-learning –Challenges and Opportunities for the E-tutor</w:t>
+                <w:t xml:space="preserve">OFAUMP: Ontology-based Framework for Adaptable User and Multimedia Presentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bryn Holmes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Denise Leahy</w:t>
+                <w:t xml:space="preserve">Song Weizheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Richards, G. (Ed.), Proceedings of World Conference on E-Learning in Corporate, Government, Healthcare, and Higher Education 2005 (pp. 2602-2607)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">Int. Conf. on Signal-Image technology &amp; Internet-Based Systems (SITIS’05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Yaounde, Cameroon. pp.260-266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01598075v1</w:t>
+                <w:t xml:space="preserve">hal-01535712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European etutors : inductive models for on-line lecturing in synchronous collaborative environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Cross- and Multi-cultural Contexts for E-learning –Challenges and Opportunities for the E-tutor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryn Holmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dudley Dolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Leahy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tony Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Int. Conf. On Multimedia and Information &amp; Technologies in Education, FORMATEX 2005, pp 476-479</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">In Richards, G. (Ed.), Proceedings of World Conference on E-Learning in Corporate, Government, Healthcare, and Higher Education 2005 (pp. 2602-2607)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598076v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OFAUMP: Ontology-based Framework for Adaptable User and Multimedia Presentations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Song Weizheng</w:t>
+                <w:t xml:space="preserve">European etutors : inductive models for on-line lecturing in synchronous collaborative environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dudley Dolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryn Holmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Leahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Conf. on Signal-Image technology &amp; Internet-Based Systems (SITIS’05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Yaounde, Cameroon. pp.260-266</w:t>
+              <w:t xml:space="preserve">3rd Int. Conf. On Multimedia and Information &amp; Technologies in Education, FORMATEX 2005, pp 476-479</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535712v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building a corporate memory : methodology and processes</w:t>
               </w:r>
@@ -8519,321 +8519,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indexing Corporate Memories through Ontologies</w:t>
+                <w:t xml:space="preserve">Semantic Browsing through Incident Reports: the S3 Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djida Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Knowledge Markup and Semantic Annotation (at K-Cap 2003), Sanibel, Florida.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Floride Sanibel, United States. pp.00</w:t>
+              <w:t xml:space="preserve">International Business Information Management Conference (IBIM 2003), Cairo, Egypt, pp.68-73.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Le Caire, Egypt. pp.68-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01593728v1</w:t>
+                <w:t xml:space="preserve">hal-01593736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Management of Documents Integrity In an Intranet Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abraham Alvarez</w:t>
+                <w:t xml:space="preserve">Indexing Corporate Memories through Ontologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djida Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Richard Chbeir</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS/IEEE International Conference on Computer Systems and Applications (AICCSA'03)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Knowledge Markup and Semantic Annotation (at K-Cap 2003), Sanibel, Florida.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Floride Sanibel, United States. pp.00</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01515338v1</w:t>
+                <w:t xml:space="preserve">hal-01593728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Browsing through Incident Reports: the S3 Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djida Bahloul</w:t>
+                <w:t xml:space="preserve">Advanced Management of Documents Integrity In an Intranet Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Maret</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chbeir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Business Information Management Conference (IBIM 2003), Cairo, Egypt, pp.68-73.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS/IEEE International Conference on Computer Systems and Applications (AICCSA'03)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Tunis, Tunisia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AICCSA.2003.1227488⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593736v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9183,51 +9183,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XML based Legal Document Drafting Environement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovidiu Vasutiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9291,51 +9291,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying JAVA-Triggers for X-Link Management in the Industrial Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9382,51 +9382,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Indexing Method of Relations Between Salient Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chbeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amghar Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9659,51 +9659,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866184v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Djallal Midouni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Amghar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chikh Azeddine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435367v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Chikh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302391v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amghar Youssef" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372067v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma S. Ougouti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haf&#233;da Belbachir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5815/ijitcs.2015.01.06" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270027v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesalam Amrane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Mellah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Aliradi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAMC.2014.060496" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353385v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Saouli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okba Kazar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benharkat A&#239;cha-Nabila" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354370v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boukhebouze" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Maamar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBPIM.2011.043389" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354373v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Ougouti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Belbachir" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3923/jas.2010.2923.2928" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381430v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Sellami" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha-Nabila Benharkat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jdst.2010090802" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437740v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531228v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uddam Chukmol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501566v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Rifaieh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531209v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Mohamed Benslimane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Benslimane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun Malki" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thiran" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514487v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pr&#233;vot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pierson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596409v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Nait Bahloul" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sayah" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593607v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jouve" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chabbat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pinon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-023X(03)00046-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBZ9GMZP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575959v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Abi Assaf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youakim Badr" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407850v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kablan Barbar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44039-2_9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908722v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bennara" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mrissa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45547-1_9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908723v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45547-1_7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212857v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2857218.2857228" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278226v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuo Wei" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2015.199" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212728v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2015.46" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499263v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zuo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154222v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2014.111" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535808v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212722v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2567948.2579222" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213915v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11587-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161907v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Barhamgi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Bouhlahia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2452376.2452473" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339147v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339278v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Benfenatki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saouli Hamza" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Ghodous" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353167v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTECH.2012.6457745" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353112v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Li" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Biennier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32775-9_68" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352945v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-2819-9_31" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0F5A4E0D15565D71B686178517545E0F73F6E98E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354544v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003661603510354" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354468v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Kichou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23620-4_24" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J2RBMNXM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354543v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSCC.2011.19" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354521v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354473v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-4951-5_50" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381481v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0002977300470056" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381497v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0002887001510158" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381562v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437707v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437817v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05290-3_4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RDL7LGJD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437697v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03973-7_3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-06LQSFJP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437710v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392656v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Leli&#232;vre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Aubry" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437677v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437628v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437821v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2009.71" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437629v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01347-8_42" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437674v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2009.35" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500750v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501323v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Baroudi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85930-7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535775v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501276v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCIS.2008.4717924" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535768v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535780v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535788v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NWeSP.2008.29" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501898v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535778v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535794v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535761v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535748v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2007.370741" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535764v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535732v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chkouri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536249v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadou Saliah" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535722v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Herzi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535726v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536248v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiez Gargouri" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598079v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Vasutiu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598083v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Ward" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535724v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598075v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryn Holmes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dudley Dolan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Leahy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598076v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535712v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Weizheng" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595804v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djida Bahloul" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maret" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595792v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514693v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593728v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515338v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Alvarez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chbeir" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2003.1227488" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593736v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827074v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Sou&#226;d" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Belbachir" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-5384-7.ch012" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381603v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61520-859-3.ch009" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437822v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01350-8_21" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NHHS1NNT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501668v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593615v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-93177-747-6.ch009" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593670v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Flory" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-930708-39-6.ch229" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866184v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Djallal Midouni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Amghar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chikh Azeddine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435367v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Chikh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302391v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amghar Youssef" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372067v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma S. Ougouti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haf&#233;da Belbachir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5815/ijitcs.2015.01.06" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270027v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesalam Amrane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Mellah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Aliradi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAMC.2014.060496" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353385v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Saouli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okba Kazar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benharkat A&#239;cha-Nabila" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354373v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Ougouti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Belbachir" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3923/jas.2010.2923.2928" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354370v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boukhebouze" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Maamar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBPIM.2011.043389" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381430v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Sellami" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha-Nabila Benharkat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jdst.2010090802" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437740v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531228v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uddam Chukmol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501566v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Rifaieh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531209v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Mohamed Benslimane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Benslimane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun Malki" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thiran" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514487v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pr&#233;vot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pierson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596409v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Nait Bahloul" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sayah" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593607v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jouve" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chabbat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pinon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-023X(03)00046-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBZ9GMZP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575959v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Abi Assaf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youakim Badr" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908723v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bennara" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mrissa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45547-1_7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407850v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kablan Barbar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44039-2_9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908722v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45547-1_9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278226v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuo Wei" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2015.199" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212728v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2015.46" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212857v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2857218.2857228" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154222v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zuo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2014.111" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499263v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535808v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212722v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2567948.2579222" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213915v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11587-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339278v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Benfenatki" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saouli Hamza" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Ghodous" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161907v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Barhamgi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Bouhlahia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2452376.2452473" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339147v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353167v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTECH.2012.6457745" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353112v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Li" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Biennier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32775-9_68" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352945v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-2819-9_31" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0F5A4E0D15565D71B686178517545E0F73F6E98E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354473v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-4951-5_50" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354544v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003661603510354" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354468v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Kichou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23620-4_24" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J2RBMNXM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354543v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSCC.2011.19" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354521v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381562v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381497v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0002887001510158" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381481v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0002977300470056" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437628v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437821v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2009.71" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437629v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01347-8_42" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437674v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2009.35" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437697v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03973-7_3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-06LQSFJP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437707v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437817v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05290-3_4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RDL7LGJD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437710v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392656v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Leli&#232;vre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Aubry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437677v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501898v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535778v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535794v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535775v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501276v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCIS.2008.4717924" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500750v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501323v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Baroudi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85930-7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535780v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535768v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535788v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NWeSP.2008.29" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535761v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535748v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2007.370741" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535764v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535724v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Herzi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536249v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadou Saliah" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535732v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chkouri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535722v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535726v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536248v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiez Gargouri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598083v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Ward" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598079v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Vasutiu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535712v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Weizheng" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598075v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryn Holmes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dudley Dolan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Leahy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598076v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595804v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djida Bahloul" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maret" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595792v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514693v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593736v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593728v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515338v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Alvarez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chbeir" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2003.1227488" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827074v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Sou&#226;d" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Belbachir" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-5384-7.ch012" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381603v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61520-859-3.ch009" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437822v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01350-8_21" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NHHS1NNT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501668v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593615v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-93177-747-6.ch009" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593670v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Flory" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-930708-39-6.ch229" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>