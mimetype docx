--- v0 (2026-03-19)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Youssef Chahir </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision-Based Global Localization of Points of Gaze in Sport Climbing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan-Nhu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Seifert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pantry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pattern Recognition and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (07), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218001423550054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the SIMULRESP: A simulation software of child and teenager cardiorespiratory physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flechelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Sauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Engert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Pulmonology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 58 (10), pp.2832-2840. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppul.26595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning-driven palmprint and finger knuckle pattern-based multimodal Person recognition system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahab Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Mazaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahid Akhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 81 (8), pp.10961 - 10980. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-022-12384-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep CNN-based autonomous system for safety measures in logistics transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Rouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahab Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafiz Tayyab Rauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seifedine Kadry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (18), pp.12357 - 12370. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00500-021-05949-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep rule-based classifier for finger knuckle pattern recognition system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahab Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahid Akhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Elhouda Chalabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Maza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Elhouda Chalabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolving Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12530-020-09359-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature-level fusion of major and minor dorsal finger knuckle patterns for person authentication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahab Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahid Akhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal, Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11760-020-01806-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epileptic seizures identification with autoregressive model and firefly optimization based classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahab Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahab Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolving Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (3), pp.827--836. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12530-019-09319-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finger kunckcle patterns based person recognition via bank of multi-scale binarized statistical texture features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahab Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Chaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahid Akhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolving Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (4), pp.625-635. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12530-018-9260-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature extraction in palmprint recognition using spiral of moment skewness and kurtosis algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Attallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Serir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (3), pp.1197--1205. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10044-018-0712-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superpixel-based Zernike Moments for Palm-print Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Serir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Attallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahhab Boudjelal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of electronic security and digital forensics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vol.11 (No.4), pp.420 - 433. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJESDF.2019.102561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finger-Knuckle-Print Recognition System based on Features-Level Fusion of Real and Imaginary Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahab Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahab Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Chaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21917/ijivp.2018.0252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An EEG-fMRI Fusion Analysis Based on Symmetric Techniques Using Dempster Shafer Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahab Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahab Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal of Medical Imaging and Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (7), pp.1493-1501. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jmihi.2017.2185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histogram of gradient and binarized statistical image features of wavelet subband-based palmprint features extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Attallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Serir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahhab Boudjelal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (06), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JEI.26.6.063006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal representation of 3D skeleton joints-based action recognition using modified spherical harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Al Alwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 83, pp.32-41. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2016.05.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Label maps fusion for marginal segmentation of multi-component images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadia Alkama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daoud Berkani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Network World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (4), pp.405-426. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14311/NNW.2015.25.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient multimodal biometric database construction and protection schemes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Kebbeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Mostafai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Benmerzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The international Arab journal of information technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient online signature authentication approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saidani Kaouther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostefai Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Abderraouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahir Youssef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Journal of Electronic Imaging, 23 (6), pp.8. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JEI.23.6.063009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly supervised learning from scale invariant feature transform keypoints: an approach combining fast eigendecompostion, regularization, and diffusion on graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Abderraouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostefai Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Al Alwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (1), pp.13. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JEI.23.1.013009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New online signature acquisition system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Oulefki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Mostefai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Abbadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Djebrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderraouf Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (1), pp.010501-010504. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JEI.22.1.010501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified framework for human behaviour recognition: An approach using 3D Zernike moments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderraouf Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 100, pp.107 - 116. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2011.12.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving Objects Tracking in Video by Graph Cuts and Parameter Motion Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Housni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Mammass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (10), pp.20-27. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5120/5001-7283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markovian Approach using Several Gibbs Energy for Remote Sensing Images Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadia Alkama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daoud Berkani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 69 (1), pp.39-47. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-011-9631-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Modal Recognition System Using Face and Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Akrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Belayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Mostefai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Science Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (3), pp.1694-0814</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markovian approach using several Gibbs energy for remote sensing images segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadia Alkama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daoud Berkani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 69 (1), pp.39 - 47. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-011-9631-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIFT Points for Matching Aerial Images in Reduced Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mk Khlolladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benmohamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review on Computers and Software (IRECOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (1), pp.14-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral clustering and dimensionality reduction applied to Content based image retrieval with hybrid Descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M K Kholladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review on Computers and Software (IRECOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, International Review on Computers and Software, 5 (1), pp.14-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Intelligent Multimodal Biometric Identification System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Akrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderraouf Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdennour H. Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Mostefai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCEE - International Journal of Computer and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (6), pp.1001-1004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi du regard non intrusif en tête libre à partir d'images vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ba Linh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Informatica Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (4), pp.168-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance et catégorisation de l'activité manuelle humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Informatica Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (4), pp.31-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A diffusion approach for interactive image retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Tabout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman Sbihi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Informatica Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (4), pp.111-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlocal video denoising, simplification and inpainting using discrete regularization on graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Ghoniem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Elmoataz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 90 (8), pp.2445-2455. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2009.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Clustering and Dimensionality Reduction Applied to Content Based Image Retrieval with Hybrid Descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Khireddine Kholladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review on Computers and Software (IRECOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (6), pp.633-639</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive ROI Segmentation using Graph Cuts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Housni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Mammass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICGST International Journal on Graphics, Vision and Image Processing, GVIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 09 (VI), pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Real Time Face Tracking Operator Study and Implementation within Virtex FPGA Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Mostefai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Mechta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The international Arab journal of information technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (1), pp.11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A web filtering engine combining textual, structural and visual content-based analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.272-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WebGuard: A Web Filtering Engine Combining Textual, Structural, and Visual Content-Based Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18, pp.272-284. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TKDE.2006.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Visual Content-based Analysis with Textual and Structural Analysis for Improving Web Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of web information systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1 (4), pp.241-254. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/17440080580000096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialized visual features based image retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of computer and their applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.575-590</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatouage topologique des images numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Mostefai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Djebrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22 (6), pp.575-590</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time embedded moving objects detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Science Journal of Moldova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.25-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Embedded Moving Objects Detector - Study and Implementation Within Virtex FPGA Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mostefai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Djebrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Science Journal of Moldova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 12, pp.25-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching images on the basis of color homogeneous objects and their spatial relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Visual Communication and Image Representation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.302-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusive Easy-to-Read Generation for Individuals with Cognitive Impairments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ledoyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lechervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Pantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Conference on Artificial Intelligence (ECAI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Artificial Intelligence (EurAI); Italian Association for Artificial Intelligence (AIxIA), Oct 2025, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lymphoma Diagnosis via Deep Learning: A Study Based on Digitized Lymph Node Imprint Cytology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Jagour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Jagour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Goineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Perier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAS2025 (10ème Journée Santé &amp; IA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PFIA 2025, Jun 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusive Easy-to-Read Text Generation for Individuals with Cognitive Impairments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ledoyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lechervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Pantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2025 Conference on Empirical Methods in Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Suzhou, France. pp.11782-11808, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/FAIA251224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating Cognitive Accessibility with LLMs: A Multi-Task Approach to Easy-to-Read Text Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ledoyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Pantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lechervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Conference on Empirical Methods in Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computational Linguistics, Nov 2025, Suzhou, China, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNETRSal: Saliency Prediction with Hybrid Transformer-Based Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azamat Kaibaldiyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Pantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lechervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems (ACIVS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Tokyo (JP), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Automatic Flap Segmentation through Deep Learning Methods to Refine Head and Neck Cancer Postoperative Radiotherapy, a GORTEC study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXth International Conference on the use of Computers in Radiation therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appariement d'images d'oeuvres d'Art avec descriptions textuelles variées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Karine Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lechervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint CAP and RFIAP 2024 Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Jul 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning for Automated Localization of Gaze Points and Climbing Holds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pantry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Seifert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Perier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Thirteenth International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rabat, France. pp.01-06, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA62886.2024.10755884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitosis Detection in Breast Cancer with Deep Learning: A New Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahhab Boudjelal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Elmoataz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Conference of Advanced Technology in Electronic and Electrical Engineering (ICATEEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, M'sila, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patch-based Identification of Lexical Semantic Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Bannour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Akhmouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd European Conference on Information Retrieval (ECIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heart disease prediction using neighborhood component analysis and support vector machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Djeriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Brik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ladjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Attallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The VIIIth International Workshop on Representation, analysis and recognition of shape and motion FroM Imaging data (RFMI 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Sidi Bou Said, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrical local image descriptors for palmprint recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Attallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Serir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image and Signal Processing 2018 (ICISP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Cherbourg, France. pp.419-426, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-94211-7_45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of BSIF, Log-Gabor and mRMR Transforms for Iris and Palmprint based Bi-modal Identification System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Attallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Serir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahhab Boudjelal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/International Conference on Advanced Technologies for Signal and Image Processing (ATSIP'2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Fez, Morocco. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATSIP.2017.8075600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach of action recognition based on Motion Stable Shape (MSS) features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Lassoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzedine Zagrouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE/ACS 13th International Conference of Computer Systems and Applications (AICCSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Casablanca, Morocco. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA.2016.7945652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D skeleton joints-based action recognition using covariance descriptors on discrete spherical harmonics transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Al Alwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing (ICIP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2015, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appearance-based Eye Control System by Manifold Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Lisbonne, Portugal. pp.148-155, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0004682601480155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Signature Using Non-redundant Temporal Local Binary-Based Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Al Alwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Algarve, Portugal. pp.151-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neonatal Events Recognition using LBP descriptor and Wavelet Thresholding Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Al Alwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Multimedia Computing and Systems (ICMCS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Marrakech,, Morocco. pp.427 - 432, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMCS.2014.6911171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-Posture Recognition Using Joint Angle Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Al Alwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Goumidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Montpellier, France. pp.106-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appearance-based gaze tracking with spectral clustering and semi-supervised Gaussian process regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Eye Tracking South Africa (ETSA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Le Cap, South Africa. pp.17-23, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2509315.2509318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method using moments correlation for action change detection in videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Lassoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzeddine Zagrouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 Second International Conference on Innovative Computing Technology (INTECH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Casablanca, Morocco. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INTECH.2012.6457805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un système oculométrique à partir d'une webcam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop " Eye-tracking, Regard &amp; Interaction " DEFISENS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method using Moments correlation for action change detection in video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Lassoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzeddine Zagrouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International conference on Innovative Computing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Casablanca, Morocco. pp.174 - 178, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INTECH.2012.6457805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Action Classification: A New Approach combining Spatio-temporal Krawtchouk Moments and Laplacian Eigenmaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Lassoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzeddine Zagrouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Signal Image Technology &amp; Internet based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Dijon, France. pp.291 -297, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SITIS.2011.65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient approach for video action classification based on 3d Zernike moments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Lassoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzedine Zagrouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Future Information Technology,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Greece. pp.196-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Action Classification: A New Approach Combining Spatio-temporal Krawtchouk Moments and Laplacian Eigenmaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Lassoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzeddine Zagrouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Signal Image Technology &amp; Internet-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Dijon, France. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/sitis.2011.65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eye gaze tracking with free head movements using a single camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ba Linh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Symposium on Information and Communication Technology (SoICT '10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Hanoi, Vietnam. pp.108-113, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1852611.1852632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of high resolution urban satellite images combining SVM and graph cuts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissam Bekkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Housni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Idbrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Mammass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium On Image/Video Communications and Mobile Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rabat, Morocco. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVC.2010.5656433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of high resolution urban satellite Images combining SVM and Graph Cuts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bekkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idbraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Housni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mammass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 5th International Symposium On I/V Communications and Mobile Network (ISVC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rabat, France. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVC.2010.5656433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A random walk through human behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Zinbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Ghoniem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Elmoataz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS&amp;T / SPIE International Conference on Multimedia Content Access: Algorithms and Systems III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, San Jose, United States. pp.725503-1 - 725503-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric and texture inpainting based on discrete regularization on graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Ghoniem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Elmoataz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing - ICIP'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Cairo, Egypt. pp.1349 - 1352, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2009.5413568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interactive machine for algae image retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Tabout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmoghit Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman Sbihi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICCSIT 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Beijing, China. pp.176 - 180, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCSIT.2009.5234597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free Eye Gaze Tracking using Gaussian Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ba Linh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing, Computer Vision, Pattern Recognition - IPCV2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Las Vegas, United States. pp.137-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random walks based segmentation approach for image retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Tabout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmoghit Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman Sbihi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Pervasive Computing and Applications - ICPCA2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Alexandria, Egypt. pp.593 - 597, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPCA.2008.4783681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving object segmentation using optical flow with active contour model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Zinbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Elmoataz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The international conference on information &amp; communication technologies : from theory to applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Damascus, Syria. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTTA.2008.4530112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Gesture Analysis and Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahjat Safadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems. Workshop on Grasp and Task Learning by Imitation (IROS2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Nice, France. pp.65-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'œil et la main : l'aide informatisée à la production de textes procéduraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ba Linh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International. De la France au Québec : l’Ecriture dans tous ses états (From France to Québec : Writing in All Its States)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Denoising and Simplification via Discrete Regularization on Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Ghoniem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Elmoataz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of International Conference on Advanced Concepts for Intelligent Vision System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Juan-les-Pins, France. pp.380-389, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-88458-3_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Denoising Via Discrete Regularization on Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Ghoniem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Elmoataz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Tampa, Florida, United States. 4 p., </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2008.4761412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation des expressions faciales par marches aléatoires sur graphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Zinbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kheir Eddine Aziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montpellier, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIFT Detectors for Matching Aerial Images in Reduced Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Khireddine Kholladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Computer Integrated Manufacturing - CIP'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Sétif, Algeria. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et caractérisation de la texture par marches aléatoires locales dans un graphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Elmoataz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kheir Eddine Aziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Troyes, France. pp.209-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction d'objets vidéo : une approche combinant les contours actifs et le flot optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Zinbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Elmoataz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des sixièmes journées Extraction et Gestion des Connaissances (EGC'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.41-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin-color detection using fuzzy clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Elmoataz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second IEEE-EURASIP International Symposium on Communications, Control and Signal Processing (ISCCSP'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection rapide et Suivi d'objets visuels par contour actif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Zinbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Elmoataz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Conférence Internationale: Sciences Electroniques, Technologies de l'Information et des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération d'agents pour des services de recherche et de filtrage sur internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international en informatique appliquée (Ciia'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Text and Image Analysis in The Web Filtering System &amp;quot;WEBGUARD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Information Integration and Web-based Applications &amp; Services (iiWAS'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Jakarta, Indonesia. pp.685-695</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Object Detection Using General Gaussian in Active Region Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Zinbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Elmoataz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEE/IEEE Int. Conf. on Complex Systems, Intelligence and Modern Technology Applications (CSIMTA'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des régions de couleur de peau dans l'image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Zighed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence "Extraction et gestion des connaissances" (EGC'03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Lyon, France. pp.219-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WebGuard: Web-Based Adult Content Detection and Filtering System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/WIC International Conference on Web Intelligence (WI'03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Halifax, Canada. pp.574-578, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI.2003.1241271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic extraction of textual informations in a video by a robust morphological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Elmoataz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schüpp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Vision Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Canada. pp.64-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Text and Image Analysis in the Web Filtering System &amp;quot;WebGuard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADIS International Conference WWW/Internet 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Algarve, Portugal. pp.611-618</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexation d'images utilisant une segmentation par ensembles de niveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schüpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC'02)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Montpellier, France. pp.387-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et extraction automatique de texte dans une vidéo: une approche par morphologie mathématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Elmoataz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schüpp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones D'Accès Intelligent aux Documents Multimédias sur l'Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.73-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving object detection and tracking from MPEG coded Picture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones D'Accès Intelligent aux Documents Multimédias sur l'Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.355-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Data Mining Driven Approach for Web Classification and Filtering Based on Multimodal Content Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Data Communications and Networking: A Research Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Idea Group Inc., pp.20 - 54, 2007, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-59904-274-9.ch002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data-mining driven approach for web classification and filtering based on multimodal content analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced topics in business data communications and networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.0, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexation de la vidéo numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des données multimédias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Hermès, pp.0, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexation de la vidéo numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des données multimédias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22 (6), Eds Hermès, Collection IC2, pp.575-590, 2004, 2-7462-0824-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et indexation des images ou du contenu visuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions à la caractérisation & structuration d’images et de séquences vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université de Caen, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01083958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId256"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Youssef Chahir </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision-Based Global Localization of Points of Gaze in Sport Climbing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan-Nhu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Seifert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pantry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pattern Recognition and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (07), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218001423550054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision-Based Global Localization of Points of Gaze in Sport Climbing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan-Nhu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Seifert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Hammami Kölbl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pattern Recognition and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (07), pp.2355005. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/s0218001423550054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the SIMULRESP: A simulation software of child and teenager cardiorespiratory physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flechelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Sauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Engert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Pulmonology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 58 (10), pp.2832-2840. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppul.26595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning-driven palmprint and finger knuckle pattern-based multimodal Person recognition system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahab Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Mazaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahid Akhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 81 (8), pp.10961 - 10980. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-022-12384-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep CNN-based autonomous system for safety measures in logistics transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Rouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahab Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafiz Tayyab Rauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seifedine Kadry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (18), pp.12357 - 12370. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00500-021-05949-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep rule-based classifier for finger knuckle pattern recognition system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahab Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahid Akhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Elhouda Chalabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Maza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Elhouda Chalabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolving Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12530-020-09359-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature-level fusion of major and minor dorsal finger knuckle patterns for person authentication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahab Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahid Akhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal, Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11760-020-01806-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epileptic seizures identification with autoregressive model and firefly optimization based classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahab Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahab Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolving Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (3), pp.827--836. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12530-019-09319-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finger kunckcle patterns based person recognition via bank of multi-scale binarized statistical texture features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahab Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Chaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahid Akhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolving Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (4), pp.625-635. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12530-018-9260-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature extraction in palmprint recognition using spiral of moment skewness and kurtosis algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Attallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Serir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (3), pp.1197--1205. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10044-018-0712-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superpixel-based Zernike Moments for Palm-print Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Serir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Attallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahhab Boudjelal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of electronic security and digital forensics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vol.11 (No.4), pp.420 - 433. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJESDF.2019.102561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finger-Knuckle-Print Recognition System based on Features-Level Fusion of Real and Imaginary Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahab Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahab Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Chaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21917/ijivp.2018.0252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An EEG-fMRI Fusion Analysis Based on Symmetric Techniques Using Dempster Shafer Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahab Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahab Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal of Medical Imaging and Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (7), pp.1493-1501. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jmihi.2017.2185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histogram of gradient and binarized statistical image features of wavelet subband-based palmprint features extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Attallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Serir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahhab Boudjelal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (06), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JEI.26.6.063006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal representation of 3D skeleton joints-based action recognition using modified spherical harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Al Alwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 83, pp.32-41. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2016.05.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Label maps fusion for marginal segmentation of multi-component images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadia Alkama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daoud Berkani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Network World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (4), pp.405-426. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14311/NNW.2015.25.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient multimodal biometric database construction and protection schemes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Kebbeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Mostafai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Benmerzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The international Arab journal of information technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient online signature authentication approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saidani Kaouther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostefai Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Abderraouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahir Youssef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Journal of Electronic Imaging, 23 (6), pp.8. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JEI.23.6.063009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly supervised learning from scale invariant feature transform keypoints: an approach combining fast eigendecompostion, regularization, and diffusion on graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Abderraouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostefai Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Al Alwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (1), pp.13. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JEI.23.1.013009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New online signature acquisition system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Oulefki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Mostefai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Abbadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Djebrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderraouf Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (1), pp.010501-010504. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JEI.22.1.010501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified framework for human behaviour recognition: An approach using 3D Zernike moments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderraouf Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 100, pp.107 - 116. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2011.12.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving Objects Tracking in Video by Graph Cuts and Parameter Motion Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Housni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Mammass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (10), pp.20-27. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5120/5001-7283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Modal Recognition System Using Face and Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Akrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Belayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Mostefai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Science Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (3), pp.1694-0814</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markovian Approach using Several Gibbs Energy for Remote Sensing Images Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadia Alkama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daoud Berkani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 69 (1), pp.39-47. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-011-9631-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markovian approach using several Gibbs energy for remote sensing images segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadia Alkama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daoud Berkani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 69 (1), pp.39 - 47. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-011-9631-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIFT Points for Matching Aerial Images in Reduced Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mk Khlolladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benmohamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review on Computers and Software (IRECOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (1), pp.14-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral clustering and dimensionality reduction applied to Content based image retrieval with hybrid Descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M K Kholladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review on Computers and Software (IRECOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, International Review on Computers and Software, 5 (1), pp.14-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Intelligent Multimodal Biometric Identification System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Akrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderraouf Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdennour H. Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Mostefai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCEE - International Journal of Computer and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (6), pp.1001-1004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi du regard non intrusif en tête libre à partir d'images vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ba Linh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Informatica Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (4), pp.168-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A diffusion approach for interactive image retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Tabout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman Sbihi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Informatica Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (4), pp.111-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance et catégorisation de l'activité manuelle humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Informatica Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (4), pp.31-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlocal video denoising, simplification and inpainting using discrete regularization on graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Ghoniem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Elmoataz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 90 (8), pp.2445-2455. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2009.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Clustering and Dimensionality Reduction Applied to Content Based Image Retrieval with Hybrid Descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Khireddine Kholladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review on Computers and Software (IRECOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (6), pp.633-639</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive ROI Segmentation using Graph Cuts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Housni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Mammass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICGST International Journal on Graphics, Vision and Image Processing, GVIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 09 (VI), pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Real Time Face Tracking Operator Study and Implementation within Virtex FPGA Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Mostefai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Mechta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The international Arab journal of information technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (1), pp.11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A web filtering engine combining textual, structural and visual content-based analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.272-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WebGuard: A Web Filtering Engine Combining Textual, Structural, and Visual Content-Based Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18, pp.272-284. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TKDE.2006.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Visual Content-based Analysis with Textual and Structural Analysis for Improving Web Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of web information systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1 (4), pp.241-254. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/17440080580000096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialized visual features based image retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of computer and their applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.575-590</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatouage topologique des images numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Mostefai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Djebrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22 (6), pp.575-590</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time embedded moving objects detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Science Journal of Moldova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.25-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Embedded Moving Objects Detector - Study and Implementation Within Virtex FPGA Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mostefai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Djebrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Science Journal of Moldova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 12, pp.25-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching images on the basis of color homogeneous objects and their spatial relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Visual Communication and Image Representation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.302-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusive Easy-to-Read Generation for Individuals with Cognitive Impairments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ledoyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lechervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Pantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Conference on Artificial Intelligence (ECAI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Artificial Intelligence (EurAI); Italian Association for Artificial Intelligence (AIxIA), Oct 2025, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lymphoma Diagnosis via Deep Learning: A Study Based on Digitized Lymph Node Imprint Cytology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Jagour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Jagour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Goineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Perier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAS2025 (10ème Journée Santé &amp; IA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PFIA 2025, Jun 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusive Easy-to-Read Text Generation for Individuals with Cognitive Impairments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ledoyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lechervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Pantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2025 Conference on Empirical Methods in Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Suzhou, France. pp.11782-11808, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/FAIA251224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating Cognitive Accessibility with LLMs: A Multi-Task Approach to Easy-to-Read Text Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ledoyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Pantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lechervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Conference on Empirical Methods in Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computational Linguistics, Nov 2025, Suzhou, China, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNETRSal: Saliency Prediction with Hybrid Transformer-Based Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azamat Kaibaldiyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Pantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lechervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems (ACIVS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Tokyo (JP), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Automatic Flap Segmentation through Deep Learning Methods to Refine Head and Neck Cancer Postoperative Radiotherapy, a GORTEC study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXth International Conference on the use of Computers in Radiation therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appariement d'images d'oeuvres d'Art avec descriptions textuelles variées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Karine Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lechervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint CAP and RFIAP 2024 Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Jul 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning for Automated Localization of Gaze Points and Climbing Holds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pantry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Seifert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Perier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Thirteenth International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rabat, France. pp.01-06, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA62886.2024.10755884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitosis Detection in Breast Cancer with Deep Learning: A New Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahhab Boudjelal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Elmoataz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Conference of Advanced Technology in Electronic and Electrical Engineering (ICATEEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, M'sila, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patch-based Identification of Lexical Semantic Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Bannour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Akhmouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd European Conference on Information Retrieval (ECIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heart disease prediction using neighborhood component analysis and support vector machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Djeriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Brik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ladjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Attallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The VIIIth International Workshop on Representation, analysis and recognition of shape and motion FroM Imaging data (RFMI 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Sidi Bou Said, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrical local image descriptors for palmprint recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Attallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Serir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image and Signal Processing 2018 (ICISP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Cherbourg, France. pp.419-426, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-94211-7_45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of BSIF, Log-Gabor and mRMR Transforms for Iris and Palmprint based Bi-modal Identification System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Attallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Serir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahhab Boudjelal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/International Conference on Advanced Technologies for Signal and Image Processing (ATSIP'2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Fez, Morocco. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATSIP.2017.8075600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach of action recognition based on Motion Stable Shape (MSS) features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Lassoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzedine Zagrouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE/ACS 13th International Conference of Computer Systems and Applications (AICCSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Casablanca, Morocco. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA.2016.7945652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D skeleton joints-based action recognition using covariance descriptors on discrete spherical harmonics transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Al Alwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing (ICIP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2015, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appearance-based Eye Control System by Manifold Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Lisbonne, Portugal. pp.148-155, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0004682601480155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Signature Using Non-redundant Temporal Local Binary-Based Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Al Alwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Algarve, Portugal. pp.151-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neonatal Events Recognition using LBP descriptor and Wavelet Thresholding Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Al Alwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Multimedia Computing and Systems (ICMCS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Marrakech,, Morocco. pp.427 - 432, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMCS.2014.6911171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-Posture Recognition Using Joint Angle Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Al Alwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Goumidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Montpellier, France. pp.106-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appearance-based gaze tracking with spectral clustering and semi-supervised Gaussian process regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Eye Tracking South Africa (ETSA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Le Cap, South Africa. pp.17-23, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2509315.2509318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un système oculométrique à partir d'une webcam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop " Eye-tracking, Regard &amp; Interaction " DEFISENS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method using moments correlation for action change detection in videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Lassoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzeddine Zagrouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 Second International Conference on Innovative Computing Technology (INTECH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Casablanca, Morocco. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INTECH.2012.6457805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method using Moments correlation for action change detection in video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Lassoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzeddine Zagrouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International conference on Innovative Computing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Casablanca, Morocco. pp.174 - 178, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INTECH.2012.6457805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient approach for video action classification based on 3d Zernike moments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Lassoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzedine Zagrouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Future Information Technology,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Greece. pp.196-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Action Classification: A New Approach combining Spatio-temporal Krawtchouk Moments and Laplacian Eigenmaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Lassoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzeddine Zagrouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Signal Image Technology &amp; Internet based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Dijon, France. pp.291 -297, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SITIS.2011.65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Action Classification: A New Approach Combining Spatio-temporal Krawtchouk Moments and Laplacian Eigenmaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Lassoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzeddine Zagrouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Signal Image Technology &amp; Internet-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Dijon, France. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/sitis.2011.65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eye gaze tracking with free head movements using a single camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ba Linh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Symposium on Information and Communication Technology (SoICT '10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Hanoi, Vietnam. pp.108-113, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1852611.1852632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of high resolution urban satellite images combining SVM and graph cuts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissam Bekkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Housni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Idbrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Mammass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium On Image/Video Communications and Mobile Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rabat, Morocco. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVC.2010.5656433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of high resolution urban satellite Images combining SVM and Graph Cuts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bekkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idbraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Housni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mammass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 5th International Symposium On I/V Communications and Mobile Network (ISVC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rabat, France. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVC.2010.5656433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric and texture inpainting based on discrete regularization on graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Ghoniem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Elmoataz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing - ICIP'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Cairo, Egypt. pp.1349 - 1352, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2009.5413568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A random walk through human behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Zinbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Ghoniem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Elmoataz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS&amp;T / SPIE International Conference on Multimedia Content Access: Algorithms and Systems III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, San Jose, United States. pp.725503-1 - 725503-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interactive machine for algae image retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Tabout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmoghit Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman Sbihi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICCSIT 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Beijing, China. pp.176 - 180, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCSIT.2009.5234597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free Eye Gaze Tracking using Gaussian Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ba Linh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing, Computer Vision, Pattern Recognition - IPCV2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Las Vegas, United States. pp.137-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random walks based segmentation approach for image retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Tabout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmoghit Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman Sbihi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Pervasive Computing and Applications - ICPCA2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Alexandria, Egypt. pp.593 - 597, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPCA.2008.4783681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving object segmentation using optical flow with active contour model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Zinbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Elmoataz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The international conference on information &amp; communication technologies : from theory to applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Damascus, Syria. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTTA.2008.4530112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Gesture Analysis and Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahjat Safadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems. Workshop on Grasp and Task Learning by Imitation (IROS2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Nice, France. pp.65-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'œil et la main : l'aide informatisée à la production de textes procéduraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ba Linh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International. De la France au Québec : l’Ecriture dans tous ses états (From France to Québec : Writing in All Its States)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Denoising and Simplification via Discrete Regularization on Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Ghoniem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Elmoataz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of International Conference on Advanced Concepts for Intelligent Vision System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Juan-les-Pins, France. pp.380-389, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-88458-3_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Denoising Via Discrete Regularization on Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Ghoniem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Elmoataz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Tampa, Florida, United States. 4 p., </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2008.4761412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation des expressions faciales par marches aléatoires sur graphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Zinbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kheir Eddine Aziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montpellier, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIFT Detectors for Matching Aerial Images in Reduced Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Khireddine Kholladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Computer Integrated Manufacturing - CIP'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Sétif, Algeria. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et caractérisation de la texture par marches aléatoires locales dans un graphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Elmoataz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kheir Eddine Aziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Troyes, France. pp.209-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin-color detection using fuzzy clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Elmoataz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second IEEE-EURASIP International Symposium on Communications, Control and Signal Processing (ISCCSP'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction d'objets vidéo : une approche combinant les contours actifs et le flot optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Zinbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Elmoataz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des sixièmes journées Extraction et Gestion des Connaissances (EGC'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.41-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection rapide et Suivi d'objets visuels par contour actif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Zinbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Elmoataz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Conférence Internationale: Sciences Electroniques, Technologies de l'Information et des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération d'agents pour des services de recherche et de filtrage sur internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international en informatique appliquée (Ciia'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Text and Image Analysis in The Web Filtering System &amp;quot;WEBGUARD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Information Integration and Web-based Applications &amp; Services (iiWAS'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Jakarta, Indonesia. pp.685-695</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Object Detection Using General Gaussian in Active Region Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Zinbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Elmoataz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEE/IEEE Int. Conf. on Complex Systems, Intelligence and Modern Technology Applications (CSIMTA'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des régions de couleur de peau dans l'image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Zighed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence "Extraction et gestion des connaissances" (EGC'03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Lyon, France. pp.219-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic extraction of textual informations in a video by a robust morphological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Elmoataz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schüpp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Vision Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Canada. pp.64-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WebGuard: Web-Based Adult Content Detection and Filtering System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/WIC International Conference on Web Intelligence (WI'03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Halifax, Canada. pp.574-578, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI.2003.1241271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Text and Image Analysis in the Web Filtering System &amp;quot;WebGuard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADIS International Conference WWW/Internet 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Algarve, Portugal. pp.611-618</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexation d'images utilisant une segmentation par ensembles de niveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schüpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC'02)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Montpellier, France. pp.387-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et extraction automatique de texte dans une vidéo: une approche par morphologie mathématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Elmoataz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schüpp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones D'Accès Intelligent aux Documents Multimédias sur l'Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.73-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving object detection and tracking from MPEG coded Picture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones D'Accès Intelligent aux Documents Multimédias sur l'Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.355-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Data Mining Driven Approach for Web Classification and Filtering Based on Multimodal Content Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Data Communications and Networking: A Research Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Idea Group Inc., pp.20 - 54, 2007, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-59904-274-9.ch002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data-mining driven approach for web classification and filtering based on multimodal content analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced topics in business data communications and networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.0, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexation de la vidéo numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des données multimédias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Hermès, pp.0, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexation de la vidéo numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des données multimédias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22 (6), Eds Hermès, Collection IC2, pp.575-590, 2004, 2-7462-0824-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et indexation des images ou du contenu visuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions à la caractérisation & structuration d’images et de séquences vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université de Caen, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01083958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId259"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393202v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Nhu Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hacques" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pantry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Chahir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001423550054" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393198v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brossier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flechelles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sauthier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Engert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppul.26595" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655718v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Attia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Mazaa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahid Akhtar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-022-12384-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655714v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Rouari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Moussaoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafiz Tayyab Rauf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifedine Kadry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-021-05949-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002570v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Elhouda Chalabi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Maza" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12530-020-09359-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002661v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-020-01806-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02456493v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12530-019-09319-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956894v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Chaa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12530-018-9260-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790989v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Attallah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Serir" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-018-0712-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877629v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahhab Boudjelal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESDF.2019.102561" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804052v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21917/ijivp.2018.0252" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621045v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jmihi.2017.2185" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823153v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.26.6.063006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01712234v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Al Alwani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2016.05.032" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168206v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Alkama" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud Berkani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/NNW.2015.25.021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804036v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Kebbeb" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Mostafai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Benmerzoug" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168407v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saidani Kaouther" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostefai Messaoud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Abderraouf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahir Youssef" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.23.6.063009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168415v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.23.1.013009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802433v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Oulefki" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Mostefai" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Abbadi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Djebrani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Bouziane" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.22.1.010501" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882828v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Molina" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jouen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2011.12.042" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809363v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Housni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Mammass" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5120/5001-7283" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812407v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-011-9631-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KPP739WH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809124v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Akrouf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Belayadi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882790v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808234v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Houari" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mk Khlolladi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benmohamed" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883173v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Houari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M K Kholladi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808345v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour H. Gharbi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808299v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba Linh Nguyen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808267v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808245v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Tabout" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Sbihi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812354v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ghoniem" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Elmoataz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2009.09.004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CG0BXL2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815253v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Khireddine Kholladi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813390v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264061v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Mechta" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264078v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324856v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hammami" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Chen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2006.34" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822231v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17440080580000096" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-K9BCG518-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264089v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324857v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264084v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324852v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mostefai" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Djebrani" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264087v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175510v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ledoyen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Dias" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lechervy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Pantin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Maurel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110363v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Jagour" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Goineau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05554025v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pantin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA251224" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291021v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110284v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azamat Kaibaldiyev" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110361v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618413v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Karine Lemaire" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110360v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA62886.2024.10755884" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980825v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400661v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Bannour" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Akhmouch" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475672v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Djeriou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Brik" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ladjal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790993v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94211-7_45" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621054v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2017.8075600" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823171v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Lassoued" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzedine Zagrouba" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2016.7945652" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168436v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882812v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Liang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tijus" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004682601480155" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168439v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168444v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMCS.2014.6911171" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168442v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Goumidi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882823v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2509315.2509318" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882835v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzeddine Zagrouba" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTECH.2012.6457805" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811834v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806304v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812400v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2011.65" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809069v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882840v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sitis.2011.65" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808077v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1852611.1852632" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808067v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissam Bekkari" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Idbrahim" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVC.2010.5656433" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882847v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bekkari" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Idbraim" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Housni" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mammass" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815818v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Zinbi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846774v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5413568" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815331v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoghit Souissi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCSIT.2009.5234597" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815288v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823536v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPCA.2008.4783681" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264107v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530112" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823545v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahjat Safadi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823511v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820663v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88458-3_34" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822214v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2008.4761412" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825694v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheir Eddine Aziz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825683v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kamel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824790v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324920v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324863v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324919v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324868v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324862v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324918v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324867v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Zighed" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324858v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI.2003.1241271" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324861v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sch&#252;pp" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324860v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hammami" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324866v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324865v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324864v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cai" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324851v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59904-274-9.ch002" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264096v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264098v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324850v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791061v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01083958v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393202v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Nhu Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hacques" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pantry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Chahir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001423550054" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581181v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Hammami K&#246;lbl" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218001423550054" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393198v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brossier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flechelles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sauthier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Engert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppul.26595" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655718v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Attia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Mazaa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahid Akhtar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-022-12384-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655714v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Rouari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Moussaoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafiz Tayyab Rauf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifedine Kadry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-021-05949-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002570v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Elhouda Chalabi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Maza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12530-020-09359-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002661v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-020-01806-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02456493v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12530-019-09319-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956894v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Chaa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12530-018-9260-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790989v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Attallah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Serir" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-018-0712-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877629v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahhab Boudjelal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESDF.2019.102561" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804052v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21917/ijivp.2018.0252" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621045v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jmihi.2017.2185" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823153v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.26.6.063006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01712234v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Al Alwani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2016.05.032" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168206v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Alkama" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud Berkani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/NNW.2015.25.021" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804036v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Kebbeb" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Mostafai" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Benmerzoug" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168407v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saidani Kaouther" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostefai Messaoud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Abderraouf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahir Youssef" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.23.6.063009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168415v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.23.1.013009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802433v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Oulefki" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Mostefai" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Abbadi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Djebrani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Bouziane" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.22.1.010501" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882828v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Molina" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jouen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2011.12.042" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809363v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Housni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Mammass" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5120/5001-7283" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809124v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Akrouf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Belayadi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812407v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-011-9631-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KPP739WH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882790v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808234v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Houari" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mk Khlolladi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benmohamed" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883173v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Houari" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M K Kholladi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808345v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour H. Gharbi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808299v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba Linh Nguyen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808245v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Tabout" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Sbihi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808267v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812354v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ghoniem" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Elmoataz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2009.09.004" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CG0BXL2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815253v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Khireddine Kholladi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813390v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264061v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Mechta" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264078v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324856v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hammami" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Chen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2006.34" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822231v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17440080580000096" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-K9BCG518-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264089v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324857v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264084v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324852v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mostefai" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Djebrani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264087v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175510v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ledoyen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Dias" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lechervy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Pantin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Maurel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110363v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Jagour" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Goineau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05554025v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pantin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA251224" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291021v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110284v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azamat Kaibaldiyev" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110361v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618413v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Karine Lemaire" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110360v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA62886.2024.10755884" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980825v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400661v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Bannour" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Akhmouch" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475672v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Djeriou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Brik" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ladjal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790993v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94211-7_45" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621054v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2017.8075600" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823171v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Lassoued" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzedine Zagrouba" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2016.7945652" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168436v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882812v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Liang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tijus" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004682601480155" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168439v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168444v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMCS.2014.6911171" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168442v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Goumidi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882823v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2509315.2509318" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811834v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882835v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzeddine Zagrouba" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTECH.2012.6457805" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806304v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809069v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812400v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2011.65" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882840v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sitis.2011.65" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808077v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1852611.1852632" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808067v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissam Bekkari" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Idbrahim" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVC.2010.5656433" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882847v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bekkari" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Idbraim" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Housni" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mammass" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846774v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5413568" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815818v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Zinbi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815331v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoghit Souissi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCSIT.2009.5234597" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815288v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823536v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPCA.2008.4783681" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264107v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530112" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823545v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahjat Safadi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823511v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820663v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88458-3_34" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822214v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2008.4761412" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825694v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheir Eddine Aziz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825683v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kamel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824790v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324863v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324920v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324919v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324868v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324862v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324918v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324867v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Zighed" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324861v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sch&#252;pp" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324858v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI.2003.1241271" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324860v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hammami" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324866v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324865v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324864v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cai" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324851v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59904-274-9.ch002" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264096v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264098v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324850v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791061v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01083958v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>