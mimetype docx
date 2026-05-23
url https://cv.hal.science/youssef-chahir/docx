--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Youssef Chahir </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision-Based Global Localization of Points of Gaze in Sport Climbing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan-Nhu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Seifert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pantry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pattern Recognition and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (07), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218001423550054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision-Based Global Localization of Points of Gaze in Sport Climbing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan-Nhu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Seifert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Hammami Kölbl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pattern Recognition and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (07), pp.2355005. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/s0218001423550054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the SIMULRESP: A simulation software of child and teenager cardiorespiratory physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flechelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Sauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Engert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Pulmonology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 58 (10), pp.2832-2840. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppul.26595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning-driven palmprint and finger knuckle pattern-based multimodal Person recognition system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahab Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Mazaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahid Akhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 81 (8), pp.10961 - 10980. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-022-12384-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep CNN-based autonomous system for safety measures in logistics transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Rouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahab Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafiz Tayyab Rauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seifedine Kadry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (18), pp.12357 - 12370. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00500-021-05949-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep rule-based classifier for finger knuckle pattern recognition system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahab Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahid Akhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Elhouda Chalabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Maza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Elhouda Chalabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolving Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12530-020-09359-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature-level fusion of major and minor dorsal finger knuckle patterns for person authentication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahab Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahid Akhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal, Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11760-020-01806-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epileptic seizures identification with autoregressive model and firefly optimization based classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahab Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahab Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolving Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (3), pp.827--836. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12530-019-09319-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finger kunckcle patterns based person recognition via bank of multi-scale binarized statistical texture features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahab Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Chaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahid Akhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolving Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (4), pp.625-635. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12530-018-9260-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature extraction in palmprint recognition using spiral of moment skewness and kurtosis algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Attallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Serir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (3), pp.1197--1205. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10044-018-0712-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superpixel-based Zernike Moments for Palm-print Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Serir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Attallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahhab Boudjelal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of electronic security and digital forensics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vol.11 (No.4), pp.420 - 433. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJESDF.2019.102561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finger-Knuckle-Print Recognition System based on Features-Level Fusion of Real and Imaginary Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahab Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahab Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Chaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21917/ijivp.2018.0252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An EEG-fMRI Fusion Analysis Based on Symmetric Techniques Using Dempster Shafer Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahab Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahab Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal of Medical Imaging and Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (7), pp.1493-1501. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jmihi.2017.2185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histogram of gradient and binarized statistical image features of wavelet subband-based palmprint features extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Attallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Serir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahhab Boudjelal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (06), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JEI.26.6.063006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal representation of 3D skeleton joints-based action recognition using modified spherical harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Al Alwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 83, pp.32-41. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2016.05.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Label maps fusion for marginal segmentation of multi-component images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadia Alkama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daoud Berkani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Network World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (4), pp.405-426. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14311/NNW.2015.25.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient multimodal biometric database construction and protection schemes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Kebbeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Mostafai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Benmerzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The international Arab journal of information technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient online signature authentication approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saidani Kaouther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostefai Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Abderraouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahir Youssef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Journal of Electronic Imaging, 23 (6), pp.8. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JEI.23.6.063009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly supervised learning from scale invariant feature transform keypoints: an approach combining fast eigendecompostion, regularization, and diffusion on graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Abderraouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostefai Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Al Alwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (1), pp.13. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JEI.23.1.013009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New online signature acquisition system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Oulefki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Mostefai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Abbadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Djebrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderraouf Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (1), pp.010501-010504. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JEI.22.1.010501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified framework for human behaviour recognition: An approach using 3D Zernike moments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderraouf Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 100, pp.107 - 116. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2011.12.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving Objects Tracking in Video by Graph Cuts and Parameter Motion Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Housni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Mammass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (10), pp.20-27. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5120/5001-7283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Modal Recognition System Using Face and Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Akrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Belayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Mostefai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Science Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (3), pp.1694-0814</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markovian Approach using Several Gibbs Energy for Remote Sensing Images Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadia Alkama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daoud Berkani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 69 (1), pp.39-47. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-011-9631-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markovian approach using several Gibbs energy for remote sensing images segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadia Alkama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daoud Berkani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 69 (1), pp.39 - 47. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-011-9631-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIFT Points for Matching Aerial Images in Reduced Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mk Khlolladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benmohamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review on Computers and Software (IRECOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (1), pp.14-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral clustering and dimensionality reduction applied to Content based image retrieval with hybrid Descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M K Kholladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review on Computers and Software (IRECOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, International Review on Computers and Software, 5 (1), pp.14-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Intelligent Multimodal Biometric Identification System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Akrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderraouf Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdennour H. Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Mostefai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCEE - International Journal of Computer and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (6), pp.1001-1004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi du regard non intrusif en tête libre à partir d'images vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ba Linh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Informatica Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (4), pp.168-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A diffusion approach for interactive image retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Tabout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman Sbihi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Informatica Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (4), pp.111-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance et catégorisation de l'activité manuelle humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Informatica Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (4), pp.31-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlocal video denoising, simplification and inpainting using discrete regularization on graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Ghoniem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Elmoataz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 90 (8), pp.2445-2455. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2009.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Clustering and Dimensionality Reduction Applied to Content Based Image Retrieval with Hybrid Descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Khireddine Kholladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review on Computers and Software (IRECOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (6), pp.633-639</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive ROI Segmentation using Graph Cuts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Housni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Mammass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICGST International Journal on Graphics, Vision and Image Processing, GVIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 09 (VI), pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Real Time Face Tracking Operator Study and Implementation within Virtex FPGA Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Mostefai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Mechta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The international Arab journal of information technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (1), pp.11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A web filtering engine combining textual, structural and visual content-based analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.272-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WebGuard: A Web Filtering Engine Combining Textual, Structural, and Visual Content-Based Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18, pp.272-284. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TKDE.2006.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Visual Content-based Analysis with Textual and Structural Analysis for Improving Web Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of web information systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1 (4), pp.241-254. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/17440080580000096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialized visual features based image retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of computer and their applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.575-590</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatouage topologique des images numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Mostefai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Djebrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22 (6), pp.575-590</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time embedded moving objects detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Science Journal of Moldova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.25-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Embedded Moving Objects Detector - Study and Implementation Within Virtex FPGA Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mostefai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Djebrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Science Journal of Moldova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 12, pp.25-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching images on the basis of color homogeneous objects and their spatial relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Visual Communication and Image Representation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.302-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusive Easy-to-Read Generation for Individuals with Cognitive Impairments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ledoyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lechervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Pantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Conference on Artificial Intelligence (ECAI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Artificial Intelligence (EurAI); Italian Association for Artificial Intelligence (AIxIA), Oct 2025, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lymphoma Diagnosis via Deep Learning: A Study Based on Digitized Lymph Node Imprint Cytology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Jagour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Jagour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Goineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Perier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAS2025 (10ème Journée Santé &amp; IA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PFIA 2025, Jun 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusive Easy-to-Read Text Generation for Individuals with Cognitive Impairments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ledoyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lechervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Pantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2025 Conference on Empirical Methods in Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Suzhou, France. pp.11782-11808, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/FAIA251224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating Cognitive Accessibility with LLMs: A Multi-Task Approach to Easy-to-Read Text Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ledoyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Pantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lechervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Conference on Empirical Methods in Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computational Linguistics, Nov 2025, Suzhou, China, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNETRSal: Saliency Prediction with Hybrid Transformer-Based Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azamat Kaibaldiyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Pantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lechervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems (ACIVS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Tokyo (JP), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Automatic Flap Segmentation through Deep Learning Methods to Refine Head and Neck Cancer Postoperative Radiotherapy, a GORTEC study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXth International Conference on the use of Computers in Radiation therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appariement d'images d'oeuvres d'Art avec descriptions textuelles variées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Karine Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lechervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint CAP and RFIAP 2024 Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Jul 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning for Automated Localization of Gaze Points and Climbing Holds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pantry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Seifert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Perier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Thirteenth International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rabat, France. pp.01-06, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA62886.2024.10755884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitosis Detection in Breast Cancer with Deep Learning: A New Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahhab Boudjelal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Elmoataz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Conference of Advanced Technology in Electronic and Electrical Engineering (ICATEEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, M'sila, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patch-based Identification of Lexical Semantic Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Bannour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Akhmouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd European Conference on Information Retrieval (ECIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heart disease prediction using neighborhood component analysis and support vector machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Djeriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Brik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ladjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Attallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The VIIIth International Workshop on Representation, analysis and recognition of shape and motion FroM Imaging data (RFMI 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Sidi Bou Said, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrical local image descriptors for palmprint recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Attallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Serir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image and Signal Processing 2018 (ICISP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Cherbourg, France. pp.419-426, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-94211-7_45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of BSIF, Log-Gabor and mRMR Transforms for Iris and Palmprint based Bi-modal Identification System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Attallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Serir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahhab Boudjelal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/International Conference on Advanced Technologies for Signal and Image Processing (ATSIP'2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Fez, Morocco. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATSIP.2017.8075600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach of action recognition based on Motion Stable Shape (MSS) features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Lassoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzedine Zagrouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE/ACS 13th International Conference of Computer Systems and Applications (AICCSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Casablanca, Morocco. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA.2016.7945652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D skeleton joints-based action recognition using covariance descriptors on discrete spherical harmonics transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Al Alwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing (ICIP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2015, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appearance-based Eye Control System by Manifold Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Lisbonne, Portugal. pp.148-155, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0004682601480155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Signature Using Non-redundant Temporal Local Binary-Based Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Al Alwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Algarve, Portugal. pp.151-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neonatal Events Recognition using LBP descriptor and Wavelet Thresholding Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Al Alwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Multimedia Computing and Systems (ICMCS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Marrakech,, Morocco. pp.427 - 432, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMCS.2014.6911171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-Posture Recognition Using Joint Angle Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Al Alwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Goumidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Montpellier, France. pp.106-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appearance-based gaze tracking with spectral clustering and semi-supervised Gaussian process regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Eye Tracking South Africa (ETSA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Le Cap, South Africa. pp.17-23, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2509315.2509318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un système oculométrique à partir d'une webcam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop " Eye-tracking, Regard &amp; Interaction " DEFISENS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method using moments correlation for action change detection in videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Lassoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzeddine Zagrouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 Second International Conference on Innovative Computing Technology (INTECH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Casablanca, Morocco. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INTECH.2012.6457805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method using Moments correlation for action change detection in video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Lassoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzeddine Zagrouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International conference on Innovative Computing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Casablanca, Morocco. pp.174 - 178, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INTECH.2012.6457805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient approach for video action classification based on 3d Zernike moments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Lassoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzedine Zagrouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Future Information Technology,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Greece. pp.196-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Action Classification: A New Approach combining Spatio-temporal Krawtchouk Moments and Laplacian Eigenmaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Lassoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzeddine Zagrouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Signal Image Technology &amp; Internet based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Dijon, France. pp.291 -297, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SITIS.2011.65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Action Classification: A New Approach Combining Spatio-temporal Krawtchouk Moments and Laplacian Eigenmaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Lassoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzeddine Zagrouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Signal Image Technology &amp; Internet-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Dijon, France. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/sitis.2011.65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eye gaze tracking with free head movements using a single camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ba Linh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Symposium on Information and Communication Technology (SoICT '10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Hanoi, Vietnam. pp.108-113, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1852611.1852632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of high resolution urban satellite images combining SVM and graph cuts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissam Bekkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Housni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Idbrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Mammass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium On Image/Video Communications and Mobile Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rabat, Morocco. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVC.2010.5656433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of high resolution urban satellite Images combining SVM and Graph Cuts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bekkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idbraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Housni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mammass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 5th International Symposium On I/V Communications and Mobile Network (ISVC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rabat, France. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVC.2010.5656433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric and texture inpainting based on discrete regularization on graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Ghoniem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Elmoataz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing - ICIP'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Cairo, Egypt. pp.1349 - 1352, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2009.5413568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A random walk through human behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Zinbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Ghoniem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Elmoataz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS&amp;T / SPIE International Conference on Multimedia Content Access: Algorithms and Systems III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, San Jose, United States. pp.725503-1 - 725503-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interactive machine for algae image retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Tabout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmoghit Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman Sbihi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICCSIT 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Beijing, China. pp.176 - 180, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCSIT.2009.5234597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free Eye Gaze Tracking using Gaussian Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ba Linh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing, Computer Vision, Pattern Recognition - IPCV2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Las Vegas, United States. pp.137-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random walks based segmentation approach for image retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Tabout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmoghit Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman Sbihi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Pervasive Computing and Applications - ICPCA2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Alexandria, Egypt. pp.593 - 597, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPCA.2008.4783681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving object segmentation using optical flow with active contour model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Zinbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Elmoataz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The international conference on information &amp; communication technologies : from theory to applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Damascus, Syria. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTTA.2008.4530112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Gesture Analysis and Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahjat Safadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems. Workshop on Grasp and Task Learning by Imitation (IROS2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Nice, France. pp.65-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'œil et la main : l'aide informatisée à la production de textes procéduraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ba Linh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International. De la France au Québec : l’Ecriture dans tous ses états (From France to Québec : Writing in All Its States)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Denoising and Simplification via Discrete Regularization on Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Ghoniem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Elmoataz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of International Conference on Advanced Concepts for Intelligent Vision System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Juan-les-Pins, France. pp.380-389, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-88458-3_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Denoising Via Discrete Regularization on Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Ghoniem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Elmoataz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Tampa, Florida, United States. 4 p., </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2008.4761412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation des expressions faciales par marches aléatoires sur graphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Zinbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kheir Eddine Aziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montpellier, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIFT Detectors for Matching Aerial Images in Reduced Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Khireddine Kholladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Computer Integrated Manufacturing - CIP'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Sétif, Algeria. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et caractérisation de la texture par marches aléatoires locales dans un graphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Elmoataz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kheir Eddine Aziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Troyes, France. pp.209-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin-color detection using fuzzy clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Elmoataz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second IEEE-EURASIP International Symposium on Communications, Control and Signal Processing (ISCCSP'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction d'objets vidéo : une approche combinant les contours actifs et le flot optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Zinbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Elmoataz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des sixièmes journées Extraction et Gestion des Connaissances (EGC'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.41-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection rapide et Suivi d'objets visuels par contour actif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Zinbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Elmoataz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Conférence Internationale: Sciences Electroniques, Technologies de l'Information et des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération d'agents pour des services de recherche et de filtrage sur internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international en informatique appliquée (Ciia'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Text and Image Analysis in The Web Filtering System &amp;quot;WEBGUARD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Information Integration and Web-based Applications &amp; Services (iiWAS'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Jakarta, Indonesia. pp.685-695</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Object Detection Using General Gaussian in Active Region Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Zinbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Elmoataz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEE/IEEE Int. Conf. on Complex Systems, Intelligence and Modern Technology Applications (CSIMTA'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des régions de couleur de peau dans l'image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Zighed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence "Extraction et gestion des connaissances" (EGC'03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Lyon, France. pp.219-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic extraction of textual informations in a video by a robust morphological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Elmoataz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schüpp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Vision Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Canada. pp.64-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WebGuard: Web-Based Adult Content Detection and Filtering System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/WIC International Conference on Web Intelligence (WI'03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Halifax, Canada. pp.574-578, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI.2003.1241271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Text and Image Analysis in the Web Filtering System &amp;quot;WebGuard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADIS International Conference WWW/Internet 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Algarve, Portugal. pp.611-618</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexation d'images utilisant une segmentation par ensembles de niveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schüpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC'02)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Montpellier, France. pp.387-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et extraction automatique de texte dans une vidéo: une approche par morphologie mathématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Elmoataz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schüpp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones D'Accès Intelligent aux Documents Multimédias sur l'Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.73-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving object detection and tracking from MPEG coded Picture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones D'Accès Intelligent aux Documents Multimédias sur l'Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.355-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Data Mining Driven Approach for Web Classification and Filtering Based on Multimodal Content Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Data Communications and Networking: A Research Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Idea Group Inc., pp.20 - 54, 2007, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-59904-274-9.ch002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data-mining driven approach for web classification and filtering based on multimodal content analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced topics in business data communications and networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.0, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexation de la vidéo numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des données multimédias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Hermès, pp.0, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexation de la vidéo numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des données multimédias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22 (6), Eds Hermès, Collection IC2, pp.575-590, 2004, 2-7462-0824-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et indexation des images ou du contenu visuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions à la caractérisation & structuration d’images et de séquences vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université de Caen, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01083958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId259"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Youssef Chahir </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision-Based Global Localization of Points of Gaze in Sport Climbing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan-Nhu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Seifert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pantry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pattern Recognition and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (07), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218001423550054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision-Based Global Localization of Points of Gaze in Sport Climbing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan-Nhu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Seifert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Hammami Kölbl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pattern Recognition and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (07), pp.2355005. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/s0218001423550054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the SIMULRESP: A simulation software of child and teenager cardiorespiratory physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flechelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Sauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Engert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Pulmonology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 58 (10), pp.2832-2840. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppul.26595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning-driven palmprint and finger knuckle pattern-based multimodal Person recognition system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahab Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Mazaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahid Akhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 81 (8), pp.10961 - 10980. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-022-12384-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep CNN-based autonomous system for safety measures in logistics transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Rouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahab Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafiz Tayyab Rauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seifedine Kadry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (18), pp.12357 - 12370. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00500-021-05949-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep rule-based classifier for finger knuckle pattern recognition system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahab Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahid Akhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Elhouda Chalabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Maza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Elhouda Chalabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolving Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12530-020-09359-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature-level fusion of major and minor dorsal finger knuckle patterns for person authentication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahab Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahid Akhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal, Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11760-020-01806-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epileptic seizures identification with autoregressive model and firefly optimization based classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahab Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahab Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolving Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (3), pp.827--836. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12530-019-09319-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finger kunckcle patterns based person recognition via bank of multi-scale binarized statistical texture features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahab Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Chaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahid Akhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolving Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (4), pp.625-635. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12530-018-9260-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature extraction in palmprint recognition using spiral of moment skewness and kurtosis algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Attallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Serir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (3), pp.1197--1205. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10044-018-0712-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superpixel-based Zernike Moments for Palm-print Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Serir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Attallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahhab Boudjelal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of electronic security and digital forensics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vol.11 (No.4), pp.420 - 433. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJESDF.2019.102561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finger-Knuckle-Print Recognition System based on Features-Level Fusion of Real and Imaginary Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahab Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahab Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Chaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21917/ijivp.2018.0252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An EEG-fMRI Fusion Analysis Based on Symmetric Techniques Using Dempster Shafer Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahab Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahab Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal of Medical Imaging and Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (7), pp.1493-1501. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jmihi.2017.2185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histogram of gradient and binarized statistical image features of wavelet subband-based palmprint features extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Attallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Serir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahhab Boudjelal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (06), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JEI.26.6.063006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal representation of 3D skeleton joints-based action recognition using modified spherical harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Al Alwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 83, pp.32-41. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2016.05.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Label maps fusion for marginal segmentation of multi-component images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadia Alkama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daoud Berkani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Network World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (4), pp.405-426. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14311/NNW.2015.25.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient multimodal biometric database construction and protection schemes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Kebbeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Mostafai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Benmerzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The international Arab journal of information technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient online signature authentication approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saidani Kaouther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostefai Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Abderraouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahir Youssef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Journal of Electronic Imaging, 23 (6), pp.8. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JEI.23.6.063009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly supervised learning from scale invariant feature transform keypoints: an approach combining fast eigendecompostion, regularization, and diffusion on graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Abderraouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostefai Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Al Alwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (1), pp.13. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JEI.23.1.013009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New online signature acquisition system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Oulefki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Mostefai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Abbadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Djebrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderraouf Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (1), pp.010501-010504. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JEI.22.1.010501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified framework for human behaviour recognition: An approach using 3D Zernike moments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderraouf Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 100, pp.107 - 116. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2011.12.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving Objects Tracking in Video by Graph Cuts and Parameter Motion Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Housni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Mammass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (10), pp.20-27. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5120/5001-7283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Modal Recognition System Using Face and Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Akrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Belayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Mostefai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Science Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (3), pp.1694-0814</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markovian Approach using Several Gibbs Energy for Remote Sensing Images Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadia Alkama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daoud Berkani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 69 (1), pp.39-47. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-011-9631-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markovian approach using several Gibbs energy for remote sensing images segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadia Alkama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daoud Berkani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 69 (1), pp.39 - 47. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-011-9631-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral clustering and dimensionality reduction applied to Content based image retrieval with hybrid Descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M K Kholladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review on Computers and Software (IRECOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, International Review on Computers and Software, 5 (1), pp.14-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIFT Points for Matching Aerial Images in Reduced Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mk Khlolladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benmohamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review on Computers and Software (IRECOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (1), pp.14-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Intelligent Multimodal Biometric Identification System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Akrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderraouf Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdennour H. Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Mostefai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCEE - International Journal of Computer and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (6), pp.1001-1004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi du regard non intrusif en tête libre à partir d'images vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ba Linh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Informatica Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (4), pp.168-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A diffusion approach for interactive image retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Tabout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman Sbihi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Informatica Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (4), pp.111-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance et catégorisation de l'activité manuelle humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Informatica Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (4), pp.31-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlocal video denoising, simplification and inpainting using discrete regularization on graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Ghoniem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Elmoataz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 90 (8), pp.2445-2455. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2009.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Clustering and Dimensionality Reduction Applied to Content Based Image Retrieval with Hybrid Descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Khireddine Kholladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review on Computers and Software (IRECOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (6), pp.633-639</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive ROI Segmentation using Graph Cuts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Housni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Mammass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICGST International Journal on Graphics, Vision and Image Processing, GVIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 09 (VI), pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Real Time Face Tracking Operator Study and Implementation within Virtex FPGA Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Mostefai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Mechta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The international Arab journal of information technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (1), pp.11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A web filtering engine combining textual, structural and visual content-based analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.272-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WebGuard: A Web Filtering Engine Combining Textual, Structural, and Visual Content-Based Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18, pp.272-284. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TKDE.2006.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Visual Content-based Analysis with Textual and Structural Analysis for Improving Web Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of web information systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1 (4), pp.241-254. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/17440080580000096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialized visual features based image retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of computer and their applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.575-590</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatouage topologique des images numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Mostefai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Djebrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22 (6), pp.575-590</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Embedded Moving Objects Detector - Study and Implementation Within Virtex FPGA Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mostefai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Djebrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Science Journal of Moldova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 12, pp.25-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time embedded moving objects detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Science Journal of Moldova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.25-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching images on the basis of color homogeneous objects and their spatial relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Visual Communication and Image Representation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.302-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusive Easy-to-Read Generation for Individuals with Cognitive Impairments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ledoyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lechervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Pantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Conference on Artificial Intelligence (ECAI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Artificial Intelligence (EurAI); Italian Association for Artificial Intelligence (AIxIA), Oct 2025, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating Cognitive Accessibility with LLMs: A Multi-Task Approach to Easy-to-Read Text Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ledoyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Pantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lechervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Conference on Empirical Methods in Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computational Linguistics, Nov 2025, Suzhou, China, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lymphoma Diagnosis via Deep Learning: A Study Based on Digitized Lymph Node Imprint Cytology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Jagour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Jagour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Goineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Perier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAS2025 (10ème Journée Santé &amp; IA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PFIA 2025, Jun 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusive Easy-to-Read Text Generation for Individuals with Cognitive Impairments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ledoyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lechervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Pantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2025 Conference on Empirical Methods in Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Suzhou, France. pp.11782-11808, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/FAIA251224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNETRSal: Saliency Prediction with Hybrid Transformer-Based Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azamat Kaibaldiyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Pantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lechervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems (ACIVS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Tokyo (JP), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Automatic Flap Segmentation through Deep Learning Methods to Refine Head and Neck Cancer Postoperative Radiotherapy, a GORTEC study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXth International Conference on the use of Computers in Radiation therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appariement d'images d'oeuvres d'Art avec descriptions textuelles variées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Karine Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lechervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint CAP and RFIAP 2024 Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Jul 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning for Automated Localization of Gaze Points and Climbing Holds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pantry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Seifert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Perier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Thirteenth International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rabat, France. pp.01-06, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA62886.2024.10755884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitosis Detection in Breast Cancer with Deep Learning: A New Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahhab Boudjelal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Elmoataz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Conference of Advanced Technology in Electronic and Electrical Engineering (ICATEEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, M'sila, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patch-based Identification of Lexical Semantic Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Bannour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Akhmouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd European Conference on Information Retrieval (ECIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heart disease prediction using neighborhood component analysis and support vector machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Djeriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Brik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ladjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Attallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The VIIIth International Workshop on Representation, analysis and recognition of shape and motion FroM Imaging data (RFMI 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Sidi Bou Said, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrical local image descriptors for palmprint recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Attallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Serir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image and Signal Processing 2018 (ICISP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Cherbourg, France. pp.419-426, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-94211-7_45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of BSIF, Log-Gabor and mRMR Transforms for Iris and Palmprint based Bi-modal Identification System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Attallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Serir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahhab Boudjelal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/International Conference on Advanced Technologies for Signal and Image Processing (ATSIP'2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Fez, Morocco. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATSIP.2017.8075600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach of action recognition based on Motion Stable Shape (MSS) features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Lassoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzedine Zagrouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE/ACS 13th International Conference of Computer Systems and Applications (AICCSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Casablanca, Morocco. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA.2016.7945652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D skeleton joints-based action recognition using covariance descriptors on discrete spherical harmonics transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Al Alwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing (ICIP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2015, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appearance-based Eye Control System by Manifold Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Lisbonne, Portugal. pp.148-155, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0004682601480155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Signature Using Non-redundant Temporal Local Binary-Based Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Al Alwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Algarve, Portugal. pp.151-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neonatal Events Recognition using LBP descriptor and Wavelet Thresholding Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Al Alwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Multimedia Computing and Systems (ICMCS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Marrakech,, Morocco. pp.427 - 432, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMCS.2014.6911171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-Posture Recognition Using Joint Angle Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Al Alwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Goumidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Montpellier, France. pp.106-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appearance-based gaze tracking with spectral clustering and semi-supervised Gaussian process regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Eye Tracking South Africa (ETSA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Le Cap, South Africa. pp.17-23, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2509315.2509318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un système oculométrique à partir d'une webcam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop " Eye-tracking, Regard &amp; Interaction " DEFISENS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method using moments correlation for action change detection in videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Lassoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzeddine Zagrouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 Second International Conference on Innovative Computing Technology (INTECH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Casablanca, Morocco. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INTECH.2012.6457805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method using Moments correlation for action change detection in video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Lassoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzeddine Zagrouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International conference on Innovative Computing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Casablanca, Morocco. pp.174 - 178, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INTECH.2012.6457805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient approach for video action classification based on 3d Zernike moments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Lassoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzedine Zagrouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Future Information Technology,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Greece. pp.196-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Action Classification: A New Approach combining Spatio-temporal Krawtchouk Moments and Laplacian Eigenmaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Lassoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzeddine Zagrouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Signal Image Technology &amp; Internet based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Dijon, France. pp.291 -297, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SITIS.2011.65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Action Classification: A New Approach Combining Spatio-temporal Krawtchouk Moments and Laplacian Eigenmaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Lassoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzeddine Zagrouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Signal Image Technology &amp; Internet-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Dijon, France. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/sitis.2011.65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eye gaze tracking with free head movements using a single camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ba Linh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Symposium on Information and Communication Technology (SoICT '10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Hanoi, Vietnam. pp.108-113, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1852611.1852632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of high resolution urban satellite images combining SVM and graph cuts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissam Bekkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Housni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Idbrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Mammass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium On Image/Video Communications and Mobile Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rabat, Morocco. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVC.2010.5656433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of high resolution urban satellite Images combining SVM and Graph Cuts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bekkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idbraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Housni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mammass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 5th International Symposium On I/V Communications and Mobile Network (ISVC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rabat, France. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVC.2010.5656433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric and texture inpainting based on discrete regularization on graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Ghoniem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Elmoataz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing - ICIP'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Cairo, Egypt. pp.1349 - 1352, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2009.5413568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A random walk through human behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Zinbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Ghoniem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Elmoataz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS&amp;T / SPIE International Conference on Multimedia Content Access: Algorithms and Systems III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, San Jose, United States. pp.725503-1 - 725503-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interactive machine for algae image retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Tabout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmoghit Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman Sbihi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICCSIT 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Beijing, China. pp.176 - 180, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCSIT.2009.5234597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free Eye Gaze Tracking using Gaussian Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ba Linh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing, Computer Vision, Pattern Recognition - IPCV2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Las Vegas, United States. pp.137-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving object segmentation using optical flow with active contour model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Zinbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Elmoataz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The international conference on information &amp; communication technologies : from theory to applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Damascus, Syria. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTTA.2008.4530112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random walks based segmentation approach for image retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Tabout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmoghit Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman Sbihi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Pervasive Computing and Applications - ICPCA2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Alexandria, Egypt. pp.593 - 597, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPCA.2008.4783681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Gesture Analysis and Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahjat Safadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems. Workshop on Grasp and Task Learning by Imitation (IROS2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Nice, France. pp.65-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'œil et la main : l'aide informatisée à la production de textes procéduraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ba Linh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International. De la France au Québec : l’Ecriture dans tous ses états (From France to Québec : Writing in All Its States)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Denoising and Simplification via Discrete Regularization on Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Ghoniem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Elmoataz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of International Conference on Advanced Concepts for Intelligent Vision System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Juan-les-Pins, France. pp.380-389, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-88458-3_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Denoising Via Discrete Regularization on Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Ghoniem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Elmoataz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Tampa, Florida, United States. 4 p., </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2008.4761412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation des expressions faciales par marches aléatoires sur graphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Zinbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kheir Eddine Aziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montpellier, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIFT Detectors for Matching Aerial Images in Reduced Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Khireddine Kholladi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Computer Integrated Manufacturing - CIP'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Sétif, Algeria. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et caractérisation de la texture par marches aléatoires locales dans un graphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Elmoataz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kheir Eddine Aziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Troyes, France. pp.209-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin-color detection using fuzzy clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Elmoataz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second IEEE-EURASIP International Symposium on Communications, Control and Signal Processing (ISCCSP'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction d'objets vidéo : une approche combinant les contours actifs et le flot optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Zinbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Elmoataz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des sixièmes journées Extraction et Gestion des Connaissances (EGC'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.41-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération d'agents pour des services de recherche et de filtrage sur internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international en informatique appliquée (Ciia'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection rapide et Suivi d'objets visuels par contour actif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Zinbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Elmoataz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Conférence Internationale: Sciences Electroniques, Technologies de l'Information et des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Text and Image Analysis in The Web Filtering System &amp;quot;WEBGUARD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Information Integration and Web-based Applications &amp; Services (iiWAS'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Jakarta, Indonesia. pp.685-695</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Object Detection Using General Gaussian in Active Region Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Zinbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Elmoataz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEE/IEEE Int. Conf. on Complex Systems, Intelligence and Modern Technology Applications (CSIMTA'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des régions de couleur de peau dans l'image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Zighed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence "Extraction et gestion des connaissances" (EGC'03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Lyon, France. pp.219-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic extraction of textual informations in a video by a robust morphological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Elmoataz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schüpp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Vision Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Canada. pp.64-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WebGuard: Web-Based Adult Content Detection and Filtering System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/WIC International Conference on Web Intelligence (WI'03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Halifax, Canada. pp.574-578, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI.2003.1241271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Text and Image Analysis in the Web Filtering System &amp;quot;WebGuard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADIS International Conference WWW/Internet 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Algarve, Portugal. pp.611-618</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexation d'images utilisant une segmentation par ensembles de niveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schüpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC'02)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Montpellier, France. pp.387-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et extraction automatique de texte dans une vidéo: une approche par morphologie mathématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Elmoataz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schüpp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones D'Accès Intelligent aux Documents Multimédias sur l'Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.73-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving object detection and tracking from MPEG coded Picture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones D'Accès Intelligent aux Documents Multimédias sur l'Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.355-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Data Mining Driven Approach for Web Classification and Filtering Based on Multimodal Content Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Data Communications and Networking: A Research Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Idea Group Inc., pp.20 - 54, 2007, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-59904-274-9.ch002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data-mining driven approach for web classification and filtering based on multimodal content analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced topics in business data communications and networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.0, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexation de la vidéo numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des données multimédias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Hermès, pp.0, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexation de la vidéo numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des données multimédias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22 (6), Eds Hermès, Collection IC2, pp.575-590, 2004, 2-7462-0824-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et indexation des images ou du contenu visuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions à la caractérisation & structuration d’images et de séquences vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université de Caen, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01083958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId259"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393202v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Nhu Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hacques" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pantry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Chahir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001423550054" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581181v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Hammami K&#246;lbl" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218001423550054" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393198v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brossier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flechelles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sauthier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Engert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppul.26595" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655718v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Attia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Mazaa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahid Akhtar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-022-12384-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655714v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Rouari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Moussaoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafiz Tayyab Rauf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifedine Kadry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-021-05949-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002570v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Elhouda Chalabi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Maza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12530-020-09359-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002661v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-020-01806-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02456493v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12530-019-09319-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956894v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Chaa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12530-018-9260-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790989v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Attallah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Serir" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-018-0712-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877629v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahhab Boudjelal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESDF.2019.102561" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804052v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21917/ijivp.2018.0252" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621045v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jmihi.2017.2185" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823153v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.26.6.063006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01712234v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Al Alwani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2016.05.032" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168206v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Alkama" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud Berkani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/NNW.2015.25.021" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804036v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Kebbeb" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Mostafai" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Benmerzoug" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168407v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saidani Kaouther" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostefai Messaoud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Abderraouf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahir Youssef" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.23.6.063009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168415v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.23.1.013009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802433v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Oulefki" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Mostefai" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Abbadi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Djebrani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Bouziane" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.22.1.010501" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882828v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Molina" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jouen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2011.12.042" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809363v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Housni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Mammass" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5120/5001-7283" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809124v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Akrouf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Belayadi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812407v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-011-9631-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KPP739WH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882790v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808234v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Houari" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mk Khlolladi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benmohamed" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883173v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Houari" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M K Kholladi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808345v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour H. Gharbi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808299v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba Linh Nguyen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808245v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Tabout" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Sbihi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808267v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812354v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ghoniem" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Elmoataz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2009.09.004" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CG0BXL2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815253v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Khireddine Kholladi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813390v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264061v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Mechta" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264078v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324856v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hammami" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Chen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2006.34" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822231v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17440080580000096" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-K9BCG518-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264089v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324857v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264084v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324852v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mostefai" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Djebrani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264087v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175510v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ledoyen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Dias" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lechervy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Pantin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Maurel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110363v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Jagour" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Goineau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05554025v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pantin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA251224" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291021v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110284v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azamat Kaibaldiyev" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110361v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618413v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Karine Lemaire" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110360v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA62886.2024.10755884" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980825v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400661v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Bannour" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Akhmouch" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475672v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Djeriou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Brik" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ladjal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790993v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94211-7_45" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621054v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2017.8075600" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823171v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Lassoued" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzedine Zagrouba" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2016.7945652" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168436v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882812v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Liang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tijus" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004682601480155" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168439v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168444v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMCS.2014.6911171" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168442v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Goumidi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882823v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2509315.2509318" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811834v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882835v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzeddine Zagrouba" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTECH.2012.6457805" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806304v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809069v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812400v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2011.65" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882840v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sitis.2011.65" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808077v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1852611.1852632" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808067v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissam Bekkari" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Idbrahim" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVC.2010.5656433" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882847v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bekkari" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Idbraim" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Housni" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mammass" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846774v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5413568" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815818v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Zinbi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815331v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoghit Souissi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCSIT.2009.5234597" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815288v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823536v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPCA.2008.4783681" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264107v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530112" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823545v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahjat Safadi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823511v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820663v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88458-3_34" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822214v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2008.4761412" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825694v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheir Eddine Aziz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825683v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kamel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824790v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324863v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324920v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324919v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324868v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324862v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324918v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324867v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Zighed" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324861v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sch&#252;pp" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324858v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI.2003.1241271" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324860v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hammami" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324866v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324865v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324864v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cai" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324851v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59904-274-9.ch002" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264096v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264098v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324850v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791061v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01083958v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393202v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Nhu Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hacques" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pantry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Chahir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001423550054" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581181v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Hammami K&#246;lbl" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218001423550054" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393198v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brossier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flechelles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sauthier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Engert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppul.26595" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655718v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Attia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Mazaa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahid Akhtar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-022-12384-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655714v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Rouari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Moussaoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafiz Tayyab Rauf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifedine Kadry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-021-05949-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002570v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Elhouda Chalabi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Maza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12530-020-09359-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002661v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-020-01806-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02456493v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12530-019-09319-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956894v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Chaa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12530-018-9260-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790989v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Attallah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Serir" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-018-0712-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877629v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahhab Boudjelal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESDF.2019.102561" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804052v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21917/ijivp.2018.0252" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621045v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jmihi.2017.2185" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823153v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.26.6.063006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01712234v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Al Alwani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2016.05.032" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168206v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Alkama" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud Berkani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/NNW.2015.25.021" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804036v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Kebbeb" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Mostafai" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Benmerzoug" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168407v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saidani Kaouther" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostefai Messaoud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Abderraouf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahir Youssef" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.23.6.063009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168415v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.23.1.013009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802433v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Oulefki" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Mostefai" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Abbadi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Djebrani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Bouziane" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.22.1.010501" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882828v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Molina" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jouen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2011.12.042" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809363v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Housni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Mammass" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5120/5001-7283" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809124v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Akrouf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Belayadi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812407v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-011-9631-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KPP739WH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882790v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883173v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Houari" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M K Kholladi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808234v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Houari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mk Khlolladi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benmohamed" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808345v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour H. Gharbi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808299v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba Linh Nguyen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808245v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Tabout" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Sbihi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808267v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812354v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ghoniem" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Elmoataz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2009.09.004" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CG0BXL2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815253v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Khireddine Kholladi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813390v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264061v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Mechta" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264078v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324856v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hammami" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Chen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2006.34" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822231v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17440080580000096" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-K9BCG518-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264089v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324857v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324852v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mostefai" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Djebrani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264084v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264087v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175510v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ledoyen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Dias" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lechervy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Pantin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Maurel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291021v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110363v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Jagour" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Goineau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05554025v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pantin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA251224" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110284v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azamat Kaibaldiyev" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110361v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618413v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Karine Lemaire" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110360v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA62886.2024.10755884" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980825v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400661v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Bannour" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Akhmouch" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475672v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Djeriou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Brik" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ladjal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790993v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94211-7_45" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621054v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2017.8075600" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823171v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Lassoued" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzedine Zagrouba" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2016.7945652" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168436v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882812v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Liang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tijus" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004682601480155" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168439v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168444v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMCS.2014.6911171" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168442v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Goumidi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882823v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2509315.2509318" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811834v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882835v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzeddine Zagrouba" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTECH.2012.6457805" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806304v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809069v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812400v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2011.65" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882840v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sitis.2011.65" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808077v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1852611.1852632" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808067v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissam Bekkari" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Idbrahim" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVC.2010.5656433" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882847v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bekkari" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Idbraim" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Housni" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mammass" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846774v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5413568" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815818v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Zinbi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815331v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoghit Souissi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCSIT.2009.5234597" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815288v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264107v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530112" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823536v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPCA.2008.4783681" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823545v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahjat Safadi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823511v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820663v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88458-3_34" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822214v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2008.4761412" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825694v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheir Eddine Aziz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825683v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kamel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824790v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324863v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324920v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324868v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324919v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324862v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324918v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324867v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Zighed" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324861v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sch&#252;pp" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324858v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI.2003.1241271" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324860v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hammami" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324866v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324865v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324864v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cai" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324851v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59904-274-9.ch002" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264096v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264098v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324850v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791061v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01083958v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>