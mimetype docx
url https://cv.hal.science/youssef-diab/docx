--- v0 (2026-03-18)
+++ v1 (2026-04-10)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (55)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1053,274 +1053,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an approach to evaluate the failure probabilities of river levees based on expert judgement: Application to a case study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claudio Carvajal</w:t>
+                <w:t xml:space="preserve">Analysis of Open Urban Design as a tool for pedestrian thermal comfort enhancement in Moroccan climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaoutar Ouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid El Harrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Larbi Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Flood Risk Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jfr3.12603⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28, pp.101042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2019.101042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03172827v1</w:t>
+                <w:t xml:space="preserve">hal-03287043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Open Urban Design as a tool for pedestrian thermal comfort enhancement in Moroccan climate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Moulay Larbi Abidi</w:t>
+                <w:t xml:space="preserve">Development of an approach to evaluate the failure probabilities of river levees based on expert judgement: Application to a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hathout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Peyras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 28, pp.101042. </w:t>
+              <w:t xml:space="preserve">Journal of Flood Risk Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2019.101042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jfr3.12603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287043v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une meilleure prise en compte des défaillances en cascade au sein des réseaux franciliens interdépendants face aux crues majeures</w:t>
               </w:r>
@@ -1534,261 +1534,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes urbains et pollution de l’air extérieur : application du concept de résilience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
+                <w:t xml:space="preserve">Expert judgments calibration and combination for assessment of river levee failure probability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hathout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Peyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.32564⟩</w:t>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 188, pp.377-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2019.03.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02335051v1</w:t>
+                <w:t xml:space="preserve">hal-02609390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expert judgments calibration and combination for assessment of river levee failure probability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Hathout</w:t>
+                <w:t xml:space="preserve">Systèmes urbains et pollution de l’air extérieur : application du concept de résilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Peyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 188, pp.377-392. </w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ress.2019.03.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.32564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609390v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the resilience of urban areas to traffic-related air pollution: Application in Greater Paris</w:t>
               </w:r>
@@ -1917,64 +1917,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hathout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Peyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.H. Rakotondrazaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2019,2719 +2019,2702 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Incertu - incertitude et jugement expert pour l'aide à l'évaluation de la résilience des réseaux techniques urbains</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contributing to urban resilience to floods with neighbourhood design: the case of Am Sandtorkai/Dalmannkai in Hamburg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Henintsoa Rakotondrazaka</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michaël Gonzva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Barroca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Etienne Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/2018039⟩</w:t>
+              <w:t xml:space="preserve">Journal of Flood Risk Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 86 (1), pp.S69-S83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfr3.12253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03717307v1</w:t>
+                <w:t xml:space="preserve">hal-01654446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributing to urban resilience to floods with neighbourhood design: the case of Am Sandtorkai/Dalmannkai in Hamburg</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Etienne Gautier</w:t>
+                <w:t xml:space="preserve">The Urban Heat Island phenomenon modelling and analysis as an adaptation of Maghreb cities to climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaoutar Ouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid El Harrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Larbi Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Flood Risk Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 86 (1), pp.S69-S83. </w:t>
+              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 149, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jfr3.12253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/201814902090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654446v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03311964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Urban Heat Island phenomenon modelling and analysis as an adaptation of Maghreb cities to climate change</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Moulay Larbi Abidi</w:t>
+                <w:t xml:space="preserve">Échelles spatiales et approches méthodologiques pour l’analyse de la vulnérabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Gonzva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Delaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Di Nardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Barroca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/matecconf/201814902090⟩</w:t>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2016/3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eps.7044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03311964v1</w:t>
+                <w:t xml:space="preserve">hal-01676214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Échelles spatiales et approches méthodologiques pour l’analyse de la vulnérabilité</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Barroca</w:t>
+                <w:t xml:space="preserve">Évolution du rôle des acteurs des réseaux de chaleur dans la conception urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2016/3, </w:t>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (2), pp.197 - 220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/eps.7044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/ges.19.2017.0010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676214v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution du rôle des acteurs des réseaux de chaleur dans la conception urbaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgane Colombert</w:t>
+                <w:t xml:space="preserve">Adapting LOD definition to meet BIM uses requirements and data modeling for linear infrastructures projects: using system and requirement engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edouard Tolmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cc Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ges.19.2017.0010⟩</w:t>
+              <w:t xml:space="preserve">Visualization in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40327-017-0059-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698336v1</w:t>
+                <w:t xml:space="preserve">hal-01695021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting LOD definition to meet BIM uses requirements and data modeling for linear infrastructures projects: using system and requirement engineering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cc Castaing</w:t>
+                <w:t xml:space="preserve">Modeling disruptions causing domino effects in urban guided transport systems faced by flood hazards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Gonzva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Barroca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Etienne Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Morand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visualization in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 5 (1), </w:t>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 86 (1), pp.183-201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40327-017-0059-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11069-016-2680-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695021v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling disruptions causing domino effects in urban guided transport systems faced by flood hazards</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apport de la sûreté de fonctionnement à l'analyse spatialisée du risque inondation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Gonzva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Barroca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Gonzva</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre-Etienne Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Youssef Diab</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Yd Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11069-016-2680-7⟩</w:t>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (3), pp.329-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rig.2016.00003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01411363v1</w:t>
+                <w:t xml:space="preserve">hal-01676222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la sûreté de fonctionnement à l'analyse spatialisée du risque inondation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vulnerability and social resilience: comparison of two neighborhoods in New Orleans after Hurricane Katrina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim Amdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rig.2016.00003⟩</w:t>
+              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20160708002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676222v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01697834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability and social resilience: comparison of two neighborhoods in New Orleans after Hurricane Katrina</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jim Amdal</w:t>
+                <w:t xml:space="preserve">Building resilient and sustainable: a need to decompartementalise the researches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E3S Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 7, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/20160708002⟩</w:t>
+              <w:t xml:space="preserve">, In press, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20160713012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01697834v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01697822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building resilient and sustainable: a need to decompartementalise the researches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Vuillet</w:t>
+                <w:t xml:space="preserve">Measuring the Effects of Urban Heat Island Mitigation Techniques in the Field: Application to the Case of Pavement-Watering in Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Yd Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Royon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/20160713012⟩</w:t>
+              <w:t xml:space="preserve">Urban Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.uclim.2016.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01697822v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113917v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the Effects of Urban Heat Island Mitigation Techniques in the Field: Application to the Case of Pavement-Watering in Paris</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Royon</w:t>
+                <w:t xml:space="preserve">Developing a Probabilistic Multicriteria Method for River Levee Performance Evaluation in Support of Diagnostic Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Peyras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Journal of Infrastructure Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (3), pp.9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.uclim.2016.02.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)IS.1943-555X.0000283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01113917v4</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01697718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing a Probabilistic Multicriteria Method for River Levee Performance Evaluation in Support of Diagnostic Analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claudio Carvajal</w:t>
+                <w:t xml:space="preserve">Analysis of the Prescriptions for Energy Quality Buildings in Three Parisian Urban Development Projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blanpain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infrastructure Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)IS.1943-555X.0000283⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sustainable Development of Energy, Water and Environment Systems </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (2), pp.118 - 130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13044/j.sdewes.2015.03.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01697718v1</w:t>
+                <w:t xml:space="preserve">hal-01698353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Prescriptions for Energy Quality Buildings in Three Parisian Urban Development Projects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Tardieu</w:t>
+                <w:t xml:space="preserve">An analysis of pavement heat flux to optimize the water efficiency of a pavement-watering method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Blanpain</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sustainable Development of Energy, Water and Environment Systems </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 3 (2), pp.118 - 130. </w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 78 (5), pp.658-669. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13044/j.sdewes.2015.03.0009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2014.11.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698353v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698350v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analysis of pavement heat flux to optimize the water efficiency of a pavement-watering method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of the Cooling Efficiency of Pavement-Watering as an Urban Heat Island Mitigation Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Colombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 78 (5), pp.658-669. </w:t>
+              <w:t xml:space="preserve">Journal of Sustainable Development of Energy, Water and Environment Systems </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (1), pp.1 - 11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2014.11.060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13044/j.sdewes.2015.03.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698350v5</w:t>
+                <w:t xml:space="preserve">hal-01698345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the Cooling Efficiency of Pavement-Watering as an Urban Heat Island Mitigation Technique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Morgane Colombert</w:t>
+                <w:t xml:space="preserve">Improving the conditions for urban resilience through collaborative learning of Parisian urban services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Toubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Laganier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Royon</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sustainable Development of Energy, Water and Environment Systems </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13044/j.sdewes.2015.03.0001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Urban Planning and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 141 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)UP.1943-5444.0000229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698345v1</w:t>
+                <w:t xml:space="preserve">hal-01235684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the conditions for urban resilience through collaborative learning of Parisian urban services</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Richard Laganier</w:t>
+                <w:t xml:space="preserve">Expérimentation de rafraîchissement de l’espace public en période caniculaire à Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Serre</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Urban Planning and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 141 (4), </w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7-8, pp.41-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)UP.1943-5444.0000229⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/tsm/201507041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235684v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentation de rafraîchissement de l’espace public en période caniculaire à Paris</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Morgane Colombert</w:t>
+                <w:t xml:space="preserve">Hemisynthesis, Antitumoral Effect, and Molecular Docking Studies of Ferutinin and Its Analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Diab-Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/tsm/201507041⟩</w:t>
+              <w:t xml:space="preserve">Chemical Biology and Drug Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 87 (3), pp.382-397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cbdd.12670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01763633v1</w:t>
+                <w:t xml:space="preserve">hal-02061605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemisynthesis, Antitumoral Effect, and Molecular Docking Studies of Ferutinin and Its Analogues</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mona Diab-Assaf</w:t>
+                <w:t xml:space="preserve">Un prototype SIG pour analyser la résilience urbaine : application à la ville de Dublin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Laganier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Serre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Biology and Drug Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.14502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cbdd.12670⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02061605v1</w:t>
+                <w:t xml:space="preserve">halshs-01209357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un prototype SIG pour analyser la résilience urbaine : application à la ville de Dublin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Richard Laganier</w:t>
+                <w:t xml:space="preserve">Improving a pavement-watering method on the basis of pavement surface temperature measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Serre</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 13 (3), </w:t>
+              <w:t xml:space="preserve">Urban Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (1), pp.189-200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/vertigo.14502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.uclim.2014.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01209357v1</w:t>
+                <w:t xml:space="preserve">hal-01698358v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving a pavement-watering method on the basis of pavement surface temperature measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Morgane Colombert</w:t>
+                <w:t xml:space="preserve">L’importance de la redondance comme facteur de résilience des réseaux techniques. Contribution à l’élaboration d’un indicateur spatial de redondance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Laganier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Royon</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10 (1), pp.189-200. </w:t>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (2), p.153-174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.uclim.2014.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/rig.23.153-174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698358v4</w:t>
+                <w:t xml:space="preserve">halshs-01209815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’importance de la redondance comme facteur de résilience des réseaux techniques. Contribution à l’élaboration d’un indicateur spatial de redondance</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Damien Serre</w:t>
+                <w:t xml:space="preserve">Levee performance evaluation based on subjective probabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Peyras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (5), pp.329-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2013.785723⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rig.23.153-174⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-01209815v1</w:t>
+                <w:t xml:space="preserve">hal-00945505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levee performance evaluation based on subjective probabilities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Diab</w:t>
+                <w:t xml:space="preserve">Les conditions de la resilience des services urbains parisiens par l’apprentissage collectif autour des interdépendances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Toubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Yd Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Laganier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 17 (5), pp.329-349. </w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2013.785723⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.14568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945505v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levee performance evaluation based on subjective probabilities</w:t>
               </w:r>
@@ -4756,87 +4739,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Peyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 17 (5), pp.329 - 349. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/19648189.2013.785723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01697752v1</w:t>
@@ -4860,77 +4843,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résilience de la ville de Dublin aux inondations : de la théorie à la pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Laganier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Yd Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 651, </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4958,1876 +4941,1759 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01209437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conditions de la resilience des services urbains parisiens par l’apprentissage collectif autour des interdépendances</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analysing urban resilience through alternative stormwater management options: Application of the conceptual Spatial Decision Support System model at the neighbourhood scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Balsells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Barroca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. R. Amdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Becue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/vertigo.14568⟩</w:t>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 68 (11), pp.2448-2457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/wst.2013.527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01235692v1</w:t>
+                <w:t xml:space="preserve">hal-00945493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing urban resilience through alternative stormwater management options: Application of the conceptual Spatial Decision Support System model at the neighbourhood scale</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyzing resilience of urban networks: a preliminary step towards more flood resilient cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Laganier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Serre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 68 (11), pp.2448-2457. </w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13, p. 221-230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2166/wst.2013.527⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/nhess-13-221-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945493v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01209734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing resilience of urban networks: a preliminary step towards more flood resilient cities</w:t>
+                <w:t xml:space="preserve">La résilience urbaine : un nouveau concept opérationnel vecteur de durabilité urbaine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Laganier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 13, p. 221-230. </w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/nhess-13-221-2013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.9208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01209734v1</w:t>
+                <w:t xml:space="preserve">halshs-01210012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La résilience urbaine : un nouveau concept opérationnel vecteur de durabilité urbaine ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Damien Serre</w:t>
+                <w:t xml:space="preserve">Decision-making method for assessing performance of large levee alignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Peyras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 3 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Decision Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (2), pp.137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/developpementdurable.9208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/12460125.2012.680354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01210012v1</w:t>
+                <w:t xml:space="preserve">hal-00786102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision-making method for assessing performance of large levee alignment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Y. Diab</w:t>
+                <w:t xml:space="preserve">Le concept de résilience à l’épreuve du génie urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Barroca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Decision Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00786102v1</w:t>
+                <w:t xml:space="preserve">hal-01658793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le concept de résilience à l’épreuve du génie urbain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Serre</w:t>
+                <w:t xml:space="preserve">Le climat et la ville : la nécessité d'une recherche croisant les disciplines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Colombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 12 (2)</w:t>
+              <w:t xml:space="preserve">, 2012, Hors-série 12, pp.73-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658793v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le climat et la ville : la nécessité d'une recherche croisant les disciplines</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Youssef Diab</w:t>
+                <w:t xml:space="preserve">Brief communication &amp;quot;an auto-diagnosis tool to highlight interdependencies between urban technical networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Toubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Laganier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (7), p.2219-2224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-12-2219-2012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00941956v1</w:t>
+                <w:t xml:space="preserve">hal-00786090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief communication &amp;quot;an auto-diagnosis tool to highlight interdependencies between urban technical networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decision-making method for assessing performance of large levee alignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Peyras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Toubin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Richard Laganier</w:t>
+                <w:t xml:space="preserve">Damien Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-12-2219-2012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Decision Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (2), pp.137 - 160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12460125.2012.680354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00786090v1</w:t>
+                <w:t xml:space="preserve">hal-01697816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision-making method for assessing performance of large levee alignment</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analyse de cycle de vie à l'échelle du quartier : un outil d'aide à la décision?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Colombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédissia de Chastenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Yd Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Herfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Decision Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environnement Urbain / Urban Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01697816v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity study of the energy balance to urban characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 1 (3), pp.125-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de cycle de vie à l'échelle du quartier : un outil d'aide à la décision?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gobin</w:t>
+                <w:t xml:space="preserve">Condition evaluation of water retaining structures by a functional approach Comparative practices in Canada and France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Peyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Herfray</w:t>
+                <w:t xml:space="preserve">Richard Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Chouinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement Urbain / Urban Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15 (3), pp.335--356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/EJECE.15.335-356⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357684v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Condition evaluation of water retaining structures by a functional approach Comparative practices in Canada and France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luc Chouinard</w:t>
+                <w:t xml:space="preserve">Analyse du cycle de vie à l'échelle du quartier: un outil d'aide à la décision ? Le cas de la ZAC Claude Bernard à Paris (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Colombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédissia de Chastenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Herfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environnement Urbain / Urban Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5, pp.c1-c21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00711221v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du cycle de vie à l'échelle du quartier: un outil d'aide à la décision ? Le cas de la ZAC Claude Bernard à Paris (France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédissia de Chastenet</w:t>
+                <w:t xml:space="preserve">Tratamento de dados para gestão ambiental de redes de esgoto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bonierbale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Laffréchine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement Urbain / Urban Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 5, pp.c1-c21</w:t>
+              <w:t xml:space="preserve">Cadernos de Pesquisa (UFMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (1), pp.42-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00877122v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tratamento de dados para gestão ambiental de redes de esgoto</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Morand</w:t>
+                <w:t xml:space="preserve">Les réseaux techniques face aux inondations ou comment définir des indicateurs de performance de ces réseaux pour évaluer la résilience urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Laganier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cadernos de Pesquisa (UFMA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 17 (1), pp.42-46</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.487-502</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00939252v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00580025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réseaux techniques face aux inondations ou comment définir des indicateurs de performance de ces réseaux pour évaluer la résilience urbaine</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse des pertes de puissance dans les transmissions par engrenages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...31 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00580025v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Fabrice Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Youssef Diab</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Changenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mécanique et Industries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.221-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00381379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6837,271 +6703,271 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life Cycle Assessment Allocations for Circular Economy in Construction Sector: Methodological Discussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Colombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedissia About</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelle Robert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Morgane Colombert</w:t>
+                <w:t xml:space="preserve">Agnès Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 26th LCA Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Swedish Life Cycle Center, Oct 2024, Goteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05170201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'importance des interdépendances sous-jacentes pour renforcer la résilience. Etude de cas des Infrastructures Critiques de Saint-Martin face à l'ouragan Irma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Der Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Yd Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lambda Mu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDF Lab - Paris Saclay, Oct 2022, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03988840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux d’infrastructure critique de l’île de Saint-Martin face au passage de l’ouragan Irma : un retour d’expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Der Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7130,73 +6996,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Congrès de Maîtrise des Risques et Sûreté de Fonctionnement λµ23 EDF Lab Paris Saclay</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03721672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux techniques de Saint-Martin face au passage de l’ouragan Irma : de la vulnérabilité à la reconstruction, quelle résilience ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7225,73 +7091,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Rencontres scientifique Géorisque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université des Antilles, Jun 2022, Campus de Fouillole, Université des Antilles, Pointe-à-Pitre, Guadeloupe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d’une approche opérationnelle pour la reconstruction post inondation des infrastructures critiques franciliennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Dabaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7350,73 +7216,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Journées de la Fiabilité des Matériaux et des Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03722275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method to assess the failure probabilities of river levees based on Elicitation, Calibration, Aggregation, and Debiasing of expert judgement (IeCAD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Peyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7461,92 +7327,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FLOODrisk 2020. 4th European Conference on Flood Risk Management: Science and practice for an uncertain future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtual conference, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3311/FloodRisk2020.24.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing the resilience of levee systems through methodological developments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Igigabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7565,576 +7431,576 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marissa L. Yates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FLOODrisk 2020 - 4th European Conference on Flood Risk Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Budapest University of Technology and Economics, Jun 2021, Online, France. pp.null-null, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3311/FloodRisk2020.19.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03725968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Cascading Effects of Critical Infrastructures during Recovery; lessons from IRMA Hurricane in Saint-Martin’s Island</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rita Der Sarkissian</w:t>
+                <w:t xml:space="preserve">Building Back Better Critical Infrastructures in a flooding context: Proposal of an operational approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Dabaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FLOODRisk2020. 4th European Conference on Flood Risk Management: Science and practice for an uncertain future</w:t>
+              <w:t xml:space="preserve">FLOODRisk2020. 4th European Conference on Flood Risk Management. Science and practice for an uncertain future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720647v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Back Better Critical Infrastructures in a flooding context: Proposal of an operational approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anas Dabaj</w:t>
+                <w:t xml:space="preserve">Investigating the Cascading Effects of Critical Infrastructures during Recovery; lessons from IRMA Hurricane in Saint-Martin’s Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Der Sarkissian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FLOODRisk2020. 4th European Conference on Flood Risk Management. Science and practice for an uncertain future</w:t>
+              <w:t xml:space="preserve">FLOODRisk2020. 4th European Conference on Flood Risk Management: Science and practice for an uncertain future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720738v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better management of the cascading effects of the technical networks of Paris and the Ile-de-France region in the face of a major flood of the Seine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Bocquentin</w:t>
+                <w:t xml:space="preserve">Mieux Anticiper la phase de reconstruction postcrue : Proposition d'une approche intégrée pour la réduction de la vulnérabilité des réseaux techniques franciliens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Dabaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Serge Lhomme</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th conference of the international society for Integrated Disaster Risk Management. 10èmes IDRIM</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès Lambda Mu 22 « Les risques au cœur des transitions » (e-congrès) - 22e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Le Havre (e-congrès), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720807v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux Anticiper la phase de reconstruction postcrue : Proposition d'une approche intégrée pour la réduction de la vulnérabilité des réseaux techniques franciliens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gache</w:t>
+                <w:t xml:space="preserve">Towards a better management of the cascading effects of the technical networks of Paris and the Ile-de-France region in the face of a major flood of the Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bocquentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Lambda Mu 22 « Les risques au cœur des transitions » (e-congrès) - 22e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 10th conference of the international society for Integrated Disaster Risk Management. 10èmes IDRIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Nice, France. pp.70-78, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2020009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03462940v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux Anticiper la phase de reconstruction post-crue : Proposition d’une approche intégrée pour la réduction de la vulnérabilité des réseaux techniques franciliens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Dabaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8193,73 +8059,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème Congrès de Maîtrise des Risques et Sûreté de Fonctionnement λµ22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03722277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Irma's impacts and subsequent service restoration to reveal the interdependencies and the resilience of Saint-Martin’s critical infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Der Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8301,73 +8167,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, San Fransisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarche d'Élicitation, Calibration, Agrégation et Dé-biaisage « EiCAD » du jugement d'expert pour l'évaluation probabiliste de la fiabilité structurelle des digues fluviales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hathout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8422,73 +8288,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes journées Fiabilité des Matériaux et des Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01829568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des (inter) dépendances et des défaillances en cascade au sein des réseaux urbains : le cas d’une crue de la Seine en Ile de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bocquentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8510,6875 +8376,6875 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la prévision des crues à la gestion de crise, Colloque SHF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03722305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Incertu -incertitude et jugement expert pour l'aide à l'évaluation de la résilience des réseaux techniques urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hathout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Peyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.H. Rakotondrazaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SHF-RDT Risques et Résilience des Territoires 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Marne La Vallée, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement des biais heuristiques pour l’évaluation probabiliste de la sûreté des digues fluviales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hathout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Peyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes Journées de Fiabilité des Matériaux et des Structures JFMS 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Nancy, France. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resilience of guided transport systems against natural risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Gonzva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Barroca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Etienne Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th World Congress on Railway Research (WCRR2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01676290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources de chaleur fatale : Quels réseaux de chaleur pour les valoriser ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Chiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34èmes Rencontres de l’AUGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty and Expert Assessment for Supporting Evaluation of Levees Safety</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claudio Carvajal</w:t>
+                <w:t xml:space="preserve">Improving the Resilience of Guided Transport Systems for Natural Risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Gonzva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Etienne Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Barroca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Zitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Conference on Flood Risk Management FLOODrisk 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Third International Conference on Railway Technology: Research, Development and Maintenance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Cagliari, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01513589v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement des biais experts pour l’évaluation de la fiabilité des digues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hathout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Peyras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Lambda-Mu 20</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Saint-Malo, France. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the Resilience of Guided Transport Systems for Natural Risks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre-André Zitt</w:t>
+                <w:t xml:space="preserve">Uncertainty and Expert Assessment for Supporting Evaluation of Levees Safety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hathout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Peyras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Third International Conference on Railway Technology: Research, Development and Maintenance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd European Conference on Flood Risk Management FLOODrisk 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Lyon, France. 6 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20160703019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676216v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01513589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of disruptions cascade effect within and between urban sociotechnical systems in a context of risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Gonzva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Barroca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Etienne Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd European Conference on Flood Risk Management (FLOODrisk 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Lyon, France. pp.07008, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/e3sconf/20160707008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01676285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des matériaux de l’espace public parisien : caractérisation de la contribution aux ilots de chaleur urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Grados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Colombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Yd Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring the real-world effects of urban heat island countermeasures: a case study of pavement-watering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Colombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICUC9 - 9th International Conference on Urban Climate jointly with 12th Symposium on the Urban Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A modelling of disruptions cascade effect within a rail transport system facing a flood hazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Gonzva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Barroca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Etienne Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th ESReDA Seminar on Critical Infrastructures Preparedness: Status of Data for Resilience Modelling, Simulation and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESReDA, May 2015, Wroclaw, Poland. pp.53-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01430921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions de mise en œuvre de la transition énergétique dans les projets urbains : analyse des cas Paris Rive Gauche, Clichy-Batignolles et Paris Nord Est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blanpain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Journées Internationales de Sociologie de l’Energie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel est le meilleur revêtement pour limiter la formation des îlots de chaleur urbains ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Morgane Colombert</w:t>
+                <w:t xml:space="preserve">Information management for linear infrastructure projects: conceptual model integrating Level Of Detail and Level Of Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edouard Tolmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Proc. of the 32nd CIB W78 Conference 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698637v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information management for linear infrastructure projects: conceptual model integrating Level Of Detail and Level Of Development</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Morand</w:t>
+                <w:t xml:space="preserve">Approvisionnement en énergie des projets urbains : échelles et acteurs. Analyse des cas Paris Rive Gauche, Clichy-Batignolles et Paris Nord Est</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blanpain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the 32nd CIB W78 Conference 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Eindhoven, Netherlands</w:t>
+              <w:t xml:space="preserve">Colloque Sciences Sociales et Transitions Energétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456626v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approvisionnement en énergie des projets urbains : échelles et acteurs. Analyse des cas Paris Rive Gauche, Clichy-Batignolles et Paris Nord Est</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Tardieu</w:t>
+                <w:t xml:space="preserve">Quel est le meilleur revêtement pour limiter la formation des îlots de chaleur urbains ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Grados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Blanpain</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Sciences Sociales et Transitions Energétiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698677v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle conceptuel pour la structuration de l’information en conception d’infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edouard Tolmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cc Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33èmes Rencontres de Génie Civil. De la terre à la mer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01202456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle conceptuel pour la structuration de l'information en conception d'infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Tolmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cc Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dm Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Yd Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets thermiques de l’arrosage de l'espace public comme moyen d'adaptation au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Colombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique 2014 : Approches Multi-échelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience of urban guided transport systems against natural risks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Etienne Gautier</w:t>
+                <w:t xml:space="preserve">Structuration des informations pour les projets d’infrastructures. Proposition de niveaux complémentaires aux Level Of Detail et Level Of Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edouard Tolmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Barroca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décider dans un monde incertain : enjeu majeur de la maîtrise des risques, Congrès Lambda Mu 19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut pour la Maitrise des Risques, Oct 2014, Dijon, France</w:t>
+              <w:t xml:space="preserve">Conférence SCAN’14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01411355v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application des probabilités subjectives pour la prise en compte des incertitudes issues de dires experts en analyse de risques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Y. Diab</w:t>
+                <w:t xml:space="preserve">Resilience of urban guided transport systems against natural risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Gonzva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Etienne Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Barroca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Journées Fiabilité des Matériaux et des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Aix-en-Provence, France. pp.155-168</w:t>
+              <w:t xml:space="preserve">Décider dans un monde incertain : enjeu majeur de la maîtrise des risques, Congrès Lambda Mu 19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut pour la Maitrise des Risques, Oct 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601114v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuration des informations pour les projets d’infrastructures. Proposition de niveaux complémentaires aux Level Of Detail et Level Of Development</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Youssef Diab</w:t>
+                <w:t xml:space="preserve">Application des probabilités subjectives pour la prise en compte des incertitudes issues de dires experts en analyse de risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Peyras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence SCAN’14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">8èmes Journées Fiabilité des Matériaux et des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Aix-en-Provence, France. pp.155-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456629v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le réseau d'assainissement : une ressource de chauffage durable en ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diab Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32 èmes Rencontres de l'AUGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analysis of the effect of pavement-watering on pavement heat flux in order to improve watering efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Colombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Yd Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Conference on Countermeasures to Urban Heat Island </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subjective Probabilities to Integrate Uncertainties in Levee Performance Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Peyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Conference on Vulnerability and Risk Analysis and Management (ICVRAM) and the Sixth International Symposium on Uncertainty, Modeling, and Analysis (ISUMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Liverpool, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1061/9780784413609.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01697842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying the Micro-Climatic Effects of Pavement-Watering with the Help of Statistical Analysis Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Colombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Yd Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Conference on Countermeasures to Urban Heat Island </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion et modélisation de l’information en ingénierie concourante : cas des IFC et du GML pour la mise en oeuvre de projets urbains et d’infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edouard Tolmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cc Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIèmes rencontres universitaires de génie civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris Nord-Est : traitement de la problématique énergétique dans un projet urbain multi-échelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blanpain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIDA²D 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Vaulx-en-Velin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the cooling efficiency of pavement watering as an urban heat island mitigation technique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Hendel</w:t>
+                <w:t xml:space="preserve">Couplage bâti-canopée pour la modélisation énergétique des aménagements urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Burdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Royon</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Conference on Sustainable Development of Energy, Water and Environment Systems (SDEWES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">XXXIèmes rencontres universitaires de génie civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698440v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’énergie dans les projets urbains : analyse des pratiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Tardieu</w:t>
+                <w:t xml:space="preserve">Measurement of the cooling efficiency of pavement watering as an urban heat island mitigation technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Blanpain</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Yd Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants de l’APERAU 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">8th Conference on Sustainable Development of Energy, Water and Environment Systems (SDEWES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698825v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage bâti-canopée pour la modélisation énergétique des aménagements urbains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Burdet</w:t>
+                <w:t xml:space="preserve">L’énergie dans les projets urbains : analyse des pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blanpain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIèmes rencontres universitaires de génie civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Cachan, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants de l’APERAU 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456603v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the integration of energy issues into a multi-scale urban project – Paris Nord-Est case study (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Tardieu</w:t>
+                <w:t xml:space="preserve">Modelization of urban energy fluxes for urban designs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Burdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Blanpain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 6th Knowledge Cities World Summit (KCWS 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">Sustainable Architecture for a Renewable Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PLEA2013 - 29th Conference, Sep 2013, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698571v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelization of urban energy fluxes for urban designs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Youssef Diab</w:t>
+                <w:t xml:space="preserve">Promote urban resilience through a collaborative urban services management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Toubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Yd Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Laganier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Architecture for a Renewable Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PLEA2013 - 29th Conference, Sep 2013, Munich, Germany</w:t>
+              <w:t xml:space="preserve">AAG Annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456625v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promote urban resilience through a collaborative urban services management</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Application of the DS3 model to the stormwater sewerage system at the neighborhood level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Balsells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Barroca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Amdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Becue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAG Annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">Novatech 2013 - 8ème Conférence internationale sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie / 8th International Conference on planning and technologies for sustainable management of Water in the City</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01236003v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03303454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the DS3 model to the stormwater sewerage system at the neighborhood level</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of the integration of energy issues into a multi-scale urban project – Paris Nord-Est case study (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Colombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blanpain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2013 - 8ème Conférence internationale sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie / 8th International Conference on planning and technologies for sustainable management of Water in the City</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">the 6th Knowledge Cities World Summit (KCWS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03303454v1</w:t>
+                <w:t xml:space="preserve">hal-01698571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Tall buildings as urban objects for Sustainable cities? A New Approach to characterise urbanity of high-rises »</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Youssef Diab</w:t>
+                <w:t xml:space="preserve">Modélisation des Flux Énergétiques Urbains pour les Projets d'Aménagement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Burdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Colombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dm Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Yd Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual conference of the IGU urban commission</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Johanesbourg et Stellenbosch South Africa</w:t>
+              <w:t xml:space="preserve">Colloque International Futurs urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675967v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des Flux Énergétiques Urbains pour les Projets d'Aménagement.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Youssef Yd Diab</w:t>
+                <w:t xml:space="preserve">« Tall buildings as urban objects for Sustainable cities? A New Approach to characterise urbanity of high-rises »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossignol Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Kebir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Becue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Futurs urbains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">Annual conference of the IGU urban commission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Johanesbourg et Stellenbosch South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698733v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer la résilience urbaine par une gestion intégrée des services urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Toubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Laganier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Yd Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international du Labex Futurs urbains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tours multifonctionnelles, « ville verticale » et urbanité : enjeux et perspectives d'une articulation public/privé renouvelée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossignol Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rossignol Claire</w:t>
+                <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Becue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international du Labex Futurs urbains, marne-la-Vallée, France, 16-18/01. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the Prescriptions for Energy Quality Buildings in Three Parisian Urban Development Projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blanpain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Conference on Sustainable Development of Energy, Water and Environment Systems (SDEWES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CityGML and IFC: going further than LOD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edouard Tolmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress Digital Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Marseille France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology for the Life Cycle Energy Assessment of an Urban Plan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Burdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th EcoBalance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un traitement transversal de problématique énergétique dans les projets urbains : étude de la relation urbanisme/bâti/transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blanpain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Quelles formes spatiales pour le développement urbain durable ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improve urban resilience by a shared diagnostic integrating technical evaluation and governance .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Toubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Laganier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2011,Session NH9.11 - Natural hazard resilient cities : methods and tools to qualify and quantify .</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global approach for urban buried sewers management by considering risk assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geoscience Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résilience urbaine face aux risques : une réponse transdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Toubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Yd Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.455-460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology to produce interdependent networks disturbance scenarios .</w:t>
+                <w:t xml:space="preserve">Network resiliency assessment integrating network interdependencies .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Laganier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Vulnerability and Risk Analysis and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Hyattsville, United States</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00846881v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network resiliency assessment integrating network interdependencies .</w:t>
+                <w:t xml:space="preserve">A web GIS for urban resilience assessment facing flood events .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Laganier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">International Cartographic Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00846900v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A web GIS for urban resilience assessment facing flood events .</w:t>
+                <w:t xml:space="preserve">A methodology to produce interdependent networks disturbance scenarios .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Laganier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Cartographic Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Vulnerability and Risk Analysis and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Hyattsville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00846882v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domino effect analysis of interdependent systems with risk analysis methods. Application to urban networks facing flood events .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Laganier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Civil Engineering Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Tlemcen, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment la forme urbaine peut-elle compléter le réseau d'assainissement pluvial ? De la maîtrise des écoulements lors des événements exceptionnels à la gestion des pollutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Barroca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novatech 2010 - 7ème Conférence internationale sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie / 7th International Conference on sustainable techniques and strategies for urban water management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Lyon, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03295964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithium Ion capacitor characterization and modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Gualous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Alcicek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamid Gualous</w:t>
+                <w:t xml:space="preserve">A. Hammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Venet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESSCAP'08*</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Rome, Italy. pp.on CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00373149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical, Frequency and Thermal Measurement and Modelling of Supercapacitor Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Venet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Gualous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Rojat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESSCAP'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Rome, Italy. pp.on CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00373140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des pertes de puissance dans les transmissions par engrenages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Changenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Transmissions Mécaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00506643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VULNÉRABILITÉ : UNE CLÉ DE LECTURE DU RISQUE INONDATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Barroca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques de l'Environnement 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00180315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the Different Circuits Used for Balancing the Voltage of Supercapacitors: Studying Performance and Lifetime of Supercapacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Venet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Rojat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESSCAP'06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Lausanne, Switzerland. pp.on CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00411482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des pertes de puissance dans les transmissions par engrenages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Changenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Troyes, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04203565v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations on the power losses in high speed gears</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Tribology Conference ITC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Japon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00507192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations and experimental investigations on windage losses in high-speed gears</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Ville</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Velex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Gear</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Allemagne. pp.1435 - 1450</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00507167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Windage losses in high speed gears- Preliminary experimental and theoretical results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Changenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th ASME International power transmission and gearing conference.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, États-Unis. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00507868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des pertes de puissance dans les transmissions par engrenages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Abousleiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14° Rencontres Régionales de la Recherche en Rhône-Alpes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00507905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigations on rolling contact fatigue of dented surfaces using artificial defects : sub-surface analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Flamand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Leeds-Lyon Symposium on Tribology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Leeds, United Kingdom. pp.359-366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00508026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Numerical Modeling and a Proposal for Rehabilitation of PCCP's</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonierbale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pipeline Division Specialty Conference 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2001, San Diego, California, United States. pp.1-9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1061/40574(2001)36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00944420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15388,190 +15254,190 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allocations en ACV pour l’économie circulaire dans le domaine de la construction : discussion méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Colombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedissia About</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelle Robert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Morgane Colombert</w:t>
+                <w:t xml:space="preserve">Agnès Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management du cycle de vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Lille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05170182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources de chaleur fatale : Quels réseaux de chaleur pour les valoriser ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Chiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15586,172 +15452,172 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34èmes Rencontres de l’AUGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the behavior of watered urban materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Grados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Colombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICUC9 - 9th International Conference on Urban Climate jointly with 12th Symposium on the Urban Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15761,146 +15627,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'importance des interdépendances sous-jacentes pour renforcer la résilience; Etude de cas des Infrastructures Critiques de Saint-Martin face à l'ouragan Irma.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Der Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diab Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vuillet Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Congrès Lambda Mu de l’IMdR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Saclay, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building resilient and sustainable: a need to decompartementalise the researches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15925,70 +15791,70 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">7, pp.13012, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/e3sconf/20160713012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15998,78 +15864,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A holistic approach to assess the systemic resilience of critical infrastructures; insights from the Caribbean Island of Saint-Martin in the aftermath of Hurricane Irma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Der Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Yd Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16077,51 +15943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United Nations Office for Disaster Risk Reduction, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03988810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16131,646 +15997,646 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un projet urbain pour des terres urbaines ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Yd Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La terre dans tous ses états</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9782859785307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03188020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résilience des systèmes de transport : des défaillances par effet domino vers des stratégies d'exploitation dégradée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Gonzva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Gonzva</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre-Etienne Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Barroca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Résilience, vulnérabilité des territoires et génie urbain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 978-2-85978-504-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01677500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Issues of Sustainable Renovation in Non-Residential Buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Issues of Sustainable Renovation in Non-Residential Buildings, in Joint Study by the Greenov Partners, </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions autour du binôme vulnérabilité-résilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Laganier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bresson M. (dir.); Geronimi V. (dir.); Pottier N. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vulnérabilité: Questions de recherche en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press Fribourg, p. 154-166, 2013, 978-2-8271-1081-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01214964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban technical networks resilience assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Laganier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laganier R. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resilience and Urban Risk Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Taylor &amp; Francis Group, p.109-117, 2013, 978-0-415-62147-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01215302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser la résilience urbaine dans un contexte de risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Laganier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Résiliences urbaines, les villes face aux catastrophes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Mansucrit, 2012, 978-2-304-03904-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01214926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16780,130 +16646,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated canopy, building energy and radiosity model for 3D urban design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Burdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01082955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16913,287 +16779,287 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoire scientifique du projet ANR Relev (ANR-18-OURA-0004)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Ameline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Ameline</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ceyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cerema. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livrets de restitution des enseignements du projet Relev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Deck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04066473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux insulaires à l’épreuve de la résilience, le cas de Saint-Martin face l’ouragan Irma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Der Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17228,187 +17094,187 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] GAR Global Assessment Report de l’ONU. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03722312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incertitude et jugement expert pour l’aide à l’évaluation de la résilience des réseaux techniques urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hathout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Peyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Di Maiolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rakotondrazaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId321"/>
+      <w:footerReference w:type="default" r:id="rId319"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17555,51 +17421,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708779v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Igigabel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marissa Yates" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Vousdoukas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Diab" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-24-1951-2024" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03940431v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Der Sarkissian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vuillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2022.105932" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811692v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Dabaj" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gache" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Jouannic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasec.2022.100123" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418379v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cariolet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102675" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717349v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Carvajal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peyras" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hathout" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2085811" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725993v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marissa L. Yates" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.756936" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659960v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Quiban" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenet de Bechillon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Touret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Navet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Diab" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13506501211052179" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169063v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13063133" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03172827v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.12603" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287043v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Ouali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid El Harrouni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Larbi Abidi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2019.101042" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308806v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bocquentin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lhomme" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335048v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2019.101746" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335051v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.32564" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609390v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carvajal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peyras" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2019.03.019" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651482v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Colombert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.09.334" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608086v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vuillet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Rakotondrazaka" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018039" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717307v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Henintsoa Rakotondrazaka" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654446v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gonzva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barroca" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Gautier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.12253" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311964v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201814902090" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676214v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delaitre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Di Nardo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.7044" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698336v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.19.2017.0010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695021v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Tolmer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cc Castaing" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40327-017-0059-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411363v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-016-2680-7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676222v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Yd Diab" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2016.00003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697834v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Leroy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Amdal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160708002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697822v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160713012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113917v4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hendel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gutierrez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Royon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2016.02.003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697718v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)IS.1943-555X.0000283" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698353v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Tardieu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanpain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13044/j.sdewes.2015.03.0009" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698350v5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.11.060" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698345v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13044/j.sdewes.2015.03.0001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235684v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toubin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Laganier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Serre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)UP.1943-5444.0000229" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763633v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201507041" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061605v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Safi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rodriguez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hilal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Diab-Assaf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cbdd.12670" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BH9GTJ09-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01209357v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14502" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698358v4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2014.11.002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01209815v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.23.153-174" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/56DAB37D67B30FA2038A3E6087A93E8BD492C9B5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945505v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Serre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Diab" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.785723" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697752v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01209437v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26026" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235692v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14568" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945493v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balsells" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Amdal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Becue" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2013.527" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01209734v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-221-2013" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01210012v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9208" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786102v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12460125.2012.680354" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658793v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941956v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Salagnac" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786090v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-2219-2012" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697816v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455689v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Salagnac" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357684v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dissia de Chastenet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gobin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Herfray" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711221v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gervais" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chouinard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJECE.15.335-356" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877122v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939252v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonierbale" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Laffr&#233;chine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580025v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381379v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ville" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Changenet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velex" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170201v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Robert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedissia About" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jullien" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mac&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988840v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721672v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720901v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722275v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720672v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/FloodRisk2020.24.8" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725968v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/FloodRisk2020.19.2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720647v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720738v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720807v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462940v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722277v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153716v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829568v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722305v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pottier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607468v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605381v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676290v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698663v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chiche" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513589v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160703019" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605383v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676216v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Zitt" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676285v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160707008" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698425v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grados" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698406v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430921v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698674v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698637v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456626v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Castaing" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698677v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202456v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167727v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dm Morand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698708v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411355v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601114v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456629v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698629v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diab Youssef" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698436v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697842v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784413609.013" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698429v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456600v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698682v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698440v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698825v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456603v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Burdet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698571v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456625v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236003v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303454v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barroca" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amdal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675967v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossignol Claire" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Kebir" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Becue" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698733v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236148v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675963v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698448v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456635v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456631v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698702v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846972v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455834v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353338v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arnaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846881v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846900v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846882v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846886v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295964v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373149v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Gualous" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alcicek" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hammar" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373140v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Rojat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506643v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180315v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hubert" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411482v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203565v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507192v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507167v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wendling" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507868v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507905v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Abousleiman" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508026v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Coulon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Flamand" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944420v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/40574(2001)36" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170182v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698879v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698875v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966612v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Der Sarkissian" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuillet Marc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698380v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988810v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03188020v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fernandez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677500v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456548v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Kebir" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214964v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215302v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214926v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082955v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685726v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ameline" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bosc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ceyte" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066473v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deck" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722312v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606287v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Di Maiolo" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rakotondrazaka" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708779v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Igigabel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marissa Yates" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Vousdoukas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Diab" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-24-1951-2024" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03940431v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Der Sarkissian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vuillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2022.105932" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811692v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Dabaj" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gache" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Jouannic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasec.2022.100123" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418379v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cariolet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102675" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717349v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Carvajal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peyras" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hathout" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2085811" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725993v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marissa L. Yates" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.756936" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659960v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Quiban" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenet de Bechillon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Touret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Navet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Diab" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13506501211052179" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169063v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13063133" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287043v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Ouali" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid El Harrouni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Larbi Abidi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2019.101042" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03172827v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.12603" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308806v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bocquentin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lhomme" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335048v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2019.101746" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609390v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carvajal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peyras" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2019.03.019" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335051v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.32564" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651482v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Colombert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.09.334" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608086v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vuillet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Rakotondrazaka" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018039" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654446v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gonzva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barroca" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Gautier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.12253" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311964v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201814902090" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676214v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delaitre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Di Nardo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.7044" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698336v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.19.2017.0010" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695021v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Tolmer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cc Castaing" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40327-017-0059-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411363v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-016-2680-7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676222v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Yd Diab" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2016.00003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697834v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Leroy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Amdal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160708002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697822v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160713012" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113917v4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hendel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gutierrez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Royon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2016.02.003" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697718v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)IS.1943-555X.0000283" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698353v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Tardieu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanpain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13044/j.sdewes.2015.03.0009" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698350v5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.11.060" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698345v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13044/j.sdewes.2015.03.0001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235684v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toubin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Laganier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Serre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)UP.1943-5444.0000229" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763633v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201507041" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061605v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Safi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rodriguez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hilal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Diab-Assaf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cbdd.12670" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BH9GTJ09-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01209357v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14502" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698358v4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2014.11.002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01209815v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.23.153-174" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/56DAB37D67B30FA2038A3E6087A93E8BD492C9B5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945505v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Serre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Diab" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.785723" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235692v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14568" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697752v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01209437v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26026" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945493v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balsells" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Amdal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Becue" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2013.527" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01209734v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-221-2013" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01210012v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9208" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786102v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12460125.2012.680354" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658793v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941956v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Salagnac" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786090v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-2219-2012" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697816v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357684v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dissia de Chastenet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gobin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Herfray" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455689v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Salagnac" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711221v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gervais" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chouinard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJECE.15.335-356" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877122v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939252v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonierbale" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Laffr&#233;chine" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580025v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381379v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ville" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Changenet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velex" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170201v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Robert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedissia About" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jullien" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mac&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988840v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721672v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720901v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722275v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720672v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/FloodRisk2020.24.8" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725968v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/FloodRisk2020.19.2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720738v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720647v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462940v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720807v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722277v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153716v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829568v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722305v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pottier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607468v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605381v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676290v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698663v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chiche" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676216v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Zitt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605383v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513589v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160703019" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676285v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160707008" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698425v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grados" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698406v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430921v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698674v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456626v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Castaing" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698677v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698637v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202456v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167727v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dm Morand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698708v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456629v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411355v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601114v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698629v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diab Youssef" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698436v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697842v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784413609.013" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698429v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456600v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698682v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456603v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Burdet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698440v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698825v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456625v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236003v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303454v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barroca" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amdal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698571v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698733v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675967v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossignol Claire" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Kebir" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Becue" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236148v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675963v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698448v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456635v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456631v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698702v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846972v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455834v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353338v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arnaud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846900v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846882v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846881v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846886v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295964v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373149v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Gualous" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alcicek" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hammar" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373140v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Rojat" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506643v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180315v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hubert" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411482v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203565v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507192v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507167v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wendling" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507868v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507905v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Abousleiman" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508026v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Coulon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Flamand" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944420v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/40574(2001)36" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170182v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698879v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698875v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966612v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Der Sarkissian" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuillet Marc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698380v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988810v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03188020v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fernandez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677500v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456548v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Kebir" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214964v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215302v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214926v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082955v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685726v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ameline" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bosc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ceyte" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066473v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deck" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722312v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606287v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Di Maiolo" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rakotondrazaka" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>