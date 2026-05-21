--- v1 (2026-04-10)
+++ v2 (2026-05-21)
@@ -1534,261 +1534,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expert judgments calibration and combination for assessment of river levee failure probability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Hathout</w:t>
+                <w:t xml:space="preserve">Systèmes urbains et pollution de l’air extérieur : application du concept de résilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Peyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ress.2019.03.019⟩</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.32564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609390v1</w:t>
+                <w:t xml:space="preserve">hal-02335051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes urbains et pollution de l’air extérieur : application du concept de résilience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
+                <w:t xml:space="preserve">Expert judgments calibration and combination for assessment of river levee failure probability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hathout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Peyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 188, pp.377-392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.32564⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2019.03.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335051v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the resilience of urban areas to traffic-related air pollution: Application in Greater Paris</w:t>
               </w:r>
@@ -1917,64 +1917,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hathout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Peyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.H. Rakotondrazaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2253,2161 +2253,2161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03311964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Échelles spatiales et approches méthodologiques pour l’analyse de la vulnérabilité</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Barroca</w:t>
+                <w:t xml:space="preserve">Évolution du rôle des acteurs des réseaux de chaleur dans la conception urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/eps.7044⟩</w:t>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (2), pp.197 - 220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.19.2017.0010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01676214v1</w:t>
+                <w:t xml:space="preserve">hal-01698336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution du rôle des acteurs des réseaux de chaleur dans la conception urbaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgane Colombert</w:t>
+                <w:t xml:space="preserve">Modeling disruptions causing domino effects in urban guided transport systems faced by flood hazards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Gonzva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Barroca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Etienne Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ges.19.2017.0010⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 86 (1), pp.183-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11069-016-2680-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698336v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting LOD definition to meet BIM uses requirements and data modeling for linear infrastructures projects: using system and requirement engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edouard Tolmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cc Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visualization in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40327-017-0059-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling disruptions causing domino effects in urban guided transport systems faced by flood hazards</w:t>
+                <w:t xml:space="preserve">Échelles spatiales et approches méthodologiques pour l’analyse de la vulnérabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Gonzva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Delaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Di Nardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Barroca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Etienne Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 86 (1), pp.183-201. </w:t>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2016/3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11069-016-2680-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/eps.7044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01411363v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la sûreté de fonctionnement à l'analyse spatialisée du risque inondation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vulnerability and social resilience: comparison of two neighborhoods in New Orleans after Hurricane Katrina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Yd Diab</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jeanne Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim Amdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rig.2016.00003⟩</w:t>
+              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20160708002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01676222v1</w:t>
+                <w:t xml:space="preserve">hal-01697834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability and social resilience: comparison of two neighborhoods in New Orleans after Hurricane Katrina</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Leroy</w:t>
+                <w:t xml:space="preserve">Building resilient and sustainable: a need to decompartementalise the researches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Colombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jim Amdal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Youssef Diab</w:t>
+                <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E3S Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 7, </w:t>
+              <w:t xml:space="preserve">, In press, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/20160708002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20160713012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01697834v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01697822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building resilient and sustainable: a need to decompartementalise the researches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Vuillet</w:t>
+                <w:t xml:space="preserve">Measuring the Effects of Urban Heat Island Mitigation Techniques in the Field: Application to the Case of Pavement-Watering in Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Yd Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Royon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/20160713012⟩</w:t>
+              <w:t xml:space="preserve">Urban Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.uclim.2016.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01697822v1</w:t>
+                <w:t xml:space="preserve">hal-01113917v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the Effects of Urban Heat Island Mitigation Techniques in the Field: Application to the Case of Pavement-Watering in Paris</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Royon</w:t>
+                <w:t xml:space="preserve">Developing a Probabilistic Multicriteria Method for River Levee Performance Evaluation in Support of Diagnostic Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Peyras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Journal of Infrastructure Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (3), pp.9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.uclim.2016.02.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)IS.1943-555X.0000283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01113917v4</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01697718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing a Probabilistic Multicriteria Method for River Levee Performance Evaluation in Support of Diagnostic Analysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Youssef Diab</w:t>
+                <w:t xml:space="preserve">Apport de la sûreté de fonctionnement à l'analyse spatialisée du risque inondation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Gonzva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Barroca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Etienne Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Yd Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infrastructure Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 22 (3), pp.9. </w:t>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (3), pp.329-361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)IS.1943-555X.0000283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/rig.2016.00003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01697718v1</w:t>
+                <w:t xml:space="preserve">hal-01676222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Prescriptions for Energy Quality Buildings in Three Parisian Urban Development Projects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Tardieu</w:t>
+                <w:t xml:space="preserve">Measurement of the Cooling Efficiency of Pavement-Watering as an Urban Heat Island Mitigation Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Blanpain</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sustainable Development of Energy, Water and Environment Systems </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 3 (2), pp.118 - 130. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13044/j.sdewes.2015.03.0009⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 3 (1), pp.1 - 11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13044/j.sdewes.2015.03.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698353v1</w:t>
+                <w:t xml:space="preserve">hal-01698345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analysis of pavement heat flux to optimize the water efficiency of a pavement-watering method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Morgane Colombert</w:t>
+                <w:t xml:space="preserve">Improving the conditions for urban resilience through collaborative learning of Parisian urban services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Toubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Laganier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Royon</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2014.11.060⟩</w:t>
+              <w:t xml:space="preserve">Journal of Urban Planning and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 141 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)UP.1943-5444.0000229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698350v5</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the Cooling Efficiency of Pavement-Watering as an Urban Heat Island Mitigation Technique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Morgane Colombert</w:t>
+                <w:t xml:space="preserve">Hemisynthesis, Antitumoral Effect, and Molecular Docking Studies of Ferutinin and Its Analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Diab-Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sustainable Development of Energy, Water and Environment Systems </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Biology and Drug Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 87 (3), pp.382-397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cbdd.12670⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13044/j.sdewes.2015.03.0001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01698345v1</w:t>
+                <w:t xml:space="preserve">hal-02061605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the conditions for urban resilience through collaborative learning of Parisian urban services</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Richard Laganier</w:t>
+                <w:t xml:space="preserve">Expérimentation de rafraîchissement de l’espace public en période caniculaire à Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Serre</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Urban Planning and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)UP.1943-5444.0000229⟩</w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7-8, pp.41-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/tsm/201507041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235684v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentation de rafraîchissement de l’espace public en période caniculaire à Paris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Hendel</w:t>
+                <w:t xml:space="preserve">Analysis of the Prescriptions for Energy Quality Buildings in Three Parisian Urban Development Projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Royon</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blanpain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/tsm/201507041⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sustainable Development of Energy, Water and Environment Systems </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (2), pp.118 - 130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13044/j.sdewes.2015.03.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763633v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemisynthesis, Antitumoral Effect, and Molecular Docking Studies of Ferutinin and Its Analogues</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mona Diab-Assaf</w:t>
+                <w:t xml:space="preserve">An analysis of pavement heat flux to optimize the water efficiency of a pavement-watering method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Royon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Biology and Drug Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 78 (5), pp.658-669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2014.11.060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cbdd.12670⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02061605v1</w:t>
+                <w:t xml:space="preserve">hal-01698350v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un prototype SIG pour analyser la résilience urbaine : application à la ville de Dublin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Richard Laganier</w:t>
+                <w:t xml:space="preserve">Improving a pavement-watering method on the basis of pavement surface temperature measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Serre</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 13 (3), </w:t>
+              <w:t xml:space="preserve">Urban Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (1), pp.189-200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/vertigo.14502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.uclim.2014.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01209357v1</w:t>
+                <w:t xml:space="preserve">hal-01698358v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving a pavement-watering method on the basis of pavement surface temperature measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Morgane Colombert</w:t>
+                <w:t xml:space="preserve">Un prototype SIG pour analyser la résilience urbaine : application à la ville de Dublin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Laganier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Royon</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10 (1), pp.189-200. </w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.uclim.2014.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.14502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698358v4</w:t>
+                <w:t xml:space="preserve">halshs-01209357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’importance de la redondance comme facteur de résilience des réseaux techniques. Contribution à l’élaboration d’un indicateur spatial de redondance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Laganier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 23 (2), p.153-174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4466,64 +4466,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levee performance evaluation based on subjective probabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Peyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4577,2021 +4577,2021 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conditions de la resilience des services urbains parisiens par l’apprentissage collectif autour des interdépendances</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">La résilience de la ville de Dublin aux inondations : de la théorie à la pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Laganier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Yd Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 13 (3), </w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 651, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/vertigo.14568⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.26026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01235692v1</w:t>
+                <w:t xml:space="preserve">halshs-01209437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levee performance evaluation based on subjective probabilities</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Les conditions de la resilience des services urbains parisiens par l’apprentissage collectif autour des interdépendances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Toubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Yd Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Laganier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2013.785723⟩</w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.14568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01697752v1</w:t>
+                <w:t xml:space="preserve">hal-01235692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La résilience de la ville de Dublin aux inondations : de la théorie à la pratique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Levee performance evaluation based on subjective probabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Peyras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (5), pp.329 - 349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2013.785723⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.26026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01209437v1</w:t>
+                <w:t xml:space="preserve">hal-01697752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing urban resilience through alternative stormwater management options: Application of the conceptual Spatial Decision Support System model at the neighbourhood scale</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyzing resilience of urban networks: a preliminary step towards more flood resilient cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Laganier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Serre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2166/wst.2013.527⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13, p. 221-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-13-221-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00945493v1</w:t>
+                <w:t xml:space="preserve">halshs-01209734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing resilience of urban networks: a preliminary step towards more flood resilient cities</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analysing urban resilience through alternative stormwater management options: Application of the conceptual Spatial Decision Support System model at the neighbourhood scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Balsells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Barroca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. R. Amdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Becue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 13, p. 221-230. </w:t>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 68 (11), pp.2448-2457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/nhess-13-221-2013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2166/wst.2013.527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01209734v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La résilience urbaine : un nouveau concept opérationnel vecteur de durabilité urbaine ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Richard Laganier</w:t>
+                <w:t xml:space="preserve">Le concept de résilience à l’épreuve du génie urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Barroca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01210012v1</w:t>
+                <w:t xml:space="preserve">hal-01658793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision-making method for assessing performance of large levee alignment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Peyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Decision Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 21 (2), pp.137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/12460125.2012.680354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00786102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le concept de résilience à l’épreuve du génie urbain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Serre</w:t>
+                <w:t xml:space="preserve">Le climat et la ville : la nécessité d'une recherche croisant les disciplines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Colombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 12 (2)</w:t>
+              <w:t xml:space="preserve">, 2012, Hors-série 12, pp.73-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658793v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le climat et la ville : la nécessité d'une recherche croisant les disciplines</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Youssef Diab</w:t>
+                <w:t xml:space="preserve">Brief communication &amp;quot;an auto-diagnosis tool to highlight interdependencies between urban technical networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Toubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Laganier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (7), p.2219-2224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-12-2219-2012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00941956v1</w:t>
+                <w:t xml:space="preserve">hal-00786090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief communication &amp;quot;an auto-diagnosis tool to highlight interdependencies between urban technical networks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Richard Laganier</w:t>
+                <w:t xml:space="preserve">Decision-making method for assessing performance of large levee alignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Peyras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-12-2219-2012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Decision Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (2), pp.137 - 160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12460125.2012.680354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00786090v1</w:t>
+                <w:t xml:space="preserve">hal-01697816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision-making method for assessing performance of large levee alignment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">La résilience urbaine : un nouveau concept opérationnel vecteur de durabilité urbaine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Laganier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Decision Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/12460125.2012.680354⟩</w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.9208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01697816v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01210012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de cycle de vie à l'échelle du quartier : un outil d'aide à la décision?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgane Colombert</w:t>
+                <w:t xml:space="preserve">Condition evaluation of water retaining structures by a functional approach Comparative practices in Canada and France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Peyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédissia de Chastenet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Youssef Yd Diab</w:t>
+                <w:t xml:space="preserve">Richard Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Gobin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégory Herfray</w:t>
+                <w:t xml:space="preserve">Luc Chouinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement Urbain / Urban Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15 (3), pp.335--356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/EJECE.15.335-356⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02357684v1</w:t>
+                <w:t xml:space="preserve">hal-00711221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity study of the energy balance to urban characteristics</w:t>
+                <w:t xml:space="preserve">Analyse du cycle de vie à l'échelle du quartier: un outil d'aide à la décision ? Le cas de la ZAC Claude Bernard à Paris (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédissia de Chastenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Herfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 1 (3), pp.125-134</w:t>
+              <w:t xml:space="preserve">Environnement Urbain / Urban Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5, pp.c1-c21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455689v1</w:t>
+                <w:t xml:space="preserve">hal-00877122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Condition evaluation of water retaining structures by a functional approach Comparative practices in Canada and France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luc Chouinard</w:t>
+                <w:t xml:space="preserve">Sensitivity study of the energy balance to urban characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1 (3), pp.125-134</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00711221v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du cycle de vie à l'échelle du quartier: un outil d'aide à la décision ? Le cas de la ZAC Claude Bernard à Paris (France)</w:t>
+                <w:t xml:space="preserve">Analyse de cycle de vie à l'échelle du quartier : un outil d'aide à la décision?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédissia de Chastenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Yd Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Herfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement Urbain / Urban Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 5, pp.c1-c21</w:t>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877122v1</w:t>
+                <w:t xml:space="preserve">hal-02357684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tratamento de dados para gestão ambiental de redes de esgoto</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Morand</w:t>
+                <w:t xml:space="preserve">Les réseaux techniques face aux inondations ou comment définir des indicateurs de performance de ces réseaux pour évaluer la résilience urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Laganier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cadernos de Pesquisa (UFMA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 17 (1), pp.42-46</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.487-502</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00939252v1</w:t>
+                <w:t xml:space="preserve">hal-00580025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réseaux techniques face aux inondations ou comment définir des indicateurs de performance de ces réseaux pour évaluer la résilience urbaine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Serre</w:t>
+                <w:t xml:space="preserve">Tratamento de dados para gestão ambiental de redes de esgoto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bonierbale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Laffréchine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Laganier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, pp.487-502</w:t>
+              <w:t xml:space="preserve">Cadernos de Pesquisa (UFMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (1), pp.42-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00580025v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des pertes de puissance dans les transmissions par engrenages</w:t>
               </w:r>
@@ -6836,904 +6836,904 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05170201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'importance des interdépendances sous-jacentes pour renforcer la résilience. Etude de cas des Infrastructures Critiques de Saint-Martin face à l'ouragan Irma</w:t>
+                <w:t xml:space="preserve">Les réseaux d’infrastructure critique de l’île de Saint-Martin face au passage de l’ouragan Irma : un retour d’expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Der Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Youssef Yd Diab</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lambda Mu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EDF Lab - Paris Saclay, Oct 2022, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">23ème Congrès de Maîtrise des Risques et Sûreté de Fonctionnement λµ23 EDF Lab Paris Saclay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03988840v1</w:t>
+                <w:t xml:space="preserve">hal-03721672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réseaux d’infrastructure critique de l’île de Saint-Martin face au passage de l’ouragan Irma : un retour d’expérience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les réseaux techniques de Saint-Martin face au passage de l’ouragan Irma : de la vulnérabilité à la reconstruction, quelle résilience ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Der Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Congrès de Maîtrise des Risques et Sûreté de Fonctionnement λµ23 EDF Lab Paris Saclay</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Saclay, France</w:t>
+              <w:t xml:space="preserve">17èmes Rencontres scientifique Géorisque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université des Antilles, Jun 2022, Campus de Fouillole, Université des Antilles, Pointe-à-Pitre, Guadeloupe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03721672v1</w:t>
+                <w:t xml:space="preserve">hal-03720901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réseaux techniques de Saint-Martin face au passage de l’ouragan Irma : de la vulnérabilité à la reconstruction, quelle résilience ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proposition d’une approche opérationnelle pour la reconstruction post inondation des infrastructures critiques franciliennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Dabaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rita Der Sarkissian</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Rencontres scientifique Géorisque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université des Antilles, Jun 2022, Campus de Fouillole, Université des Antilles, Pointe-à-Pitre, Guadeloupe, France</w:t>
+              <w:t xml:space="preserve">11èmes Journées de la Fiabilité des Matériaux et des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03720901v1</w:t>
+                <w:t xml:space="preserve">hal-03722275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d’une approche opérationnelle pour la reconstruction post inondation des infrastructures critiques franciliennes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anas Dabaj</w:t>
+                <w:t xml:space="preserve">L'importance des interdépendances sous-jacentes pour renforcer la résilience. Etude de cas des Infrastructures Critiques de Saint-Martin face à l'ouragan Irma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Der Sarkissian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Yd Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées de la Fiabilité des Matériaux et des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Lambda Mu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDF Lab - Paris Saclay, Oct 2022, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03722275v1</w:t>
+                <w:t xml:space="preserve">halshs-03988840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method to assess the failure probabilities of river levees based on Elicitation, Calibration, Aggregation, and Debiasing of expert judgement (IeCAD)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudio Carvajal</w:t>
+                <w:t xml:space="preserve">Enhancing the resilience of levee systems through methodological developments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Igigabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Vuillet</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marissa L. Yates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FLOODrisk 2020. 4th European Conference on Flood Risk Management: Science and practice for an uncertain future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Virtual conference, France. </w:t>
+              <w:t xml:space="preserve">FLOODrisk 2020 - 4th European Conference on Flood Risk Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Budapest University of Technology and Economics, Jun 2021, Online, France. pp.null-null, </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3311/FloodRisk2020.24.8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3311/FloodRisk2020.19.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03720672v1</w:t>
+                <w:t xml:space="preserve">hal-03725968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the resilience of levee systems through methodological developments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Igigabel</w:t>
+                <w:t xml:space="preserve">Building Back Better Critical Infrastructures in a flooding context: Proposal of an operational approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Dabaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FLOODrisk 2020 - 4th European Conference on Flood Risk Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FLOODRisk2020. 4th European Conference on Flood Risk Management. Science and practice for an uncertain future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtual conference, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03725968v1</w:t>
+                <w:t xml:space="preserve">hal-03720738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Back Better Critical Infrastructures in a flooding context: Proposal of an operational approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anas Dabaj</w:t>
+                <w:t xml:space="preserve">Investigating the Cascading Effects of Critical Infrastructures during Recovery; lessons from IRMA Hurricane in Saint-Martin’s Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Der Sarkissian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FLOODRisk2020. 4th European Conference on Flood Risk Management. Science and practice for an uncertain future</w:t>
+              <w:t xml:space="preserve">FLOODRisk2020. 4th European Conference on Flood Risk Management: Science and practice for an uncertain future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720738v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Cascading Effects of Critical Infrastructures during Recovery; lessons from IRMA Hurricane in Saint-Martin’s Island</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
+                <w:t xml:space="preserve">A method to assess the failure probabilities of river levees based on Elicitation, Calibration, Aggregation, and Debiasing of expert judgement (IeCAD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Peyras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hathout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FLOODRisk2020. 4th European Conference on Flood Risk Management: Science and practice for an uncertain future</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FLOODrisk 2020. 4th European Conference on Flood Risk Management: Science and practice for an uncertain future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtual conference, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3311/FloodRisk2020.24.8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720647v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux Anticiper la phase de reconstruction postcrue : Proposition d'une approche intégrée pour la réduction de la vulnérabilité des réseaux techniques franciliens</w:t>
               </w:r>
@@ -8475,64 +8475,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hathout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Peyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.H. Rakotondrazaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8568,1920 +8568,1920 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement des biais heuristiques pour l’évaluation probabiliste de la sûreté des digues fluviales</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Diab</w:t>
+                <w:t xml:space="preserve">Sources de chaleur fatale : Quels réseaux de chaleur pour les valoriser ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Colombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Chiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées de Fiabilité des Matériaux et des Structures JFMS 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Nancy, France. pp.7</w:t>
+              <w:t xml:space="preserve">34èmes Rencontres de l’AUGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605381v1</w:t>
+                <w:t xml:space="preserve">hal-01698663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience of guided transport systems against natural risks</w:t>
+                <w:t xml:space="preserve">Improving the Resilience of Guided Transport Systems for Natural Risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Gonzva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Etienne Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Barroca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Etienne Gautier</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Zitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th World Congress on Railway Research (WCRR2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Milan, Italy</w:t>
+              <w:t xml:space="preserve">The Third International Conference on Railway Technology: Research, Development and Maintenance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Cagliari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676290v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources de chaleur fatale : Quels réseaux de chaleur pour les valoriser ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Youssef Diab</w:t>
+                <w:t xml:space="preserve">Traitement des biais experts pour l’évaluation de la fiabilité des digues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hathout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Peyras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34èmes Rencontres de l’AUGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Liège, Belgique</w:t>
+              <w:t xml:space="preserve">Congrès Lambda-Mu 20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Saint-Malo, France. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698663v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the Resilience of Guided Transport Systems for Natural Risks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre-André Zitt</w:t>
+                <w:t xml:space="preserve">Uncertainty and Expert Assessment for Supporting Evaluation of Levees Safety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hathout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Peyras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Third International Conference on Railway Technology: Research, Development and Maintenance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd European Conference on Flood Risk Management FLOODrisk 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Lyon, France. 6 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20160703019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676216v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01513589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement des biais experts pour l’évaluation de la fiabilité des digues</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Peyras</w:t>
+                <w:t xml:space="preserve">Analysis of disruptions cascade effect within and between urban sociotechnical systems in a context of risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Gonzva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Barroca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Etienne Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Lambda-Mu 20</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd European Conference on Flood Risk Management (FLOODrisk 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Lyon, France. pp.07008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20160707008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605383v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty and Expert Assessment for Supporting Evaluation of Levees Safety</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claudio Carvajal</w:t>
+                <w:t xml:space="preserve">Resilience of guided transport systems against natural risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Gonzva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Barroca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Etienne Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Conference on Flood Risk Management FLOODrisk 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th World Congress on Railway Research (WCRR2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Milan, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01513589v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of disruptions cascade effect within and between urban sociotechnical systems in a context of risks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Youssef Diab</w:t>
+                <w:t xml:space="preserve">Traitement des biais heuristiques pour l’évaluation probabiliste de la sûreté des digues fluviales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hathout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Peyras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Conference on Flood Risk Management (FLOODrisk 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9èmes Journées de Fiabilité des Matériaux et des Structures JFMS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Nancy, France. pp.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/20160707008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01676285v1</w:t>
+                <w:t xml:space="preserve">hal-02605381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des matériaux de l’espace public parisien : caractérisation de la contribution aux ilots de chaleur urbains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Grados</w:t>
+                <w:t xml:space="preserve">Conditions de mise en œuvre de la transition énergétique dans les projets urbains : analyse des cas Paris Rive Gauche, Clichy-Batignolles et Paris Nord Est</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Royon</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blanpain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Sherbrooke, Canada</w:t>
+              <w:t xml:space="preserve"> Journées Internationales de Sociologie de l’Energie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698425v1</w:t>
+                <w:t xml:space="preserve">hal-01698674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the real-world effects of urban heat island countermeasures: a case study of pavement-watering</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Morgane Colombert</w:t>
+                <w:t xml:space="preserve">Information management for linear infrastructure projects: conceptual model integrating Level Of Detail and Level Of Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edouard Tolmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICUC9 - 9th International Conference on Urban Climate jointly with 12th Symposium on the Urban Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Proc. of the 32nd CIB W78 Conference 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698406v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modelling of disruptions cascade effect within a rail transport system facing a flood hazard</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Etienne Gautier</w:t>
+                <w:t xml:space="preserve">Approvisionnement en énergie des projets urbains : échelles et acteurs. Analyse des cas Paris Rive Gauche, Clichy-Batignolles et Paris Nord Est</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blanpain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th ESReDA Seminar on Critical Infrastructures Preparedness: Status of Data for Resilience Modelling, Simulation and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESReDA, May 2015, Wroclaw, Poland. pp.53-59</w:t>
+              <w:t xml:space="preserve">Colloque Sciences Sociales et Transitions Energétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01430921v1</w:t>
+                <w:t xml:space="preserve">hal-01698677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions de mise en œuvre de la transition énergétique dans les projets urbains : analyse des cas Paris Rive Gauche, Clichy-Batignolles et Paris Nord Est</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Tardieu</w:t>
+                <w:t xml:space="preserve">Quel est le meilleur revêtement pour limiter la formation des îlots de chaleur urbains ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Grados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Blanpain</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journées Internationales de Sociologie de l’Energie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Tours, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698674v1</w:t>
+                <w:t xml:space="preserve">hal-01698637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information management for linear infrastructure projects: conceptual model integrating Level Of Detail and Level Of Development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modèle conceptuel pour la structuration de l’information en conception d’infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edouard Tolmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cc Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the 32nd CIB W78 Conference 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Eindhoven, Netherlands</w:t>
+              <w:t xml:space="preserve">33èmes Rencontres de Génie Civil. De la terre à la mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456626v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approvisionnement en énergie des projets urbains : échelles et acteurs. Analyse des cas Paris Rive Gauche, Clichy-Batignolles et Paris Nord Est</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Blanpain</w:t>
+                <w:t xml:space="preserve">Modèle conceptuel pour la structuration de l'information en conception d'infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edouard Tolmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cc Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dm Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Yd Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Sciences Sociales et Transitions Energétiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698677v1</w:t>
+                <w:t xml:space="preserve">hal-01167727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel est le meilleur revêtement pour limiter la formation des îlots de chaleur urbains ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring the real-world effects of urban heat island countermeasures: a case study of pavement-watering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Colombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">ICUC9 - 9th International Conference on Urban Climate jointly with 12th Symposium on the Urban Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698637v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle conceptuel pour la structuration de l’information en conception d’infrastructures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Youssef Diab</w:t>
+                <w:t xml:space="preserve">Comparaison des matériaux de l’espace public parisien : caractérisation de la contribution aux ilots de chaleur urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Grados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Colombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Yd Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33èmes Rencontres de Génie Civil. De la terre à la mer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Anglet, France</w:t>
+              <w:t xml:space="preserve">XIIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01202456v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle conceptuel pour la structuration de l'information en conception d'infrastructures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Youssef Yd Diab</w:t>
+                <w:t xml:space="preserve">A modelling of disruptions cascade effect within a rail transport system facing a flood hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Gonzva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Barroca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Etienne Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
+              <w:t xml:space="preserve">48th ESReDA Seminar on Critical Infrastructures Preparedness: Status of Data for Resilience Modelling, Simulation and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESReDA, May 2015, Wroclaw, Poland. pp.53-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167727v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets thermiques de l’arrosage de l'espace public comme moyen d'adaptation au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Colombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique 2014 : Approches Multi-échelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10500,351 +10500,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuration des informations pour les projets d’infrastructures. Proposition de niveaux complémentaires aux Level Of Detail et Level Of Development</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Youssef Diab</w:t>
+                <w:t xml:space="preserve">Application des probabilités subjectives pour la prise en compte des incertitudes issues de dires experts en analyse de risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Peyras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence SCAN’14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">8èmes Journées Fiabilité des Matériaux et des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Aix-en-Provence, France. pp.155-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01456629v1</w:t>
+                <w:t xml:space="preserve">hal-02601114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience of urban guided transport systems against natural risks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Etienne Gautier</w:t>
+                <w:t xml:space="preserve">Structuration des informations pour les projets d’infrastructures. Proposition de niveaux complémentaires aux Level Of Detail et Level Of Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edouard Tolmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Barroca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décider dans un monde incertain : enjeu majeur de la maîtrise des risques, Congrès Lambda Mu 19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut pour la Maitrise des Risques, Oct 2014, Dijon, France</w:t>
+              <w:t xml:space="preserve">Conférence SCAN’14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01411355v1</w:t>
+                <w:t xml:space="preserve">hal-01456629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application des probabilités subjectives pour la prise en compte des incertitudes issues de dires experts en analyse de risques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Y. Diab</w:t>
+                <w:t xml:space="preserve">Resilience of urban guided transport systems against natural risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Gonzva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Etienne Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Barroca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Journées Fiabilité des Matériaux et des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Aix-en-Provence, France. pp.155-168</w:t>
+              <w:t xml:space="preserve">Décider dans un monde incertain : enjeu majeur de la maîtrise des risques, Congrès Lambda Mu 19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut pour la Maitrise des Risques, Oct 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02601114v1</w:t>
+                <w:t xml:space="preserve">hal-01411355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le réseau d'assainissement : une ressource de chauffage durable en ville</w:t>
               </w:r>
@@ -10912,90 +10912,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analysis of the effect of pavement-watering on pavement heat flux in order to improve watering efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Colombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Yd Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Conference on Countermeasures to Urban Heat Island </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11033,64 +11033,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subjective Probabilities to Integrate Uncertainties in Levee Performance Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Peyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11150,90 +11150,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying the Micro-Climatic Effects of Pavement-Watering with the Help of Statistical Analysis Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Colombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Yd Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Conference on Countermeasures to Urban Heat Island </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11252,1720 +11252,1720 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion et modélisation de l’information en ingénierie concourante : cas des IFC et du GML pour la mise en oeuvre de projets urbains et d’infrastructures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cc Castaing</w:t>
+                <w:t xml:space="preserve">Paris Nord-Est : traitement de la problématique énergétique dans un projet urbain multi-échelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Morand</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blanpain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIèmes rencontres universitaires de génie civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">RIDA²D 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Vaulx-en-Velin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01456600v1</w:t>
+                <w:t xml:space="preserve">hal-01698682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paris Nord-Est : traitement de la problématique énergétique dans un projet urbain multi-échelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Tardieu</w:t>
+                <w:t xml:space="preserve">Couplage bâti-canopée pour la modélisation énergétique des aménagements urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Burdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Blanpain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIDA²D 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Vaulx-en-Velin, France</w:t>
+              <w:t xml:space="preserve">XXXIèmes rencontres universitaires de génie civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698682v1</w:t>
+                <w:t xml:space="preserve">hal-01456603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage bâti-canopée pour la modélisation énergétique des aménagements urbains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Burdet</w:t>
+                <w:t xml:space="preserve">Measurement of the cooling efficiency of pavement watering as an urban heat island mitigation technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Youssef Diab</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Yd Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIèmes rencontres universitaires de génie civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Cachan, France</w:t>
+              <w:t xml:space="preserve">8th Conference on Sustainable Development of Energy, Water and Environment Systems (SDEWES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456603v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the cooling efficiency of pavement watering as an urban heat island mitigation technique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Hendel</w:t>
+                <w:t xml:space="preserve">L’énergie dans les projets urbains : analyse des pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Royon</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blanpain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Conference on Sustainable Development of Energy, Water and Environment Systems (SDEWES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">Journée des doctorants de l’APERAU 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698440v1</w:t>
+                <w:t xml:space="preserve">hal-01698825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’énergie dans les projets urbains : analyse des pratiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Tardieu</w:t>
+                <w:t xml:space="preserve">Modelization of urban energy fluxes for urban designs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Burdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Blanpain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants de l’APERAU 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Sustainable Architecture for a Renewable Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PLEA2013 - 29th Conference, Sep 2013, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698825v1</w:t>
+                <w:t xml:space="preserve">hal-01456625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelization of urban energy fluxes for urban designs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Youssef Diab</w:t>
+                <w:t xml:space="preserve">Promote urban resilience through a collaborative urban services management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Toubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Yd Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Laganier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Architecture for a Renewable Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PLEA2013 - 29th Conference, Sep 2013, Munich, Germany</w:t>
+              <w:t xml:space="preserve">AAG Annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01456625v1</w:t>
+                <w:t xml:space="preserve">hal-01236003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promote urban resilience through a collaborative urban services management</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Application of the DS3 model to the stormwater sewerage system at the neighborhood level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Balsells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Barroca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Amdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Becue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAG Annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">Novatech 2013 - 8ème Conférence internationale sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie / 8th International Conference on planning and technologies for sustainable management of Water in the City</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236003v1</w:t>
+                <w:t xml:space="preserve">hal-03303454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the DS3 model to the stormwater sewerage system at the neighborhood level</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of the integration of energy issues into a multi-scale urban project – Paris Nord-Est case study (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Colombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blanpain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2013 - 8ème Conférence internationale sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie / 8th International Conference on planning and technologies for sustainable management of Water in the City</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">the 6th Knowledge Cities World Summit (KCWS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03303454v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the integration of energy issues into a multi-scale urban project – Paris Nord-Est case study (France)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Blanpain</w:t>
+                <w:t xml:space="preserve">Améliorer la résilience urbaine par une gestion intégrée des services urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Toubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Laganier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Yd Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 6th Knowledge Cities World Summit (KCWS 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">Colloque international du Labex Futurs urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698571v1</w:t>
+                <w:t xml:space="preserve">hal-01236148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des Flux Énergétiques Urbains pour les Projets d'Aménagement.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Youssef Yd Diab</w:t>
+                <w:t xml:space="preserve">« Tall buildings as urban objects for Sustainable cities? A New Approach to characterise urbanity of high-rises »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossignol Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Kebir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Becue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Futurs urbains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">Annual conference of the IGU urban commission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Johanesbourg et Stellenbosch South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698733v1</w:t>
+                <w:t xml:space="preserve">hal-01675967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Tall buildings as urban objects for Sustainable cities? A New Approach to characterise urbanity of high-rises »</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Youssef Diab</w:t>
+                <w:t xml:space="preserve">Modélisation des Flux Énergétiques Urbains pour les Projets d'Aménagement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Burdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Colombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dm Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Yd Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual conference of the IGU urban commission</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Johanesbourg et Stellenbosch South Africa</w:t>
+              <w:t xml:space="preserve">Colloque International Futurs urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675967v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer la résilience urbaine par une gestion intégrée des services urbains</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Damien Serre</w:t>
+                <w:t xml:space="preserve">Tours multifonctionnelles, « ville verticale » et urbanité : enjeux et perspectives d'une articulation public/privé renouvelée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossignol Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Kebir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Becue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international du Labex Futurs urbains</w:t>
+              <w:t xml:space="preserve">Colloque international du Labex Futurs urbains, marne-la-Vallée, France, 16-18/01. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236148v1</w:t>
+                <w:t xml:space="preserve">hal-01675963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tours multifonctionnelles, « ville verticale » et urbanité : enjeux et perspectives d'une articulation public/privé renouvelée</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Becue</w:t>
+                <w:t xml:space="preserve">Analysis of the Prescriptions for Energy Quality Buildings in Three Parisian Urban Development Projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blanpain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international du Labex Futurs urbains, marne-la-Vallée, France, 16-18/01. </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">8th Conference on Sustainable Development of Energy, Water and Environment Systems (SDEWES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01675963v1</w:t>
+                <w:t xml:space="preserve">hal-01698448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Prescriptions for Energy Quality Buildings in Three Parisian Urban Development Projects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Morgane Colombert</w:t>
+                <w:t xml:space="preserve">CityGML and IFC: going further than LOD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edouard Tolmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Blanpain</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Conference on Sustainable Development of Energy, Water and Environment Systems (SDEWES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">International Congress Digital Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Marseille France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698448v1</w:t>
+                <w:t xml:space="preserve">hal-01456635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CityGML and IFC: going further than LOD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gestion et modélisation de l’information en ingénierie concourante : cas des IFC et du GML pour la mise en oeuvre de projets urbains et d’infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edouard Tolmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cc Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress Digital Heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Marseille France</w:t>
+              <w:t xml:space="preserve">XXXIèmes rencontres universitaires de génie civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01456635v1</w:t>
+                <w:t xml:space="preserve">hal-01456600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology for the Life Cycle Energy Assessment of an Urban Plan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Burdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13003,90 +13003,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un traitement transversal de problématique énergétique dans les projets urbains : étude de la relation urbanisme/bâti/transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blanpain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Quelles formes spatiales pour le développement urbain durable ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13111,90 +13111,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improve urban resilience by a shared diagnostic integrating technical evaluation and governance .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Toubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Laganier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2011,Session NH9.11 - Natural hazard resilient cities : methods and tools to qualify and quantify .</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13232,64 +13232,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global approach for urban buried sewers management by considering risk assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geoscience Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13314,103 +13314,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résilience urbaine face aux risques : une réponse transdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Toubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Yd Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.455-460</w:t>
@@ -13478,51 +13478,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Laganier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13586,51 +13586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Laganier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Cartographic Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13694,51 +13694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Laganier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Vulnerability and Risk Analysis and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Hyattsville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13802,51 +13802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Laganier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Civil Engineering Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Tlemcen, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13884,51 +13884,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment la forme urbaine peut-elle compléter le réseau d'assainissement pluvial ? De la maîtrise des écoulements lors des événements exceptionnels à la gestion des pollutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Barroca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13973,519 +13973,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03295964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithium Ion capacitor characterization and modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrical, Frequency and Thermal Measurement and Modelling of Supercapacitor Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pascal Venet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hamid Gualous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hammar</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gérard Rojat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESSCAP'08*</w:t>
+              <w:t xml:space="preserve">ESSCAP'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Rome, Italy. pp.on CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00373149v1</w:t>
+                <w:t xml:space="preserve">hal-00373140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical, Frequency and Thermal Measurement and Modelling of Supercapacitor Performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lithium Ion capacitor characterization and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Gualous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Alcicek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Venet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESSCAP'08</w:t>
+              <w:t xml:space="preserve">ESSCAP'08*</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Rome, Italy. pp.on CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00373140v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00373149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des pertes de puissance dans les transmissions par engrenages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">VULNÉRABILITÉ : UNE CLÉ DE LECTURE DU RISQUE INONDATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Barroca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Velex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Transmissions Mécaniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques de l'Environnement 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506643v1</w:t>
+                <w:t xml:space="preserve">hal-00180315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VULNÉRABILITÉ : UNE CLÉ DE LECTURE DU RISQUE INONDATION</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse des pertes de puissance dans les transmissions par engrenages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Changenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Velex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques de l'Environnement 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Créteil, France</w:t>
+              <w:t xml:space="preserve">Journées Transmissions Mécaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00180315v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00506643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the Different Circuits Used for Balancing the Voltage of Supercapacitors: Studying Performance and Lifetime of Supercapacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Venet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Rojat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESSCAP'06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Lausanne, Switzerland. pp.on CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15158,51 +15158,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Numerical Modeling and a Proposal for Rehabilitation of PCCP's</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonierbale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pipeline Division Specialty Conference 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2001, San Diego, California, United States. pp.1-9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15393,51 +15393,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources de chaleur fatale : Quels réseaux de chaleur pour les valoriser ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Chiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15488,103 +15488,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the behavior of watered urban materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Grados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Colombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICUC9 - 9th International Conference on Urban Climate jointly with 12th Symposium on the Urban Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15791,51 +15791,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">7, pp.13012, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/e3sconf/20160713012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698380v1</w:t>
@@ -15891,51 +15891,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A holistic approach to assess the systemic resilience of critical infrastructures; insights from the Caribbean Island of Saint-Martin in the aftermath of Hurricane Irma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Der Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Yd Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16011,51 +16011,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un projet urbain pour des terres urbaines ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Yd Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16322,64 +16322,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Laganier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bresson M. (dir.); Geronimi V. (dir.); Pottier N. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vulnérabilité: Questions de recherche en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press Fribourg, p. 154-166, 2013, 978-2-8271-1081-0</w:t>
@@ -16434,64 +16434,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Laganier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laganier R. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resilience and Urban Risk Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Taylor &amp; Francis Group, p.109-117, 2013, 978-0-415-62147-2</w:t>
@@ -16546,64 +16546,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Laganier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Résiliences urbaines, les villes face aux catastrophes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Mansucrit, 2012, 978-2-304-03904-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16660,77 +16660,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated canopy, building energy and radiosity model for 3D urban design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Burdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16787,263 +16787,263 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoire scientifique du projet ANR Relev (ANR-18-OURA-0004)</w:t>
+                <w:t xml:space="preserve">Livrets de restitution des enseignements du projet Relev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Ameline</w:t>
+                <w:t xml:space="preserve">Olivier Deck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Bosc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Ceyte</w:t>
+                <w:t xml:space="preserve">Oscar Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cerema. 2023</w:t>
+              <w:t xml:space="preserve">Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03685726v1</w:t>
+                <w:t xml:space="preserve">hal-04066473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livrets de restitution des enseignements du projet Relev</w:t>
+                <w:t xml:space="preserve">Mémoire scientifique du projet ANR Relev (ANR-18-OURA-0004)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Ameline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Deck</w:t>
+                <w:t xml:space="preserve">Christelle Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Navarro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Pottier</w:t>
+                <w:t xml:space="preserve">Arnaud Ceyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement. 2023</w:t>
+              <w:t xml:space="preserve">Cerema. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04066473v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03685726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux insulaires à l’épreuve de la résilience, le cas de Saint-Martin face l’ouragan Irma</w:t>
               </w:r>
@@ -17156,51 +17156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hathout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Peyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Di Maiolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17421,51 +17421,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708779v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Igigabel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marissa Yates" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Vousdoukas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Diab" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-24-1951-2024" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03940431v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Der Sarkissian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vuillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2022.105932" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811692v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Dabaj" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gache" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Jouannic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasec.2022.100123" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418379v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cariolet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102675" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717349v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Carvajal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peyras" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hathout" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2085811" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725993v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marissa L. Yates" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.756936" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659960v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Quiban" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenet de Bechillon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Touret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Navet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Diab" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13506501211052179" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169063v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13063133" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287043v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Ouali" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid El Harrouni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Larbi Abidi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2019.101042" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03172827v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.12603" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308806v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bocquentin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lhomme" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335048v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2019.101746" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609390v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carvajal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peyras" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2019.03.019" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335051v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.32564" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651482v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Colombert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.09.334" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608086v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vuillet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Rakotondrazaka" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018039" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654446v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gonzva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barroca" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Gautier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.12253" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311964v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201814902090" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676214v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delaitre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Di Nardo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.7044" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698336v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.19.2017.0010" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695021v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Tolmer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cc Castaing" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40327-017-0059-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411363v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-016-2680-7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676222v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Yd Diab" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2016.00003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697834v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Leroy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Amdal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160708002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697822v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160713012" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113917v4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hendel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gutierrez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Royon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2016.02.003" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697718v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)IS.1943-555X.0000283" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698353v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Tardieu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanpain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13044/j.sdewes.2015.03.0009" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698350v5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.11.060" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698345v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13044/j.sdewes.2015.03.0001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235684v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toubin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Laganier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Serre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)UP.1943-5444.0000229" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763633v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201507041" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061605v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Safi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rodriguez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hilal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Diab-Assaf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cbdd.12670" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BH9GTJ09-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01209357v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14502" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698358v4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2014.11.002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01209815v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.23.153-174" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/56DAB37D67B30FA2038A3E6087A93E8BD492C9B5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945505v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Serre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Diab" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.785723" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235692v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14568" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697752v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01209437v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26026" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945493v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balsells" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Amdal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Becue" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2013.527" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01209734v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-221-2013" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01210012v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9208" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786102v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12460125.2012.680354" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658793v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941956v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Salagnac" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786090v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-2219-2012" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697816v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357684v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dissia de Chastenet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gobin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Herfray" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455689v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Salagnac" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711221v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gervais" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chouinard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJECE.15.335-356" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877122v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939252v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonierbale" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Laffr&#233;chine" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580025v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381379v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ville" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Changenet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velex" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170201v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Robert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedissia About" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jullien" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mac&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988840v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721672v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720901v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722275v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720672v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/FloodRisk2020.24.8" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725968v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/FloodRisk2020.19.2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720738v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720647v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462940v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720807v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722277v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153716v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829568v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722305v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pottier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607468v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605381v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676290v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698663v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chiche" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676216v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Zitt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605383v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513589v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160703019" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676285v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160707008" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698425v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grados" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698406v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430921v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698674v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456626v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Castaing" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698677v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698637v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202456v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167727v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dm Morand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698708v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456629v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411355v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601114v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698629v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diab Youssef" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698436v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697842v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784413609.013" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698429v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456600v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698682v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456603v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Burdet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698440v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698825v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456625v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236003v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303454v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barroca" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amdal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698571v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698733v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675967v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossignol Claire" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Kebir" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Becue" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236148v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675963v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698448v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456635v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456631v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698702v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846972v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455834v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353338v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arnaud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846900v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846882v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846881v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846886v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295964v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373149v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Gualous" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alcicek" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hammar" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373140v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Rojat" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506643v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180315v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hubert" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411482v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203565v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507192v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507167v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wendling" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507868v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507905v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Abousleiman" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508026v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Coulon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Flamand" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944420v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/40574(2001)36" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170182v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698879v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698875v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966612v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Der Sarkissian" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuillet Marc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698380v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988810v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03188020v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fernandez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677500v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456548v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Kebir" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214964v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215302v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214926v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082955v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685726v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ameline" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bosc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ceyte" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066473v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deck" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722312v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606287v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Di Maiolo" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rakotondrazaka" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708779v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Igigabel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marissa Yates" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Vousdoukas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Diab" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-24-1951-2024" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03940431v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Der Sarkissian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vuillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2022.105932" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811692v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Dabaj" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gache" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Jouannic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasec.2022.100123" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418379v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cariolet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102675" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717349v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Carvajal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peyras" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hathout" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2085811" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725993v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marissa L. Yates" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.756936" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659960v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Quiban" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenet de Bechillon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Touret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Navet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Diab" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13506501211052179" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169063v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13063133" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287043v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Ouali" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid El Harrouni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Larbi Abidi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2019.101042" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03172827v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.12603" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308806v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bocquentin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lhomme" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335048v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2019.101746" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335051v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.32564" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609390v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carvajal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peyras" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2019.03.019" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651482v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Colombert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.09.334" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608086v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vuillet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Rakotondrazaka" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018039" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654446v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gonzva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barroca" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Gautier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.12253" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311964v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201814902090" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698336v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.19.2017.0010" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411363v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-016-2680-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695021v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Tolmer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cc Castaing" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40327-017-0059-9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676214v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delaitre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Di Nardo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.7044" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697834v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Leroy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Amdal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160708002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697822v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160713012" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113917v4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hendel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gutierrez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Yd Diab" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Royon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2016.02.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697718v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)IS.1943-555X.0000283" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676222v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2016.00003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698345v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13044/j.sdewes.2015.03.0001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235684v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toubin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Laganier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Serre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)UP.1943-5444.0000229" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061605v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Safi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rodriguez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hilal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Diab-Assaf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cbdd.12670" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BH9GTJ09-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763633v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201507041" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698353v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Tardieu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanpain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13044/j.sdewes.2015.03.0009" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698350v5" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.11.060" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698358v4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2014.11.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01209357v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14502" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01209815v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.23.153-174" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/56DAB37D67B30FA2038A3E6087A93E8BD492C9B5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945505v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Serre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Diab" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.785723" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01209437v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26026" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235692v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14568" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697752v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01209734v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-221-2013" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945493v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balsells" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Amdal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Becue" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2013.527" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658793v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786102v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12460125.2012.680354" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941956v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Salagnac" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786090v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-2219-2012" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697816v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01210012v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9208" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711221v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gervais" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chouinard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJECE.15.335-356" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877122v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dissia de Chastenet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gobin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Herfray" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455689v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Salagnac" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357684v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580025v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939252v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonierbale" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Laffr&#233;chine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381379v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ville" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Changenet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velex" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170201v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Robert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedissia About" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jullien" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mac&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721672v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720901v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722275v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988840v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725968v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/FloodRisk2020.19.2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720738v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720647v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720672v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/FloodRisk2020.24.8" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462940v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720807v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722277v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153716v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829568v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722305v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pottier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607468v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698663v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chiche" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676216v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Zitt" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605383v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513589v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160703019" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676285v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160707008" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676290v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605381v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698674v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456626v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Castaing" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698677v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698637v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grados" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202456v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167727v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dm Morand" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698406v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698425v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430921v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698708v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601114v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456629v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411355v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698629v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diab Youssef" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698436v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697842v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784413609.013" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698429v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698682v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456603v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Burdet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698440v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698825v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456625v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236003v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303454v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barroca" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amdal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698571v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236148v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675967v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossignol Claire" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Kebir" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Becue" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698733v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675963v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698448v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456635v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456600v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456631v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698702v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846972v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455834v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353338v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arnaud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846900v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846882v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846881v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846886v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295964v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373140v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Gualous" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Rojat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373149v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alcicek" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hammar" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180315v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hubert" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506643v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411482v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203565v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507192v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507167v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wendling" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507868v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507905v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Abousleiman" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508026v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Coulon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Flamand" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944420v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/40574(2001)36" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170182v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698879v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698875v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966612v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Der Sarkissian" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuillet Marc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698380v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988810v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03188020v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fernandez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677500v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456548v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Kebir" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214964v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215302v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214926v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082955v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066473v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deck" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685726v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ameline" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bosc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ceyte" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722312v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606287v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Di Maiolo" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rakotondrazaka" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>