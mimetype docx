--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -236,594 +236,594 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Dependent Structuration of Cement Pastes with Mineral Additions: A Yield Stress-Based Approach</w:t>
+                <w:t xml:space="preserve">A Review on the Valorization of Recycled Glass Fiber-Reinforced Polymer (rGFRP) in Mortar and Concrete: A Sustainable Alternative to Landfilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Hayek</w:t>
+                <w:t xml:space="preserve">Mohamed Wendlassida Kaboré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef El Bitouri</w:t>
+                <w:t xml:space="preserve">Didier Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammar Yahia</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/buildings15234297⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (19), pp.2664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym17192664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05385546v1</w:t>
+                <w:t xml:space="preserve">hal-05301764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review on the Valorization of Recycled Glass Fiber-Reinforced Polymer (rGFRP) in Mortar and Concrete: A Sustainable Alternative to Landfilling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural Build-Up of Cement Pastes: A Comprehensive Overview and Key Research Directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachida Idir</w:t>
+                <w:t xml:space="preserve">Mahmoud Hayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Ienny</w:t>
+                <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kamal Bouarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym17192664⟩</w:t>
+              <w:t xml:space="preserve">Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (2), pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/constrmater5020031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05301764v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05073382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Build-Up of Cement Pastes: A Comprehensive Overview and Key Research Directions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ammar Yahia</w:t>
+                <w:t xml:space="preserve">From settling to rheology and hydration: How fine fractions govern the behavior of cement-based suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. El Bitouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Le Saout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/constrmater5020031⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 468, pp.121632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2025.121632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05073382v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From settling to rheology and hydration: How fine fractions govern the behavior of cement-based suspensions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Rémond</w:t>
+                <w:t xml:space="preserve">Time-Dependent Structuration of Cement Pastes with Mineral Additions: A Yield Stress-Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Hayek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Bitouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Yahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 468, pp.121632. </w:t>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (23), pp.4297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2025.121632⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/buildings15234297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05282224v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effects of Replacing Sand with Glass Fiber-Reinforced Polymer (GFRP) Waste on the Mechanical Properties of Cement Mortars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Bitouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouagui Fofana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef El Bitouri</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Didier Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eng</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 5 (1), pp.266-281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -857,51 +857,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformation capacity of fresh cement pastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Korea-Australia Rheology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 36, pp.99-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -935,64 +935,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the Effect of Recycled Glass Fiber Reinforced Polymer on the Mechanical Strengths of Cement Mortar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Wendlassida Kaboré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiba Lharti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1069,64 +1069,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of turbidimetry on the characterization of cement pastes bleeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Azéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Cement Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 35 (4), pp.180-190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1160,51 +1160,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological Behavior of Cement Paste: A Phenomenological State of the Art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eng</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 4 (3), pp.1891 - 1904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1232,265 +1232,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04155464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Temperature on the Structural Build-Up of Cement Pastes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effect of Excessive Bleeding on the Properties of Cement Mortar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimoune Abadassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CivilEng</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/civileng4040066⟩</w:t>
+              <w:t xml:space="preserve">Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (2), pp.164-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/constrmater3020011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04320430v1</w:t>
+                <w:t xml:space="preserve">hal-04081168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Excessive Bleeding on the Properties of Cement Mortar</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The Effect of Temperature on the Structural Build-Up of Cement Pastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 3 (2), pp.164-179. </w:t>
+              <w:t xml:space="preserve">CivilEng</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (4), pp.1198-1213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/constrmater3020011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/civileng4040066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04081168v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressive and Flexural Strengths of Mortars Containing ABS and WEEE Based Plastic Aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Bitouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (18), pp.3914. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1550,64 +1550,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Barneoud Chapelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Le Saout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 322, pp.126483. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1641,64 +1641,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Plasticizer on Hydration and Rheological Behavior of Cement Pastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Le Saoût</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1771,64 +1771,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the “Thixotropic” Behavior of Fresh Cement Pastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Azéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eng</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 3 (4), pp.677-692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1875,64 +1875,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of settling measurements to the study of polycyclic aromatic hydrocarbons’ (PAHs) mobilisation during resuspension of PAHs-associated sediment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Usanase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Souche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2018,51 +2018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tramaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Azema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2152,51 +2152,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tramaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Azema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2260,51 +2260,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensile and shear bond strength between cement paste and aggregate subjected to high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2377,51 +2377,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of chemo-mechanical behaviour of low-pH Concretes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Buffo-Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2526,103 +2526,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Recycled Glass Fibre Reinforced Polymer on the Mechanical Strength of Cement Mortar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Wendlassida Kaboré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Bitouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef El Bitouri</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Didier Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSBM 2025 - 4th International Conference on Sustainable Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Eindhoven, Netherlands</w:t>
@@ -2677,77 +2677,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haithem Bel Haj Frej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Recyclage des Composites - Un nouveau cap pour la course au large</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bretagne Sud, Sep 2025, Lorient, France</w:t>
@@ -2776,64 +2776,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Supplementary Cementitious Materials (SCMs) on the Structural Build-Up of Cement Pastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCM 2024 - 12th ACI/RILEM International Conference On Cementitious Materials And Alternative Binders For Sustainable Concrete</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2867,103 +2867,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation des composites en fin de vie dans les matériaux cimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrin Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques et Techniques: Fin de Vie et Recyclage des Composites 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2988,90 +2988,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La possibilité de valorisation des sédiments marins fins dans le matériau béton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Hayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Soleimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Souche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3113,90 +3113,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d'un superplastifiant sur le ressuage et la perméabilité à l'état frais des pâtes cimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mimoune Abadassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3221,103 +3221,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the effect of polycarboxylate (PCE) on cement paste bleeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mimoune Abadassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PCE 2022 - 4th International Conference on Polycarboxylate Superplasticizers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Online, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3342,64 +3342,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential Correlation between Yield Stress and Bleeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Azéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCM 2021 - 11th ACI/RILEM International Conference on Cementitious Materials and Alternative Binders for Sustainable Concrete</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3437,64 +3437,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a Lignosulfonate Plasticizer on the Hydration of a Belite-Ye'elimite-Ferrite Cement Paste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Barneoud-Chapelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Le Saout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3532,77 +3532,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacité de nouveaux super-plastifiants dans différents milieux ioniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Tramaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3670,51 +3670,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of ageing behaviour of Supplementary Cementitious Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Buffo-Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3752,51 +3752,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of chemical evolution of low pH cements at long term</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Buffo-Lacarriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3892,64 +3892,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of lignosulfonate type and addition time on hydration kinetics and dispersion of cement pastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Le Saout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4026,64 +4026,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of phenomena responsible for organic contaminants mobilization within the framework of harbor sediment dredging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Usanase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Souche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4164,64 +4164,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barneoud-Chapelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Le Saout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PCE 2019 - 3rd International Conference on Polycarboxylate Superplasticizers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Munich, Germany. pp. 197-201, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4278,51 +4278,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation chemo-mécanique du béton bas-ph : application au calcul des structures de stockage des déchets radioactifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie civil nucléaire. Université Toulouse III, 2014. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014TOU30257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4439,51 +4439,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9A88C000"/>
+    <w:nsid w:val="5BF60502"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4670,51 +4670,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/youssef-el-bitouri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6284-299X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188180931" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05385546v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hayek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Bitouri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Yahia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings15234297" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05301764v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Wendlassida Kabor&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perrin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Idir" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17192664" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05073382v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Bouarab" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/constrmater5020031" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05282224v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Khalil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Az&#233;ma" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Bitouri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Saout" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R&#233;mond" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121632" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04458141v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouagui Fofana" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;ger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/eng5010014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04554323v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13367-024-00090-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04794842v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Lharti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Frugier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/eng5040154" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03752905v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jadcr.22.00040" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04155464v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/eng4030107" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04320430v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/civileng4040066" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04081168v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoune Abadassi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/constrmater3020011" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03781589v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14183914" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03758959v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Barneoud Chapelier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Saout" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.126483" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03758019v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Sao&#251;t" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Andreas Lauten" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaartje de Weerdt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/civileng3030043" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03905767v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/eng3040046" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03301452v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Usanase" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Souche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gonzalez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15236-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793819v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tramaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azema" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain David" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Negrell" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2018.04.020" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803151v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2018.04.049" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772581v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P&#233;lissou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Sa&#239;d El Youssoufi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-017-1105-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286724v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Buffo-Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sellier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourbon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.12.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05221735v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05311257v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Bel Haj Frej" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04891202v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14359/51740875" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04675004v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Didier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03879444v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Soleimani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03879044v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03820496v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03321893v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268504v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Barneoud-Chapelier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759863v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Tramaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Negrell" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286729v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759855v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Buffo-Lacarriere" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172967v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lauten" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510184v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Usanase" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Avezac" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510028v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barneoud-Chapelier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01300729v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014TOU30257" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/youssef-el-bitouri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6284-299X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188180931" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05301764v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Wendlassida Kabor&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perrin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Idir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17192664" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05073382v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hayek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Bitouri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Bouarab" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Yahia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/constrmater5020031" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05282224v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Khalil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Az&#233;ma" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Bitouri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Saout" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R&#233;mond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121632" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05385546v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings15234297" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04458141v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouagui Fofana" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;ger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/eng5010014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04554323v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13367-024-00090-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04794842v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Lharti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Frugier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/eng5040154" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03752905v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jadcr.22.00040" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04155464v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/eng4030107" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04081168v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoune Abadassi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/constrmater3020011" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04320430v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/civileng4040066" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03781589v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14183914" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03758959v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Barneoud Chapelier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Saout" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.126483" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03758019v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Sao&#251;t" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Andreas Lauten" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaartje de Weerdt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/civileng3030043" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03905767v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/eng3040046" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03301452v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Usanase" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Souche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gonzalez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15236-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793819v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tramaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azema" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain David" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Negrell" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2018.04.020" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803151v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2018.04.049" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772581v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P&#233;lissou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Sa&#239;d El Youssoufi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-017-1105-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286724v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Buffo-Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sellier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourbon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.12.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05221735v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05311257v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Bel Haj Frej" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04891202v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14359/51740875" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04675004v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Didier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03879444v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Soleimani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03879044v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03820496v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03321893v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268504v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Barneoud-Chapelier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759863v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Tramaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Negrell" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286729v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759855v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Buffo-Lacarriere" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172967v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lauten" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510184v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Usanase" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Avezac" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510028v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barneoud-Chapelier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01300729v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014TOU30257" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>