--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -236,594 +236,594 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review on the Valorization of Recycled Glass Fiber-Reinforced Polymer (rGFRP) in Mortar and Concrete: A Sustainable Alternative to Landfilling</w:t>
+                <w:t xml:space="preserve">Time-Dependent Structuration of Cement Pastes with Mineral Additions: A Yield Stress-Based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Wendlassida Kaboré</w:t>
+                <w:t xml:space="preserve">Mahmoud Hayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Perrin</w:t>
+                <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachida Idir</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ammar Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym17192664⟩</w:t>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (23), pp.4297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/buildings15234297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05301764v1</w:t>
+                <w:t xml:space="preserve">hal-05385546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Build-Up of Cement Pastes: A Comprehensive Overview and Key Research Directions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Review on the Valorization of Recycled Glass Fiber-Reinforced Polymer (rGFRP) in Mortar and Concrete: A Sustainable Alternative to Landfilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Wendlassida Kaboré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Hayek</w:t>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef El Bitouri</w:t>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamal Bouarab</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/constrmater5020031⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (19), pp.2664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym17192664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05073382v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05301764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From settling to rheology and hydration: How fine fractions govern the behavior of cement-based suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Khalil</w:t>
+                <w:t xml:space="preserve">Nathalie Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Azéma</w:t>
+                <w:t xml:space="preserve">Y. El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. El Bitouri</w:t>
+                <w:t xml:space="preserve">G. Le Saout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 468, pp.121632. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.powtec.2025.121632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05282224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Dependent Structuration of Cement Pastes with Mineral Additions: A Yield Stress-Based Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Structural Build-Up of Cement Pastes: A Comprehensive Overview and Key Research Directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Hayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Bouarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Yahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (23), pp.4297. </w:t>
+              <w:t xml:space="preserve">Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (2), pp.31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/buildings15234297⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/constrmater5020031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05385546v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05073382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effects of Replacing Sand with Glass Fiber-Reinforced Polymer (GFRP) Waste on the Mechanical Properties of Cement Mortars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Bitouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouagui Fofana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eng</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 5 (1), pp.266-281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -857,51 +857,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformation capacity of fresh cement pastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Korea-Australia Rheology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 36, pp.99-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -935,64 +935,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the Effect of Recycled Glass Fiber Reinforced Polymer on the Mechanical Strengths of Cement Mortar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Wendlassida Kaboré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiba Lharti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1069,64 +1069,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of turbidimetry on the characterization of cement pastes bleeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Azéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Cement Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 35 (4), pp.180-190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1160,51 +1160,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological Behavior of Cement Paste: A Phenomenological State of the Art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eng</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 4 (3), pp.1891 - 1904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1251,77 +1251,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Excessive Bleeding on the Properties of Cement Mortar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mimoune Abadassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 3 (2), pp.164-179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1355,51 +1355,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effect of Temperature on the Structural Build-Up of Cement Pastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CivilEng</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 4 (4), pp.1198-1213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1433,64 +1433,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressive and Flexural Strengths of Mortars Containing ABS and WEEE Based Plastic Aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (18), pp.3914. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1550,64 +1550,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Barneoud Chapelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Le Saout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 322, pp.126483. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1641,64 +1641,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Plasticizer on Hydration and Rheological Behavior of Cement Pastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Le Saoût</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1771,64 +1771,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the “Thixotropic” Behavior of Fresh Cement Pastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Azéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eng</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 3 (4), pp.677-692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1875,64 +1875,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of settling measurements to the study of polycyclic aromatic hydrocarbons’ (PAHs) mobilisation during resuspension of PAHs-associated sediment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Usanase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Souche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2018,51 +2018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tramaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Azema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2152,51 +2152,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tramaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Azema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2260,51 +2260,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensile and shear bond strength between cement paste and aggregate subjected to high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2377,51 +2377,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of chemo-mechanical behaviour of low-pH Concretes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Buffo-Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2526,103 +2526,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Recycled Glass Fibre Reinforced Polymer on the Mechanical Strength of Cement Mortar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Wendlassida Kaboré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Bitouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSBM 2025 - 4th International Conference on Sustainable Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Eindhoven, Netherlands</w:t>
@@ -2677,77 +2677,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haithem Bel Haj Frej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Recyclage des Composites - Un nouveau cap pour la course au large</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bretagne Sud, Sep 2025, Lorient, France</w:t>
@@ -2776,64 +2776,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Supplementary Cementitious Materials (SCMs) on the Structural Build-Up of Cement Pastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCM 2024 - 12th ACI/RILEM International Conference On Cementitious Materials And Alternative Binders For Sustainable Concrete</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2867,103 +2867,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation des composites en fin de vie dans les matériaux cimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Bitouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrin Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef El Bitouri</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques et Techniques: Fin de Vie et Recyclage des Composites 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2988,90 +2988,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La possibilité de valorisation des sédiments marins fins dans le matériau béton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Hayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Soleimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Souche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3126,77 +3126,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d'un superplastifiant sur le ressuage et la perméabilité à l'état frais des pâtes cimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mimoune Abadassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3234,90 +3234,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the effect of polycarboxylate (PCE) on cement paste bleeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mimoune Abadassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PCE 2022 - 4th International Conference on Polycarboxylate Superplasticizers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Online, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3342,64 +3342,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential Correlation between Yield Stress and Bleeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Azéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCM 2021 - 11th ACI/RILEM International Conference on Cementitious Materials and Alternative Binders for Sustainable Concrete</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3437,64 +3437,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a Lignosulfonate Plasticizer on the Hydration of a Belite-Ye'elimite-Ferrite Cement Paste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Barneoud-Chapelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Le Saout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3532,77 +3532,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacité de nouveaux super-plastifiants dans différents milieux ioniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Tramaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3670,51 +3670,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of ageing behaviour of Supplementary Cementitious Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Buffo-Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3752,51 +3752,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of chemical evolution of low pH cements at long term</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Buffo-Lacarriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3892,64 +3892,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of lignosulfonate type and addition time on hydration kinetics and dispersion of cement pastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Le Saout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4026,64 +4026,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of phenomena responsible for organic contaminants mobilization within the framework of harbor sediment dredging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Usanase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Souche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4164,64 +4164,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barneoud-Chapelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Le Saout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PCE 2019 - 3rd International Conference on Polycarboxylate Superplasticizers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Munich, Germany. pp. 197-201, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4278,51 +4278,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation chemo-mécanique du béton bas-ph : application au calcul des structures de stockage des déchets radioactifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie civil nucléaire. Université Toulouse III, 2014. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014TOU30257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4439,51 +4439,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5BF60502"/>
+    <w:nsid w:val="37259650"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4670,51 +4670,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/youssef-el-bitouri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6284-299X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188180931" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05301764v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Wendlassida Kabor&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perrin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Idir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17192664" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05073382v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hayek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Bitouri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Bouarab" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Yahia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/constrmater5020031" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05282224v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Khalil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Az&#233;ma" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Bitouri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Saout" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R&#233;mond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121632" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05385546v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings15234297" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04458141v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouagui Fofana" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;ger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/eng5010014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04554323v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13367-024-00090-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04794842v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Lharti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Frugier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/eng5040154" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03752905v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jadcr.22.00040" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04155464v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/eng4030107" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04081168v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoune Abadassi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/constrmater3020011" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04320430v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/civileng4040066" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03781589v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14183914" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03758959v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Barneoud Chapelier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Saout" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.126483" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03758019v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Sao&#251;t" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Andreas Lauten" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaartje de Weerdt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/civileng3030043" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03905767v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/eng3040046" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03301452v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Usanase" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Souche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gonzalez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15236-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793819v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tramaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azema" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain David" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Negrell" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2018.04.020" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803151v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2018.04.049" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772581v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P&#233;lissou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Sa&#239;d El Youssoufi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-017-1105-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286724v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Buffo-Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sellier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourbon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.12.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05221735v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05311257v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Bel Haj Frej" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04891202v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14359/51740875" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04675004v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Didier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03879444v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Soleimani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03879044v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03820496v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03321893v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268504v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Barneoud-Chapelier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759863v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Tramaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Negrell" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286729v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759855v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Buffo-Lacarriere" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172967v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lauten" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510184v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Usanase" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Avezac" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510028v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barneoud-Chapelier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01300729v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014TOU30257" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/youssef-el-bitouri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6284-299X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188180931" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05385546v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hayek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Bitouri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Yahia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings15234297" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05301764v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Wendlassida Kabor&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perrin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Idir" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17192664" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05282224v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Khalil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Az&#233;ma" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Bitouri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Saout" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R&#233;mond" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121632" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05073382v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Bouarab" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/constrmater5020031" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04458141v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouagui Fofana" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;ger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/eng5010014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04554323v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13367-024-00090-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04794842v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Lharti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Frugier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/eng5040154" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03752905v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jadcr.22.00040" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04155464v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/eng4030107" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04081168v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoune Abadassi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/constrmater3020011" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04320430v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/civileng4040066" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03781589v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14183914" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03758959v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Barneoud Chapelier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Saout" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.126483" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03758019v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Sao&#251;t" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Andreas Lauten" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaartje de Weerdt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/civileng3030043" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03905767v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/eng3040046" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03301452v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Usanase" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Souche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gonzalez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15236-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793819v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tramaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azema" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain David" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Negrell" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2018.04.020" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803151v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2018.04.049" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772581v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P&#233;lissou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Sa&#239;d El Youssoufi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-017-1105-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286724v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Buffo-Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sellier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourbon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.12.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05221735v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05311257v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Bel Haj Frej" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04891202v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14359/51740875" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04675004v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Didier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03879444v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Soleimani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03879044v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03820496v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03321893v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268504v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Barneoud-Chapelier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759863v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Tramaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Negrell" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286729v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759855v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Buffo-Lacarriere" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172967v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lauten" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510184v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Usanase" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Avezac" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510028v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barneoud-Chapelier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01300729v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014TOU30257" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>