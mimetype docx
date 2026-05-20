--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -236,594 +236,594 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Dependent Structuration of Cement Pastes with Mineral Additions: A Yield Stress-Based Approach</w:t>
+                <w:t xml:space="preserve">A Review on the Valorization of Recycled Glass Fiber-Reinforced Polymer (rGFRP) in Mortar and Concrete: A Sustainable Alternative to Landfilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Hayek</w:t>
+                <w:t xml:space="preserve">Mohamed Wendlassida Kaboré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef El Bitouri</w:t>
+                <w:t xml:space="preserve">Didier Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammar Yahia</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/buildings15234297⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (19), pp.2664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym17192664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05385546v1</w:t>
+                <w:t xml:space="preserve">hal-05301764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review on the Valorization of Recycled Glass Fiber-Reinforced Polymer (rGFRP) in Mortar and Concrete: A Sustainable Alternative to Landfilling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From settling to rheology and hydration: How fine fractions govern the behavior of cement-based suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachida Idir</w:t>
+                <w:t xml:space="preserve">Ahmad Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Ienny</w:t>
+                <w:t xml:space="preserve">Nathalie Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Y. El Bitouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Le Saout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym17192664⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 468, pp.121632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2025.121632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05301764v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From settling to rheology and hydration: How fine fractions govern the behavior of cement-based suspensions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural Build-Up of Cement Pastes: A Comprehensive Overview and Key Research Directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. El Bitouri</w:t>
+                <w:t xml:space="preserve">Mahmoud Hayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Le Saout</w:t>
+                <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rémond</w:t>
+                <w:t xml:space="preserve">Kamal Bouarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Yahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2025.121632⟩</w:t>
+              <w:t xml:space="preserve">Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (2), pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/constrmater5020031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05282224v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05073382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Build-Up of Cement Pastes: A Comprehensive Overview and Key Research Directions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Time-Dependent Structuration of Cement Pastes with Mineral Additions: A Yield Stress-Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Hayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Yahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5 (2), pp.31. </w:t>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (23), pp.4297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/constrmater5020031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/buildings15234297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05073382v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effects of Replacing Sand with Glass Fiber-Reinforced Polymer (GFRP) Waste on the Mechanical Properties of Cement Mortars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Bitouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouagui Fofana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef El Bitouri</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Didier Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eng</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 5 (1), pp.266-281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -857,51 +857,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformation capacity of fresh cement pastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Korea-Australia Rheology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 36, pp.99-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -935,64 +935,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the Effect of Recycled Glass Fiber Reinforced Polymer on the Mechanical Strengths of Cement Mortar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Wendlassida Kaboré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiba Lharti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1069,64 +1069,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of turbidimetry on the characterization of cement pastes bleeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Azéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Cement Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 35 (4), pp.180-190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1160,51 +1160,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological Behavior of Cement Paste: A Phenomenological State of the Art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eng</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 4 (3), pp.1891 - 1904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1251,77 +1251,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Excessive Bleeding on the Properties of Cement Mortar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mimoune Abadassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 3 (2), pp.164-179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1355,51 +1355,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effect of Temperature on the Structural Build-Up of Cement Pastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CivilEng</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 4 (4), pp.1198-1213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1433,64 +1433,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressive and Flexural Strengths of Mortars Containing ABS and WEEE Based Plastic Aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Bitouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (18), pp.3914. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1550,64 +1550,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Barneoud Chapelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Le Saout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 322, pp.126483. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1641,64 +1641,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Plasticizer on Hydration and Rheological Behavior of Cement Pastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Le Saoût</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1771,64 +1771,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the “Thixotropic” Behavior of Fresh Cement Pastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Azéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eng</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 3 (4), pp.677-692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1875,64 +1875,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of settling measurements to the study of polycyclic aromatic hydrocarbons’ (PAHs) mobilisation during resuspension of PAHs-associated sediment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Usanase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Souche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2018,51 +2018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tramaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Azema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2152,51 +2152,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tramaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Azema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2260,51 +2260,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensile and shear bond strength between cement paste and aggregate subjected to high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2377,51 +2377,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of chemo-mechanical behaviour of low-pH Concretes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Buffo-Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2526,103 +2526,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Recycled Glass Fibre Reinforced Polymer on the Mechanical Strength of Cement Mortar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Wendlassida Kaboré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Bitouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef El Bitouri</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Didier Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSBM 2025 - 4th International Conference on Sustainable Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Eindhoven, Netherlands</w:t>
@@ -2677,77 +2677,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haithem Bel Haj Frej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Recyclage des Composites - Un nouveau cap pour la course au large</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bretagne Sud, Sep 2025, Lorient, France</w:t>
@@ -2776,64 +2776,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Supplementary Cementitious Materials (SCMs) on the Structural Build-Up of Cement Pastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCM 2024 - 12th ACI/RILEM International Conference On Cementitious Materials And Alternative Binders For Sustainable Concrete</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2867,103 +2867,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation des composites en fin de vie dans les matériaux cimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrin Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques et Techniques: Fin de Vie et Recyclage des Composites 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2988,90 +2988,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La possibilité de valorisation des sédiments marins fins dans le matériau béton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Hayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Soleimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Souche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3126,77 +3126,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d'un superplastifiant sur le ressuage et la perméabilité à l'état frais des pâtes cimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mimoune Abadassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3234,90 +3234,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the effect of polycarboxylate (PCE) on cement paste bleeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mimoune Abadassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PCE 2022 - 4th International Conference on Polycarboxylate Superplasticizers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Online, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3342,64 +3342,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential Correlation between Yield Stress and Bleeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Azéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCM 2021 - 11th ACI/RILEM International Conference on Cementitious Materials and Alternative Binders for Sustainable Concrete</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3437,64 +3437,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a Lignosulfonate Plasticizer on the Hydration of a Belite-Ye'elimite-Ferrite Cement Paste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Barneoud-Chapelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Le Saout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3532,77 +3532,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacité de nouveaux super-plastifiants dans différents milieux ioniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Tramaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3670,51 +3670,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of ageing behaviour of Supplementary Cementitious Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Buffo-Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3752,51 +3752,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of chemical evolution of low pH cements at long term</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Buffo-Lacarriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3892,64 +3892,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of lignosulfonate type and addition time on hydration kinetics and dispersion of cement pastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Le Saout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4026,64 +4026,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of phenomena responsible for organic contaminants mobilization within the framework of harbor sediment dredging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Usanase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Souche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4164,64 +4164,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barneoud-Chapelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Le Saout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PCE 2019 - 3rd International Conference on Polycarboxylate Superplasticizers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Munich, Germany. pp. 197-201, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4278,51 +4278,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation chemo-mécanique du béton bas-ph : application au calcul des structures de stockage des déchets radioactifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie civil nucléaire. Université Toulouse III, 2014. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014TOU30257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4439,51 +4439,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37259650"/>
+    <w:nsid w:val="941E3A45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4670,51 +4670,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/youssef-el-bitouri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6284-299X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188180931" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05385546v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hayek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Bitouri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Yahia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings15234297" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05301764v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Wendlassida Kabor&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perrin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Idir" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17192664" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05282224v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Khalil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Az&#233;ma" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Bitouri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Saout" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R&#233;mond" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121632" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05073382v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Bouarab" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/constrmater5020031" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04458141v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouagui Fofana" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;ger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/eng5010014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04554323v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13367-024-00090-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04794842v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Lharti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Frugier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/eng5040154" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03752905v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jadcr.22.00040" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04155464v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/eng4030107" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04081168v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoune Abadassi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/constrmater3020011" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04320430v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/civileng4040066" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03781589v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14183914" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03758959v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Barneoud Chapelier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Saout" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.126483" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03758019v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Sao&#251;t" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Andreas Lauten" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaartje de Weerdt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/civileng3030043" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03905767v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/eng3040046" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03301452v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Usanase" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Souche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gonzalez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15236-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793819v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tramaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azema" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain David" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Negrell" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2018.04.020" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803151v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2018.04.049" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772581v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P&#233;lissou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Sa&#239;d El Youssoufi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-017-1105-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286724v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Buffo-Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sellier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourbon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.12.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05221735v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05311257v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Bel Haj Frej" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04891202v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14359/51740875" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04675004v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Didier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03879444v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Soleimani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03879044v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03820496v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03321893v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268504v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Barneoud-Chapelier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759863v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Tramaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Negrell" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286729v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759855v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Buffo-Lacarriere" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172967v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lauten" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510184v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Usanase" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Avezac" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510028v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barneoud-Chapelier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01300729v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014TOU30257" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/youssef-el-bitouri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6284-299X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188180931" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05301764v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Wendlassida Kabor&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perrin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Idir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17192664" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05282224v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Khalil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Az&#233;ma" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Bitouri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Saout" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R&#233;mond" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121632" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05073382v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hayek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Bitouri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Bouarab" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Yahia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/constrmater5020031" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05385546v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings15234297" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04458141v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouagui Fofana" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;ger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/eng5010014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04554323v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13367-024-00090-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04794842v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Lharti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Frugier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/eng5040154" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03752905v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jadcr.22.00040" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04155464v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/eng4030107" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04081168v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoune Abadassi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/constrmater3020011" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04320430v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/civileng4040066" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03781589v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14183914" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03758959v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Barneoud Chapelier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Saout" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.126483" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03758019v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Sao&#251;t" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Andreas Lauten" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaartje de Weerdt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/civileng3030043" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03905767v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/eng3040046" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03301452v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Usanase" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Souche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gonzalez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15236-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793819v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tramaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azema" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain David" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Negrell" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2018.04.020" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803151v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2018.04.049" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772581v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P&#233;lissou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Sa&#239;d El Youssoufi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-017-1105-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286724v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Buffo-Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sellier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourbon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.12.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05221735v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05311257v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Bel Haj Frej" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04891202v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14359/51740875" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04675004v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Didier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03879444v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Soleimani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03879044v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03820496v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03321893v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268504v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Barneoud-Chapelier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759863v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Tramaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Negrell" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286729v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759855v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Buffo-Lacarriere" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172967v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lauten" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510184v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Usanase" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Avezac" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510028v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barneoud-Chapelier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01300729v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014TOU30257" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>