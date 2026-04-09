--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -225,161 +225,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural Correlates Of Consciousness And Related Disorders: From Phenotypic Descriptors Of Behavioral And Relative Consciousness To Cortico-Subcortical Circuitry</w:t>
+                <w:t xml:space="preserve">Neural correlates of rehabilitation program with robot-assisted intensive therapy in one case of Holmes tremor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
+                <w:t xml:space="preserve">Bénédicte Pontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Pontier</w:t>
+                <w:t xml:space="preserve">Anna Sontheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Chaix</w:t>
+                <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Ouadih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toufic Khalil</w:t>
+                <w:t xml:space="preserve">Anne-Marie Briançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurochirurgie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 68 (2), pp.212-222. </w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 64 (4), pp.101411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuchi.2021.05.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2020.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03238493v1</w:t>
+                <w:t xml:space="preserve">hal-02890979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Deformation of Deep Brain Stimulation Electrodes Following Surgical Implantation: Intracranial, Brain, and Electrode Mechanics</w:t>
               </w:r>
@@ -404,786 +404,786 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Manciet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sontheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9, pp.657875. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fbioe.2021.657875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03257489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural correlates of rehabilitation program with robot-assisted intensive therapy in one case of Holmes tremor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Neural Correlates Of Consciousness And Related Disorders: From Phenotypic Descriptors Of Behavioral And Relative Consciousness To Cortico-Subcortical Circuitry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Pontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jerome Coste</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Ouadih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Briançon</w:t>
+                <w:t xml:space="preserve">Toufic Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 64 (4), pp.101411. </w:t>
+              <w:t xml:space="preserve">Neurochirurgie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 68 (2), pp.212-222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2020.06.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuchi.2021.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890979v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rare complication of flow diverter: delayed migration causing aneurysm expansion and brainstem compression</w:t>
+                <w:t xml:space="preserve">Challenging foreign body surgery: residual needlefish jaws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Ouadih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Coll</w:t>
+                <w:t xml:space="preserve">Nathalie Pham Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Betty Jean</w:t>
+                <w:t xml:space="preserve">Dmitrii Groza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Coste</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Chaix</w:t>
+                <w:t xml:space="preserve">Abdoulaye Thiombiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufic Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Neurosurgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 37 (4), pp.1-4. </w:t>
+              <w:t xml:space="preserve">, 2020, pp.1-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02688697.2019.1617406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02688697.2020.1836325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02903487v1</w:t>
+                <w:t xml:space="preserve">hal-03091253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Term Outcomes After Linac Radiosurgery for Benign Meningiomas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patterns of Failure After Linear Accelerator Radiosurgery for Cerebral Arteriovenous Malformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Ouadih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Pou</w:t>
+                <w:t xml:space="preserve">Jean Jacques Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Biau</w:t>
+                <w:t xml:space="preserve">Bénédicte Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Verrelle</w:t>
+                <w:t xml:space="preserve">Jean Gabrillargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.J. Lemaire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. El Ouadih</w:t>
+                <w:t xml:space="preserve">Aurelien Mulliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clon.2020.02.006⟩</w:t>
+              <w:t xml:space="preserve">World Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 136, pp.e141-e148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wneu.2019.12.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02882135v1</w:t>
+                <w:t xml:space="preserve">hal-02882156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of Failure After Linear Accelerator Radiosurgery for Cerebral Arteriovenous Malformations</w:t>
+                <w:t xml:space="preserve">A rare complication of flow diverter: delayed migration causing aneurysm expansion and brainstem compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Ouadih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Jacques Lemaire</w:t>
+                <w:t xml:space="preserve">Betty Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Vigier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Mulliez</w:t>
+                <w:t xml:space="preserve">Aurélien Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Neurosurgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wneu.2019.12.044⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 37 (4), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02688697.2019.1617406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02882156v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenging foreign body surgery: residual needlefish jaws</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youssef El Ouadih</w:t>
+                <w:t xml:space="preserve">Long-Term Outcomes After Linac Radiosurgery for Benign Meningiomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Biau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Pham Dang</w:t>
+                <w:t xml:space="preserve">P. Verrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitrii Groza</w:t>
+                <w:t xml:space="preserve">J.J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoulaye Thiombiano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Toufic Khalil</w:t>
+                <w:t xml:space="preserve">Y. El Ouadih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Neurosurgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.1-3. </w:t>
+              <w:t xml:space="preserve">Clinical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (7), pp.452-458. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02688697.2020.1836325⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clon.2020.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03091253v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02882135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrocephalus and Chiari malformation pathophysiology in FGFR2-related faciocraniosynostosis: A review</w:t>
               </w:r>
@@ -1303,103 +1303,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRI Atlas of the Human Deep Brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio de Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Ouadih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.851. </w:t>
@@ -1450,77 +1450,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolution of isolated syringomyelia after removing thoracic disc herniation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Ouadih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yakouba Haro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Neurosurgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1580,329 +1580,329 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glioblastomas extension on DTI: prospective and comparative study versus metastases and healthy subjects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MRI Atlas of the Human Deep Brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio de Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Ouadih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anna Sontheimer</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème journée scientifique commune TGI-IP / MPS-ICCF / TechMed - CHU Clermont-Ferrand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CHU Clermont-Ferrand - TGI-IP / MPS-ICCF / TechMed, Sep 2019, Clermont-Ferrand, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, CHU Clermont-Ferrand - TGI-IP / MPS-ICCF / TechMed, Sep 2019, Clermont-Ferrand, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2019.00851⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02904258v1</w:t>
+                <w:t xml:space="preserve">hal-02307526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI Atlas of the Human Deep Brain</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glioblastomas extension on DTI: prospective and comparative study versus metastases and healthy subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Ouadih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Chaix</w:t>
+                <w:t xml:space="preserve">Jerome Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Sontheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème journée scientifique commune TGI-IP / MPS-ICCF / TechMed - CHU Clermont-Ferrand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CHU Clermont-Ferrand - TGI-IP / MPS-ICCF / TechMed, Sep 2019, Clermont-Ferrand, France. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, CHU Clermont-Ferrand - TGI-IP / MPS-ICCF / TechMed, Sep 2019, Clermont-Ferrand, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307526v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension des glioblastomes en imagerie par tenseur de diffusion: étude comparative prospective versus métastases cérébrales et sujets sains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Ouadih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum de recherche chirurgical 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie nationale de chirurgie, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2096,51 +2096,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04180293v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Ouadih" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Marques" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Luisoni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Claise" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03238493v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lemaire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pontier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Khalil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2021.05.003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03257489v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chapelle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Manciet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sontheimer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Coste" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.657875" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02890979v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Brian&#231;on" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2020.06.002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903487v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coll" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Jean" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Coste" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02688697.2019.1617406" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882135v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Biau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verrelle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Lemaire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Ouadih" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clon.2020.02.006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882156v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Lemaire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Vigier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gabrillargues" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Mulliez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wneu.2019.12.044" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091253v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pham Dang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Groza" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Thiombiano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02688697.2020.1836325" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903593v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coll" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abed Rabbo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jecko" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sakka" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2019.09.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02191252v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Salles" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.00851" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02103724v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakouba Haro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02688697.2018.1424321" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02904258v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Botella" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02307526v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02904261v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04180293v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Ouadih" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Marques" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Luisoni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Claise" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02890979v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pontier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sontheimer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Coste" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Brian&#231;on" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2020.06.002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03257489v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chapelle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Manciet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.657875" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03238493v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lemaire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Khalil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2021.05.003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091253v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pham Dang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Groza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Thiombiano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02688697.2020.1836325" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882156v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Lemaire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Vigier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gabrillargues" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Mulliez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wneu.2019.12.044" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903487v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coll" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Jean" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Coste" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02688697.2019.1617406" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882135v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Biau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verrelle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Lemaire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Ouadih" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clon.2020.02.006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903593v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coll" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abed Rabbo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jecko" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sakka" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2019.09.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02191252v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Salles" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.00851" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02103724v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakouba Haro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02688697.2018.1424321" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02307526v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02904258v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Botella" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02904261v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>