--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -225,429 +225,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural correlates of rehabilitation program with robot-assisted intensive therapy in one case of Holmes tremor</w:t>
+                <w:t xml:space="preserve">Neural Correlates Of Consciousness And Related Disorders: From Phenotypic Descriptors Of Behavioral And Relative Consciousness To Cortico-Subcortical Circuitry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Pontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Coste</w:t>
+                <w:t xml:space="preserve">Rémi Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Ouadih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Briançon</w:t>
+                <w:t xml:space="preserve">Toufic Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 64 (4), pp.101411. </w:t>
+              <w:t xml:space="preserve">Neurochirurgie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 68 (2), pp.212-222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2020.06.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuchi.2021.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02890979v1</w:t>
+                <w:t xml:space="preserve">hal-03238493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Deformation of Deep Brain Stimulation Electrodes Following Surgical Implantation: Intracranial, Brain, and Electrode Mechanics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neural correlates of rehabilitation program with robot-assisted intensive therapy in one case of Holmes tremor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Pontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Chapelle</w:t>
+                <w:t xml:space="preserve">Anna Sontheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Manciet</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Ouadih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Briançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2021.657875⟩</w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 64 (4), pp.101411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2020.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03257489v1</w:t>
+                <w:t xml:space="preserve">hal-02890979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural Correlates Of Consciousness And Related Disorders: From Phenotypic Descriptors Of Behavioral And Relative Consciousness To Cortico-Subcortical Circuitry</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early Deformation of Deep Brain Stimulation Electrodes Following Surgical Implantation: Intracranial, Brain, and Electrode Mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Chaix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Youssef El Ouadih</w:t>
+                <w:t xml:space="preserve">Frédéric Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toufic Khalil</w:t>
+                <w:t xml:space="preserve">Lucie Manciet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Sontheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurochirurgie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 68 (2), pp.212-222. </w:t>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.657875. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuchi.2021.05.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2021.657875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238493v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03257489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenging foreign body surgery: residual needlefish jaws</w:t>
               </w:r>
@@ -685,51 +685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitrii Groza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Thiombiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufic Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Neurosurgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.1-3. </w:t>
@@ -953,51 +953,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Neurosurgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 37 (4), pp.1-4. </w:t>
@@ -1303,51 +1303,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRI Atlas of the Human Deep Brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio de Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1355,51 +1355,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Ouadih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.851. </w:t>
@@ -1476,51 +1476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yakouba Haro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Neurosurgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1586,51 +1586,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRI Atlas of the Human Deep Brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio de Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1638,51 +1638,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Ouadih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème journée scientifique commune TGI-IP / MPS-ICCF / TechMed - CHU Clermont-Ferrand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CHU Clermont-Ferrand - TGI-IP / MPS-ICCF / TechMed, Sep 2019, Clermont-Ferrand, France. </w:t>
@@ -1746,77 +1746,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Ouadih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sontheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème journée scientifique commune TGI-IP / MPS-ICCF / TechMed - CHU Clermont-Ferrand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CHU Clermont-Ferrand - TGI-IP / MPS-ICCF / TechMed, Sep 2019, Clermont-Ferrand, France</w:t>
@@ -1858,51 +1858,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension des glioblastomes en imagerie par tenseur de diffusion: étude comparative prospective versus métastases cérébrales et sujets sains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Ouadih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum de recherche chirurgical 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie nationale de chirurgie, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2096,51 +2096,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04180293v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Ouadih" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Marques" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Luisoni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Claise" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02890979v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pontier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sontheimer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Coste" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Brian&#231;on" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2020.06.002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03257489v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chapelle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Manciet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.657875" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03238493v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lemaire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Khalil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2021.05.003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091253v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pham Dang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Groza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Thiombiano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02688697.2020.1836325" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882156v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Lemaire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Vigier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gabrillargues" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Mulliez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wneu.2019.12.044" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903487v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coll" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Jean" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Coste" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02688697.2019.1617406" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882135v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Biau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verrelle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Lemaire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Ouadih" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clon.2020.02.006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903593v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coll" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abed Rabbo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jecko" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sakka" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2019.09.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02191252v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Salles" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.00851" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02103724v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakouba Haro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02688697.2018.1424321" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02307526v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02904258v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Botella" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02904261v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04180293v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Ouadih" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Marques" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Luisoni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Claise" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03238493v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lemaire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pontier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Khalil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2021.05.003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02890979v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sontheimer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Coste" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Brian&#231;on" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2020.06.002" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03257489v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chapelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Manciet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.657875" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091253v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pham Dang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Groza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Thiombiano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02688697.2020.1836325" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882156v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Lemaire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Vigier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gabrillargues" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Mulliez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wneu.2019.12.044" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903487v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coll" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Jean" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Coste" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02688697.2019.1617406" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882135v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Biau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verrelle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Lemaire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Ouadih" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clon.2020.02.006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903593v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coll" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abed Rabbo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jecko" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sakka" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2019.09.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02191252v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Salles" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.00851" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02103724v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakouba Haro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02688697.2018.1424321" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02307526v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02904258v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Botella" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02904261v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>