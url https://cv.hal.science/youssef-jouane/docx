--- v0 (2026-03-05)
+++ v1 (2026-05-01)
@@ -135,3665 +135,3760 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lightweight deep learning for photovoltaic energy prediction: Optimizing decarbonization in winter houses</w:t>
+                <w:t xml:space="preserve">BI 2 PV simulator for optimized BIPV design in industrial buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mame Cheikh Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Youssef Jouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imad Saddik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Oussama Oussous</w:t>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2025.113567⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.116576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2025.116576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05342333v1</w:t>
+                <w:t xml:space="preserve">hal-05342301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BI 2 PV simulator for optimized BIPV design in industrial buildings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Enhancing BIPV Building Energy Autonomy in PV systems through predictive energy control and real-time error reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mame Cheikh Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Jouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2025.116576⟩</w:t>
+              <w:t xml:space="preserve">Electric Power Systems Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 248 (111954), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsr.2025.111954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05342301v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing BIPV Building Energy Autonomy in PV systems through predictive energy control and real-time error reduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Lightweight Deep Learning for Photovoltaic Energy Prediction: Optimizing Decarbonization in Winter Houses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Jouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyass Abouelaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Saddik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Oussous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electric Power Systems Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 248 (111954), </w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 297, pp.113567. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsr.2025.111954⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2025.113567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05143986v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of an AI-driven dynamic control system to optimize excess photovoltaic energy management in grid-connected sustainable BIPV</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Photogrammetry and deep learning for energy production prediction and building-integrated photovoltaics decarbonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyass Abouelaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Jouane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 3140 (3), pp.032017. </w:t>
+              <w:t xml:space="preserve">Building Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (2), pp.189-205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/3140/3/032017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12273-023-1089-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05389163v1</w:t>
+                <w:t xml:space="preserve">hal-04975066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photogrammetry and deep learning for energy production prediction and building-integrated photovoltaics decarbonization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simple carbazole-based hole transporting materials with fused benzene ring substituents for efficient perovskite solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Al-Zohbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilyass Abouelaziz</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Youssef Jouane</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Benhattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure-Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tran-Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12273-023-1089-y⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (31), pp.12211-12214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9nj03089a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04975066v1</w:t>
+                <w:t xml:space="preserve">hal-02267969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards deep learning methods to improve photovoltaic prediction and building decarbonization in benchmarking study</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Extrinsic magnetism in Co-doped BaTiO 3 powders prepared by sol-gel route</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lemziouka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moubah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.Z. Rachid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.K. Hlil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (16), pp.19402-19405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2016.08.143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/2600/8/082037⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04338058v1</w:t>
+                <w:t xml:space="preserve">hal-01995268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photogrammetry and deep learning for energy production prediction and building-integrated photovoltaics decarbonization</w:t>
+                <w:t xml:space="preserve">Impact of sputtered ZnO interfacial layer on the S-curve in conjugated polymer/fullerene based-inverted organic solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilyass Abouelaziz</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Youssef Jouane</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu Colis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Schmerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Dinia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bazylewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12273-023-1089-y⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 576, pp.23-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2014.12.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04338006v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple carbazole-based hole transporting materials with fused benzene ring substituents for efficient perovskite solar cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Youssef Jouane</w:t>
+                <w:t xml:space="preserve">Electrical Transport in “Few-Layer Graphene” Film Prepared by the Hot-Spray Technique: The Effect of Thermal Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Pirzado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safia Benhattab</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Tran-Van</w:t>
+                <w:t xml:space="preserve">Y. Jouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Akilimali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Papaefthimiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9nj03089a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118 (2), pp.873-880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp4103433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02267969v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extrinsic magnetism in Co-doped BaTiO 3 powders prepared by sol-gel route</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of flexible substrates on inverted organic solar cells using sputtered ZnO as cathode interfacial layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Jouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Lemziouka</w:t>
+                <w:t xml:space="preserve">Silviu Colis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Moubah</w:t>
+                <w:t xml:space="preserve">Guy Schmerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.Z. Rachid</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E.K. Hlil</w:t>
+                <w:t xml:space="preserve">Aziz Dinia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2016.08.143⟩</w:t>
+              <w:t xml:space="preserve">Organic Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (7), pp.1861-1868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orgel.2013.04.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01995268v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00835571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Transport in “Few-Layer Graphene” Film Prepared by the Hot-Spray Technique: The Effect of Thermal Treatment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Papaefthimiou</w:t>
+                <w:t xml:space="preserve">Annealing treatment for restoring and controlling the interface morphology of organic photovoltaic cells with interfacial sputtered ZnO films on P3HT:PCBM active layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Jouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu Colis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Schmerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Leuvrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Dinia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp4103433⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (4), pp.1606-1612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1jm13569d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465259v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of flexible substrates on inverted organic solar cells using sputtered ZnO as cathode interfacial layer</w:t>
-[...136 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Room temperature ZnO growth by rf magnetron sputtering on top of photoactive P3HT:PCBM for organic solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Y. Jouane</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Colis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Colis</w:t>
+                <w:t xml:space="preserve">G. Schmerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Schmerber</w:t>
+                <w:t xml:space="preserve">P. Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dinia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 22, pp. 1606-1612</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 21, pp.1953-1958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C0JM02354J⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...258 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00597282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Data to Energy Management: Evaluating and Analysis of Univariate and Multivariate AI Models for Photovoltaic Systems in Smart Grids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Towards Eco-Efficient AI: Hybrid Data Strategies for BIPV Energy Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Jouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyass Abouelaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Saddik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mame Cheikh Sow</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 13th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICRERA62673.2024.10815483⟩</w:t>
+              <w:t xml:space="preserve">2025 3rd International Conference on Power and Renewable Energy Engineering (PREE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Nara, France. pp.46-51, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PREE67492.2025.11433856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04975074v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging Synthetic Data to Empower AI Models to Predict Photovoltaic Energy Production to Aid in the Decarbonization of Buildings</w:t>
+                <w:t xml:space="preserve">Implementation of an AI-driven dynamic control system to optimize excess photovoltaic energy management in grid-connected sustainable BIPV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mame Cheikh Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Youssef Jouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 13th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICRERA62673.2024.10815288⟩</w:t>
+              <w:t xml:space="preserve">CISBAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Lausanne, Switzerland. pp.032017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/3140/3/032017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04975071v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very short-term prediction of photovoltaic energy in the winter building for an automatic energy management system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">From Data to Energy Management: Evaluating and Analysis of Univariate and Multivariate AI Models for Photovoltaic Systems in Smart Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mame Cheikh Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Jouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Conference on Energy Technologies for Future Grids (ETFG)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ETFG55873.2023.10408729⟩</w:t>
+              <w:t xml:space="preserve">2024 13th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Nagasaki, France. pp.150-155, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRERA62673.2024.10815483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533926v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04975074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forecasting Photovoltaic Energy for a Winter House Using a Hybrid Deep Learning Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leveraging Synthetic Data to Empower AI Models to Predict Photovoltaic Energy Production to Aid in the Decarbonization of Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Jouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Jouane</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mame Cheikh Sow</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 12th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICRERA59003.2023.10269444⟩</w:t>
+              <w:t xml:space="preserve">2024 13th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Nagasaki, France. pp.156-160, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRERA62673.2024.10815288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04338095v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04975071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Hourly Prediction of BIPV Photovoltaic Power Building Using Artificial Learning Machine: A Case Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kaoutar Benlamine</w:t>
+                <w:t xml:space="preserve">Very short-term prediction of photovoltaic energy in the winter building for an automatic energy management system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mame Cheikh Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilyass Abouelaziz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Youssef Jouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Oussous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Vontobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Networking, Intelligent Systems and Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-15191-0_26⟩</w:t>
+              <w:t xml:space="preserve">2023 IEEE International Conference on Energy Technologies for Future Grids (ETFG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Wollongong, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ETFG55873.2023.10408729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097388v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a soft annealing treatment on Bismuth-based lead-free perovskite solar cells processed by sequential low-temperature thermal vapor deposition method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Forecasting Photovoltaic Energy for a Winter House Using a Hybrid Deep Learning Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Jouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Jouane</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mame Cheikh Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Oussous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Vontobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Journées Pérovskites Halogénées (JPH2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 12th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Aug 2023, Oshawa, Canada. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRERA59003.2023.10269444⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02085927v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and micro-structural interface characterization in multilayer inverted polymer-fullerene bulk heterojunction solar cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards deep learning methods to improve photovoltaic prediction and building decarbonization in benchmarking study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mame Cheikh Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Jouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Abouelaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Renewable and Sustainable Energy Conference (IRSEC), Marrakech, Maroc, 14-17 novembre 2016</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2017.06.044⟩</w:t>
+              <w:t xml:space="preserve">CISBAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Lausanne, Switzerland. pp.082037, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/2600/8/082037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408138v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detachment patterning methods for the fabrication of efficient flexible organic solar cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Dinia</w:t>
+                <w:t xml:space="preserve">Improved Hourly Prediction of BIPV Photovoltaic Power Building Using Artificial Learning Machine: A Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouad Dourhmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaoutar Benlamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyass Abouelaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tawfik Masrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Organic and hybrid interfaces in excitonic solar cells: from fundamental science to applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Networking, Intelligent Systems and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Bandung, Indonesia. pp.270-280, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-15191-0_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00835573v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly efficient flexible and rigid inverted organic solar cells using sputtering deposited ZnO as electron selective layer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Heiser</w:t>
+                <w:t xml:space="preserve">Influence of a soft annealing treatment on Bismuth-based lead-free perovskite solar cells processed by sequential low-temperature thermal vapor deposition method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Jouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hesham Hawashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Di Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Organic and Hybrid Materials for Flexible Electronics: Properties and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">5ème Journées Pérovskites Halogénées (JPH2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00722303v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02085927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterning of photoactive thin films using a detachment stamping technique for organic photovoltaic devices</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Morphological and micro-structural interface characterization in multilayer inverted polymer-fullerene bulk heterojunction solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Jouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Moubah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Schmerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Lardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaroslav Odarchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Organic Photovoltaics: Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Renewable and Sustainable Energy Conference (IRSEC), Marrakech, Maroc, 14-17 novembre 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Marrakech, France. pp.258-265, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2017.06.044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00598312v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial ZnO thin films grown by sputtering technique for flexible inverse organic solar cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Detachment patterning methods for the fabrication of efficient flexible organic solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kahlouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Colis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Colis</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">G. Schmerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dinia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Advanced Inorganic Materials and Concepts for Photovoltaics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Nice, France</w:t>
+              <w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Organic and hybrid interfaces in excitonic solar cells: from fundamental science to applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00598313v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00835573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingénierie des interfaces pour le photovoltaïque organique : Approche par pulvérisation de ZnO</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Highly efficient flexible and rigid inverted organic solar cells using sputtering deposited ZnO as electron selective layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Colis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Colis</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">G. Schmerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dinia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Heiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Journée Matériaux et Technologies Organiques et Hybrides pour le Photovoltaïque (MATHEOPV 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Organic and Hybrid Materials for Flexible Electronics: Properties and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00558969v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00722303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-annealing effects on organic photovoltaic cells with ZnO layer deposited at low-temperature on the top of P3HT:PCBM by RF magnetron sputtering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Interfacial ZnO thin films grown by sputtering technique for flexible inverse organic solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Colis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Schmerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dinia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Schmerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Hybrid and Organic Photovoltaics (HOPV 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, ASSISI, Italy</w:t>
+              <w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Advanced Inorganic Materials and Concepts for Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00505910v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00598313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des techniques de micro- et nano-fabrication telles que la lithographie douce dans la conception de cellules photovoltaïques organiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Patterning of photoactive thin films using a detachment stamping technique for organic photovoltaic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kahlouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.A. Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Journée Scientifique du Pôle Matériaux et Nanosciences d'Alsace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Organic Photovoltaics: Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00505905v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00598312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of ZnO grown by RF sputtering on P3HT:PCBM for photovoltaic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.A. Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y.A. Chapuis</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">T. Heiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dinia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Schmerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Advanced Hybrid Materials: Stakes and Concepts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00505912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-00505912v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Post-annealing effects on organic photovoltaic cells with ZnO layer deposited at low-temperature on the top of P3HT:PCBM by RF magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.A. Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dinia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Colis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Schmerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd International Conference on Hybrid and Organic Photovoltaics (HOPV 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, ASSISI, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00505910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apport des techniques de micro- et nano-fabrication telles que la lithographie douce dans la conception de cellules photovoltaïques organiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.A. Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème Journée Scientifique du Pôle Matériaux et Nanosciences d'Alsace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Mulhouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00505905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingénierie des interfaces pour le photovoltaïque organique : Approche par pulvérisation de ZnO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Colis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Schmerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dinia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème Journée Matériaux et Technologies Organiques et Hybrides pour le Photovoltaïque (MATHEOPV 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00558969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Hourly Prediction of BIPV Photovoltaic Power Building Using Artificial Learning Machine: A Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouad Dourhmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaoutar Benlamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyass Abouelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tawfik Masrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">springer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Trends in Intelligent Systems &amp; Network Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 147, Springer International Publishing; Springer International Publishing, pp.270-280, 2023, Lecture Notes on Data Engineering and Communications Technologies, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-15191-0_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04093894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3803,654 +3898,654 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbazole-based hole transporting material for efficient and stable perovskite solar cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Al Zhobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Jouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tran Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Congrès National Sciences et Technologies des Systèmes pi-Conjugués (SPIC 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Arras, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02416138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbazole-based hole transporting material for efficient and stable perovskite solar cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Al Zhobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Jouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tran Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Symposium on Functional π-Electron Systems (FPi14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbazole-based hole transporting materials for efficient and stable perovskite solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Al-Zohbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Jouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tran Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Journées Pérovskites Halogénées (JPH2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02085928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New deposition approach for lead and tin-free metal halide perovskite solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Jouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hesham Hawashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firoz Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Antony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4è Journées Pérovskites Halogénées (JPH 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Autrans (Grenoble), France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01812142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbazole-based hole transporting material for efficient and stable perovskite solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Al-Zohbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Jouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tran Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Molecular Electronics (ELECMOL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02085921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4460,114 +4555,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des couches interfaciales à base d'oxyde de Zinc déposé par pulvérisation dans les performances des cellules photovoltaïques organiques compatibles avec des substrats flexibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Jouane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science des matériaux [cond-mat.mtrl-sci]. Université Louis Pasteur - Strasbourg I, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00769542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId120"/>
+      <w:footerReference w:type="default" r:id="rId122"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4635,51 +4730,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="843D6715"/>
+    <w:nsid w:val="7D10250F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4866,51 +4961,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/youssef-jouane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3044-5636" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342333v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Jouane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyass Abouelaziz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Saddik" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Oussous" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.113567" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342301v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Cheikh Sow" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Zghal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.116576" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143986v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2025.111954" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05389163v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3140/3/032017" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975066v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-023-1089-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338058v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sow" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Abouelaziz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zghal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2600/8/082037" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338006v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267969v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Al-Zohbi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Benhattab" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure-Vincent" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tran-Van" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nj03089a" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995268v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lemziouka" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moubah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Z. Rachid" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jouane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Hlil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2016.08.143" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMBKL9QC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465259v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Pirzado" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Normand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Akilimali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Papaefthimiou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4103433" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835571v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu Colis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schmerber" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Dinia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2013.04.024" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCQ50KC0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659545v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schmerber" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leuvrey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dinia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968955v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Leuvrey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1jm13569d" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597282v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kern" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975074v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA62673.2024.10815483" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975071v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA62673.2024.10815288" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533926v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Vontobel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFG55873.2023.10408729" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338095v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA59003.2023.10269444" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097388v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Dourhmi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Benlamine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawfik Masrour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15191-0_26" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02085927v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesham Hawashin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Di Bin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Boucl&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408138v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jouane" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Moubah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Odarchenko" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2017.06.044" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835573v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kahlouche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722303v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heiser" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598312v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.A. Chapuis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598313v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558969v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505910v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505905v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505912v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093894v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15191-0_2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02416138v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Al Zhobi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berton" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tran Van" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02165991v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02085928v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01812142v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firoz Alam" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Antony" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02085921v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00769542v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/youssef-jouane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3044-5636" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342301v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Cheikh Sow" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Jouane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Zghal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.116576" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143986v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2025.111954" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066009v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyass Abouelaziz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Saddik" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Oussous" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.113567" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975066v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-023-1089-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267969v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Al-Zohbi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Benhattab" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure-Vincent" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tran-Van" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nj03089a" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995268v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lemziouka" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moubah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Z. Rachid" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jouane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Hlil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2016.08.143" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMBKL9QC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473025v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu Colis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schmerber" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Dinia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bazylewski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2014.12.023" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6CNV1K3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465259v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Pirzado" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Normand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Akilimali" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Papaefthimiou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4103433" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835571v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2013.04.024" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCQ50KC0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659545v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leuvrey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1jm13569d" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597282v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schmerber" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kern" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dinia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0JM02354J" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589623v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PREE67492.2025.11433856" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05389163v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3140/3/032017" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975074v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA62673.2024.10815483" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975071v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA62673.2024.10815288" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533926v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Vontobel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFG55873.2023.10408729" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338095v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA59003.2023.10269444" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338058v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Abouelaziz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2600/8/082037" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097388v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Dourhmi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Benlamine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawfik Masrour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15191-0_26" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02085927v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesham Hawashin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Di Bin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Boucl&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408138v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jouane" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Moubah" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Odarchenko" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2017.06.044" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835573v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kahlouche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722303v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heiser" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598313v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598312v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.A. Chapuis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505912v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505910v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505905v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558969v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093894v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15191-0_2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02416138v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Al Zhobi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tran Van" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02165991v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02085928v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01812142v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firoz Alam" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Antony" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02085921v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00769542v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>