--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -3702,850 +3702,680 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00558969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
-[...168 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbazole-based hole transporting material for efficient and stable perovskite solar cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Al Zhobi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Jouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tran Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Congrès National Sciences et Technologies des Systèmes pi-Conjugués (SPIC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Arras, France. </w:t>
+              <w:t xml:space="preserve">14th International Symposium on Functional π-Electron Systems (FPi14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416138v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbazole-based hole transporting material for efficient and stable perovskite solar cell</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbazole-based hole transporting materials for efficient and stable perovskite solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Al-Zohbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Jouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tran Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Symposium on Functional π-Electron Systems (FPi14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">5ème Journées Pérovskites Halogénées (JPH2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02165991v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02085928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbazole-based hole transporting materials for efficient and stable perovskite solar cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatima Al-Zohbi</w:t>
+                <w:t xml:space="preserve">Carbazole-based hole transporting material for efficient and stable perovskite solar cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Al Zhobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Jouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tran Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Journées Pérovskites Halogénées (JPH2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Limoges, France</w:t>
+              <w:t xml:space="preserve">3ème Congrès National Sciences et Technologies des Systèmes pi-Conjugués (SPIC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Arras, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02085928v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New deposition approach for lead and tin-free metal halide perovskite solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Jouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hesham Hawashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firoz Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Antony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4è Journées Pérovskites Halogénées (JPH 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Autrans (Grenoble), France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01812142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbazole-based hole transporting material for efficient and stable perovskite solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Al-Zohbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Jouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tran Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Molecular Electronics (ELECMOL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02085921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4555,114 +4385,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des couches interfaciales à base d'oxyde de Zinc déposé par pulvérisation dans les performances des cellules photovoltaïques organiques compatibles avec des substrats flexibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Jouane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science des matériaux [cond-mat.mtrl-sci]. Université Louis Pasteur - Strasbourg I, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00769542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId122"/>
+      <w:footerReference w:type="default" r:id="rId120"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4730,51 +4560,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7D10250F"/>
+    <w:nsid w:val="A2F034AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4961,51 +4791,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/youssef-jouane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3044-5636" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342301v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Cheikh Sow" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Jouane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Zghal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.116576" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143986v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2025.111954" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066009v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyass Abouelaziz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Saddik" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Oussous" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.113567" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975066v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-023-1089-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267969v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Al-Zohbi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Benhattab" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure-Vincent" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tran-Van" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nj03089a" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995268v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lemziouka" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moubah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Z. Rachid" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jouane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Hlil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2016.08.143" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMBKL9QC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473025v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu Colis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schmerber" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Dinia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bazylewski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2014.12.023" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6CNV1K3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465259v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Pirzado" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Normand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Akilimali" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Papaefthimiou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4103433" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835571v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2013.04.024" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCQ50KC0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659545v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leuvrey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1jm13569d" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597282v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schmerber" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kern" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dinia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0JM02354J" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589623v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PREE67492.2025.11433856" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05389163v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3140/3/032017" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975074v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA62673.2024.10815483" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975071v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA62673.2024.10815288" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533926v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Vontobel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFG55873.2023.10408729" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338095v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA59003.2023.10269444" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338058v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Abouelaziz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2600/8/082037" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097388v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Dourhmi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Benlamine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawfik Masrour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15191-0_26" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02085927v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesham Hawashin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Di Bin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Boucl&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408138v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jouane" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Moubah" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Odarchenko" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2017.06.044" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835573v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kahlouche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722303v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heiser" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598313v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598312v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.A. Chapuis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505912v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505910v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505905v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558969v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093894v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15191-0_2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02416138v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Al Zhobi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tran Van" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02165991v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02085928v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01812142v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firoz Alam" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Antony" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02085921v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00769542v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/youssef-jouane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3044-5636" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342301v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Cheikh Sow" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Jouane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Zghal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.116576" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143986v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2025.111954" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066009v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyass Abouelaziz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Saddik" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Oussous" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.113567" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975066v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-023-1089-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267969v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Al-Zohbi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Benhattab" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure-Vincent" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tran-Van" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nj03089a" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995268v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lemziouka" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moubah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Z. Rachid" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jouane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Hlil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2016.08.143" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMBKL9QC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473025v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu Colis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schmerber" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Dinia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bazylewski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2014.12.023" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6CNV1K3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465259v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Pirzado" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Normand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Akilimali" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Papaefthimiou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4103433" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835571v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2013.04.024" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCQ50KC0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659545v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leuvrey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1jm13569d" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597282v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schmerber" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kern" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dinia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0JM02354J" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589623v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PREE67492.2025.11433856" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05389163v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3140/3/032017" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975074v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA62673.2024.10815483" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975071v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA62673.2024.10815288" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533926v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Vontobel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFG55873.2023.10408729" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338095v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA59003.2023.10269444" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338058v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Abouelaziz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2600/8/082037" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097388v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Dourhmi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Benlamine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawfik Masrour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15191-0_26" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02085927v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesham Hawashin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Di Bin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Boucl&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408138v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jouane" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Moubah" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Odarchenko" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2017.06.044" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835573v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kahlouche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722303v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heiser" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598313v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598312v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.A. Chapuis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505912v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505910v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505905v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558969v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02165991v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Al Zhobi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berton" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tran Van" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02085928v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02416138v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01812142v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firoz Alam" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Antony" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02085921v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00769542v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>