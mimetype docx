--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -324,291 +324,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05065926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PhaDOP: A Pharo Framework for Implementing Software Product Lines using Delta-Oriented Programming and Model-Based Engineering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new mobile diagnosis system for estimation of crop disease severity using deep transfer learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengji Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boubou Thiam Niang</w:t>
+                <w:t xml:space="preserve">Lijuan Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giacomo Kahn</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yu He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer Languages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cola.2024.101283⟩</w:t>
+              <w:t xml:space="preserve">Crop Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 184, pp.106776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cropro.2024.106776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04599790v3</w:t>
+                <w:t xml:space="preserve">hal-05065801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new mobile diagnosis system for estimation of crop disease severity using deep transfer learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
+                <w:t xml:space="preserve">PhaDOP: A Pharo Framework for Implementing Software Product Lines using Delta-Oriented Programming and Model-Based Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubou Thiam Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lijuan Ren</w:t>
+                <w:t xml:space="preserve">Mustapha Derras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu He</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jannik Laval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 184, pp.106776. </w:t>
+              <w:t xml:space="preserve">Journal of Computer Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 80, pp.101283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cropro.2024.106776⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cola.2024.101283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05065801v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599790v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision-Making Methods for Selecting the best Strategy for Industry 4.0</w:t>
               </w:r>
@@ -620,51 +620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nilubon Chonsawat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apichat Sopadang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Manufacturing Technology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 37 (5/6), pp.538-562. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -737,51 +737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reeveerakul Napaporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Modern Project Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -845,51 +845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (5), pp.3029. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -975,51 +975,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandeep Pirbhulal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 17 (issue 10), pp.7185 - 7192. </w:t>
@@ -1083,51 +1083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dafflon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néjib Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 113 (7-8), pp.2395-2412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1200,51 +1200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 59 (22), pp.6941-6962. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1317,51 +1317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Engineering and Information Science Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1438,51 +1438,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandeep Pirphulal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 78 (3), pp.3045-3064. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1510,274 +1510,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01788363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Criteria Decision Making for PLM Maturity Analysis based on an Integrated Fuzzy AHP and VIKOR Methodology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Haiqing Zhang</w:t>
+                <w:t xml:space="preserve">Data-based fault diagnosis model using a Bayesian causal analysis framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierno M.L. Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advanced Manufacturing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0219686718500105⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Information Technology and Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (02), pp.583-620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219622018500025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01820697v1</w:t>
+                <w:t xml:space="preserve">hal-01722846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-based fault diagnosis model using a Bayesian causal analysis framework</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Multi-Criteria Decision Making for PLM Maturity Analysis based on an Integrated Fuzzy AHP and VIKOR Methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiqing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Information Technology and Decision Making</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 17 (02), pp.583-620. </w:t>
+              <w:t xml:space="preserve">Journal of Advanced Manufacturing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (2), pp.155-179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0219622018500025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0219686718500105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722846v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01820697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy efficiency comparison between data rate control and transmission power control algorithms for wireless body sensor networks</w:t>
               </w:r>
@@ -1802,51 +1802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanqing Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1919,51 +1919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pittawat Ueasangkomsate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Scientific Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 146 (1), pp.55-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2014,51 +2014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umar Farooq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Abdul Qadir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2131,51 +2131,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophea Chhun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néjib Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 27 (1), pp.187-199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2235,51 +2235,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umar Farooq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Abdul Qadir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2365,51 +2365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Fahad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néjib Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data and Knowledge Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 105, pp.73-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2481,51 +2481,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiqing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2566,70 +2566,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-criteria Decision Making based on Trust and Reputation in Supply Chain</w:t>
+                <w:t xml:space="preserve">Evaluation model for e-tourism product: A Hidden Markov Model-based algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liu Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2641,125 +2641,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhou Jiliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 147 (Part B), pp.362-372. </w:t>
+              <w:t xml:space="preserve">International Journal of Technology Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64 (1), pp.45-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2013.04.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJTM.2014.059235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01356045v1</w:t>
+                <w:t xml:space="preserve">hal-01356036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation model for e-tourism product: A Hidden Markov Model-based algorithm</w:t>
+                <w:t xml:space="preserve">Multi-criteria Decision Making based on Trust and Reputation in Supply Chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liu Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2771,125 +2771,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhou Jiliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Technology Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 64 (1), pp.45-63. </w:t>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 147 (Part B), pp.362-372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJTM.2014.059235⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2013.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01356036v1</w:t>
+                <w:t xml:space="preserve">hal-01356045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainability consideration within Product Lifecycle Management through Maturity Models Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiqing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2975,51 +2975,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiqing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3092,51 +3092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiqing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3209,51 +3209,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiqing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3339,51 +3339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suiran Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3443,51 +3443,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Sustainability of Product Compliance within Lifecycle Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Mario Savino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Mazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3560,51 +3560,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Reputation Evaluation based on Optimized Hidden Markov Model in E-commerce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liu Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3703,51 +3703,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo M. Savino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Mazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Operations and Quantitative Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 18 (3), pp.159-179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3785,51 +3785,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A knowledge based system for plant sustainability using multi-criteria analysis: a case study of Thailand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reeveerakul Napaporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nopasit Chakpitak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3915,51 +3915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Darragi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4010,51 +4010,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Ontology-based Knowledge Management System for Industry Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradorn Sureephong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nopasit Chakpitak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4105,51 +4105,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Product information and knowledge exchange framework: a Multiple Viewpoints Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Geryville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4239,51 +4239,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Buzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradorn Sureephong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nopasit Chakpitak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4369,51 +4369,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néjib Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Neubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4451,51 +4451,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supply Chain Management analysis: a simulation approach of the Value Chain Operations Reference model (VCOR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Savino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4585,51 +4585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Habib Nfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar El Beqqali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4693,51 +4693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Savino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephano Apolloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IJPD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 5 (1/2), pp.199-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4775,51 +4775,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'organisation de l'échange de connaissances au sein des relations inter-enterprises : Application à la chaîne logistique du mobilier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Buzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4870,51 +4870,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Conceptual framework for data sharing and exchanging in the Extended Enterprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Ramírez-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Lopez-Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4991,51 +4991,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ramirez-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lopez-Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5067,217 +5067,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00196465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration and Information Systems within the Supply Chain : A Review</w:t>
+                <w:t xml:space="preserve">Collaboration and integration through information technologies in supply chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Neubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Technology Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, pp.259-273</w:t>
+              <w:t xml:space="preserve">IJTM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 28 (2), pp.259-273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00196294v1</w:t>
+                <w:t xml:space="preserve">hal-00442060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaboration and integration through information technologies in supply chains</w:t>
+                <w:t xml:space="preserve">Integration and Information Systems within the Supply Chain : A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Neubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJTM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 28 (2), pp.259-273</w:t>
+              <w:t xml:space="preserve">International Journal of Technology Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.259-273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00442060v1</w:t>
+                <w:t xml:space="preserve">hal-00196294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrastructure for the representation and electronic exchange of design knowledge</w:t>
               </w:r>
@@ -5289,51 +5289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Buzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IJEBM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 1 (1), pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5384,51 +5384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Buzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Electronic Business Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 1 (1), pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5445,3449 +5445,3440 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00152607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (152)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (153)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven approach and machine learning for intelligent control of alkaline electrolyzers</w:t>
+                <w:t xml:space="preserve">Optimisation énergétique des électrolyseurs par l'apprentissage automatique : améliorer l'efficacité de la production d'hydrogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaïl Ramde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesus Vital Kombaya Touckia</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Jesus Kombaya Touckia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hector Rivera</w:t>
+                <w:t xml:space="preserve">Hector Rivera Treviño</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 52nd International Conference on Computers and Industrial Engineering (CIE52)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Société d'Automatique, de Génie Industriel et de Productique (SAGIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SAGIP, May 2025, Mulhouse (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05597037v1</w:t>
+                <w:t xml:space="preserve">hal-05614133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the Impact of Strategic Decisions on the Sustainability of Short Food Supply Chains – A Simulation-Based Approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Data-driven approach and machine learning for intelligent control of alkaline electrolyzers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Ramde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Vital Kombaya Touckia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Rivera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 52nd International Conference on Computers and Industrial Engineering (CIE52)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04886731v1</w:t>
+                <w:t xml:space="preserve">hal-05597037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A parallel deep learning framework for time series prediction</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Investigating (de-)centralized decision-making scenarios in Hospital Mergers using Multidimensional Knapsack Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouha Jlassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moyaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 2nd Société d'Automatique, de Génie Industriel et de Productique</w:t>
+              <w:t xml:space="preserve">2ème congrès annuel de la SAGIP (Société d'automatique, de génie industriel &amp; de productique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05161189v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review on Influence Dissemination in Social Networks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measuring the Impact of Strategic Decisions on the Sustainability of Short Food Supply Chains – A Simulation-Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilgesu Bayir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Applications Technology (CCAT 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CCAT59108.2023.00025⟩</w:t>
+              <w:t xml:space="preserve">18th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Aug 2024, Vienne, Austria. pp.385-390, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.09.242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04903241v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating (de-)centralized decision-making scenarios in Hospital Mergers using Multidimensional Knapsack Problems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A parallel deep learning framework for time series prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengji Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Sekhari Seklouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème congrès annuel de la SAGIP (Société d'automatique, de génie industriel &amp; de productique)</w:t>
+              <w:t xml:space="preserve">2024 2nd Société d'Automatique, de Génie Industriel et de Productique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611749v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05161189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Popularity Prediction of Micro-Blog Hot Topics Based on Time-Series Data</w:t>
+                <w:t xml:space="preserve">A Review on Influence Dissemination in Social Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mengji Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiqing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lijuan Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Software, Knowledge, Information Management and Applications (SKIMA 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Computer Applications Technology (CCAT 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Guiyang, China. pp.97-103, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCAT59108.2023.00025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SKIMA59232.2023.10387341⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04903205v1</w:t>
+                <w:t xml:space="preserve">hal-04903241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holonic systems for decision-making in hospital mergers</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Popularity Prediction of Micro-Blog Hot Topics Based on Time-Series Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengji Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiqing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lijuan Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Conference on Software, Knowledge, Information Management and Applications (SKIMA 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Kuala Lumpur, Malaysia. pp.199-204, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SKIMA59232.2023.10387341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396503v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review on Influence Dissemination in Social Networks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Holonic systems for decision-making in hospital mergers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouha Jlassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moyaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Big Data Engineering and Education (BDEE 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, chengdu university, Aug 2023, Chengdu, China</w:t>
+              <w:t xml:space="preserve">13th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04188160v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Measurement and Improvement in Short Food Supply Chains: A Case Study from Lyon, France</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Review on Influence Dissemination in Social Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengji Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiqing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lijuan Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IEEE International Conference on Software, Knowledge, Information Management and Applications (SKIMA 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CamTech University, Dec 2022, Phnom Penh, Cambodia</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Big Data Engineering and Education (BDEE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, chengdu university, Aug 2023, Chengdu, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03938100v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Depot Vehicle Routing Problem with Branch-and-Cut: An application in Short Food Supply Chains</w:t>
+                <w:t xml:space="preserve">Performance Measurement and Improvement in Short Food Supply Chains: A Case Study from Lyon, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilgesu Bayir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
+              <w:t xml:space="preserve">14th IEEE International Conference on Software, Knowledge, Information Management and Applications (SKIMA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CamTech University, Dec 2022, Phnom Penh, Cambodia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595341v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Generation of Interoperability Connectors using Software Product Lines Engineering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-Depot Vehicle Routing Problem with Branch-and-Cut: An application in Short Food Supply Chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilgesu Bayir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boubou Niang</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Aurelie Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Software Technologies (ICSOFT 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">23ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03673588v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Moose platform for the implementation of a Software Product Line according to model-based Delta-Oriented Programming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic Generation of Interoperability Connectors using Software Product Lines Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubou Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boubou T Niang</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nawel Amokrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Derras</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Sahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Smalltalk Technologies (IWST22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Novi Sad, Serbia</w:t>
+              <w:t xml:space="preserve">17th International Conference on Software Technologies (ICSOFT 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03816240v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03673588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR spectroscopy and learning-based classification of Acerola samples</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using Moose platform for the implementation of a Software Product Line according to model-based Delta-Oriented Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Bourafai-Aziez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bonal</w:t>
+                <w:t xml:space="preserve">Boubou T Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Amokrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Derras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IFIP International Conference on Product Lifecycle Management (PLM 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble-Alpes, Jul 2022, Grenoble, France. pp.327-336</w:t>
+              <w:t xml:space="preserve">International Workshop on Smalltalk Technologies (IWST22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Novi Sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03934409v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03816240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet Pulse : vers la supervision des échanges dans un système IoT</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boubou Thiam Niang</w:t>
+                <w:t xml:space="preserve">NMR spectroscopy and learning-based classification of Acerola samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Combis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Bourafai-Aziez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dafflon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imene Ghzaiel</w:t>
+                <w:t xml:space="preserve">Maxime Guériau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenza Riahi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Baudouin Dafflon</w:t>
+                <w:t xml:space="preserve">Philippe Bonal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONGRES INFORSID -Atelier 2 : Évolution des SI : vers des SI pervasifs ? (INFORSID 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Dijon, France</w:t>
+              <w:t xml:space="preserve">19th IFIP International Conference on Product Lifecycle Management (PLM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble-Alpes, Jul 2022, Grenoble, France. pp.327-336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03250112v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable Peatland Management with IoT and Data Analytics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le projet Pulse : vers la supervision des échanges dans un système IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubou Thiam Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiun Terng Liew</w:t>
+                <w:t xml:space="preserve">Imene Ghzaiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aduwati Sali</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fazirulhisyam Hashim</w:t>
+                <w:t xml:space="preserve">Kenza Riahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dafflon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd IFIP Working Conference on Virtual Enterprises (PRO-VE 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CONGRES INFORSID -Atelier 2 : Évolution des SI : vers des SI pervasifs ? (INFORSID 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Dijon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-03346490v1</w:t>
+                <w:t xml:space="preserve">hal-03250112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAMELA : a Generic and Light Multi-Agent Platform</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+                <w:t xml:space="preserve">Sustainable Peatland Management with IoT and Data Analytics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiun Terng Liew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aduwati Sali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor Kamariah Noordin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borhanuddin Mohd. Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Touchard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fazirulhisyam Hashim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Virtual Conference, Greece. </w:t>
+              <w:t xml:space="preserve">22nd IFIP Working Conference on Virtual Enterprises (PRO-VE 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Saint-Etienne, France. pp.549-557, </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTAI52525.2021.00226⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85969-5_51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03347304v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-03346490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the Generation of Interoperability Connectors using Software Product Line Engineering</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">PAMELA : a Generic and Light Multi-Agent Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dafflon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guériau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Conférence en IngénieriE du Logiciel (CIEL 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">33rd IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Virtual Conference, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI52525.2021.00226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03274478v1</w:t>
+                <w:t xml:space="preserve">hal-03347304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Disassembly Line Design Approach for Management of End-of-Life Product Quality</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Towards the Generation of Interoperability Connectors using Software Product Line Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubou T Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Amokrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Derras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IFIP International Conference on Product Lifecycle Management (PLM 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9ème Conférence en IngénieriE du Logiciel (CIEL 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-62807-9_37⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03017140v1</w:t>
+                <w:t xml:space="preserve">hal-03274478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster-Based Knowledge Transfer Approach for Smart Farming</w:t>
+                <w:t xml:space="preserve">A Disassembly Line Design Approach for Management of End-of-Life Product Quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dewan Md Farid</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Mohand Lounes Bentaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néjib Moalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th annual International Conference on Education and New Learning Technologies (IATED EDULEARN 20)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th IFIP International Conference on Product Lifecycle Management (PLM 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Rapperswil, Switzerland. pp.460-472, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-62807-9_37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03082321v1</w:t>
+                <w:t xml:space="preserve">hal-03017140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big Data Mining In Skills 4.0 for Ameliorating I4.0</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Cluster-Based Knowledge Transfer Approach for Smart Farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dewan Md Farid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th annual International Conference on Education and New Learning Technologies (IATED EDULEARN 20)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Palma de Mallorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03082298v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03082321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Traffic Data Analysis for a Local Leader Election Algorithm (LLEA)</w:t>
+                <w:t xml:space="preserve">Big Data Mining In Skills 4.0 for Ameliorating I4.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roua Elchamaa</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Dewan Md Farid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Workshop on Agents in Traffic and Transportation, ATT2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Santiago de Compostela, Spain</w:t>
+              <w:t xml:space="preserve">12th annual International Conference on Education and New Learning Technologies (IATED EDULEARN 20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Palma de Mallorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03082173v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03082298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergent micro-communities for ride-sharing enabled Mobility-on-Demand systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semantic Traffic Data Analysis for a Local Leader Election Algorithm (LLEA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roua Elchamaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Kilany Chamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dafflon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Dusparic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Workshop on Agents in Traffic and Transportation, ATT 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Santiago de Compostela, Spain. pp.63-70</w:t>
+              <w:t xml:space="preserve">11th International Workshop on Agents in Traffic and Transportation, ATT2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Santiago de Compostela, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03094157v1</w:t>
+                <w:t xml:space="preserve">hal-03082173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Improvement of Support Vector Machine Imputation Algorithm Based on Multiple Iteration and Grid Search Strategies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emergent micro-communities for ride-sharing enabled Mobility-on-Demand systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dafflon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jie Wang</w:t>
+                <w:t xml:space="preserve">M. Guériau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daiwei Li</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">I. Dusparic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE International Conference on Informatics, IoT, and Enabling Technologies, ICIoT 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th International Workshop on Agents in Traffic and Transportation, ATT 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Santiago de Compostela, Spain. pp.63-70</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02905626v1</w:t>
+                <w:t xml:space="preserve">hal-03094157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economically Optimal Control of a Cold Room Using an Artificial Neural Network and Dynamic Programming</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+                <w:t xml:space="preserve">An Improvement of Support Vector Machine Imputation Algorithm Based on Multiple Iteration and Grid Search Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Peguet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daiwei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiqing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IFAC Conference on Manufacturing Modelling, Management and Control (MIM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Berlin, Germany. pp.2002-2007, </w:t>
+              <w:t xml:space="preserve">2020 IEEE International Conference on Informatics, IoT, and Enabling Technologies, ICIoT 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Doha, Qatar. pp.538-543, </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.497⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIoT48696.2020.9089571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02450380v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty handling in containerized logistics: Unitary Traceability Object approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Reeveerakul Napaporn</w:t>
+                <w:t xml:space="preserve">Economically Optimal Control of a Cold Room Using an Artificial Neural Network and Dynamic Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alnour Ribault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Henry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+                <w:t xml:space="preserve">Lucie Peguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IEEE international Conference on Software, Knowledge, Information Management and Applications (SKIMA 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th IFAC Conference on Manufacturing Modelling, Management and Control (MIM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Berlin, Germany. pp.2002-2007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.497⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02429973v1</w:t>
+                <w:t xml:space="preserve">hal-02450380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyber-Physical Systems network to support decision making for self-adaptive production system</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Uncertainty handling in containerized logistics: Unitary Traceability Object approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siraprapa Wattanakul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reeveerakul Napaporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IEEE International Conference on Software, Knowledge, Information Management and Applications (SKIMA 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Phnom Penh, Cambodia</w:t>
+              <w:t xml:space="preserve">13th IEEE international Conference on Software, Knowledge, Information Management and Applications (SKIMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Ukulhas, Maldives. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000766v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a traffic regulation based on event processing agent system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyber-Physical Systems network to support decision making for self-adaptive production system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dafflon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néjib Moalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th IEEE International Conference on Software, Knowledge, Information Management and Applications (SKIMA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Phnom Penh, Cambodia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858490v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Battery Friendly Internet of Medical Media Things Networks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Toward a traffic regulation based on event processing agent system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roua Elchamaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dafflon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Kilany Chamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wanqing Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd &amp; 4th EAI International Conference on Interoperability and on Safety and Security in IoT (InterIoT 2017) (SaSeIoT 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Funchal, Portugal. pp.1350-1356, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICE.2017.8280038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-93797-7_2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01858482v1</w:t>
+                <w:t xml:space="preserve">hal-01858490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the Containerized Logistics Performance Using the Unitary Traceability of Smart Logistics Units</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Battery Friendly Internet of Medical Media Things Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeep Pirbhulal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hassan Sodhro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanqing Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IFIP International Conference on Product Lifecycle Management (PLM 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Turin, Italy. pp.410-419, </w:t>
+              <w:t xml:space="preserve">3rd &amp; 4th EAI International Conference on Interoperability and on Safety and Security in IoT (InterIoT 2017) (SaSeIoT 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Valencia, Spain. pp.11-18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-01614-2_38⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-93797-7_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963211v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of 3C Cyber-Physical Systems Architecture for Industry 4.0</w:t>
               </w:r>
@@ -8925,51 +8916,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing (SOHOMA 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Bergame, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9020,469 +9011,504 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siraprapa Wattanakul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Lounes Bentaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Napaporn Reeveerakul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th IFIP International Conference on Product Lifecycle Management (PLM 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2018, Torino, Italy</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jul 2018, Turin, Italy. pp.410-419, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01614-2_38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01788465v1</w:t>
+                <w:t xml:space="preserve">hal-01963211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Connectivity of CPS for Smart Manufacturing: A Survey</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Improvement of the Containerized Logistics Performance Using the Unitary Traceability of Smart Logistics Units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siraprapa Wattanakul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Lounes Bentaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Napaporn Reeveerakul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IEEE International Conference on Software, Knowledge, Information Management and Applications (SKIMA 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Phnom Penh, Cambodia. 8 p</w:t>
+              <w:t xml:space="preserve">15th IFIP International Conference on Product Lifecycle Management (PLM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01952355v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology for Continuous Learning and Support</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Wireless Connectivity of CPS for Smart Manufacturing: A Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmadzai Ahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maisam Moradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cheutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz A Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Interoperability for Enterprise Systems And Applications (I-ESA 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">12th IEEE International Conference on Software, Knowledge, Information Management and Applications (SKIMA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Phnom Penh, Cambodia. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788478v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medical QoS Optimization over joint Body Sensor Networks and Internet of Multimedia Things</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Ontology for Continuous Learning and Support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roua Elchamaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néjib Moalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir M'Baya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz A Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th EAI International conference on Body Area Networks (BODYNETS 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Dalian, China</w:t>
+              <w:t xml:space="preserve">9th International Conference on Interoperability for Enterprise Systems And Applications (I-ESA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01788489v1</w:t>
+                <w:t xml:space="preserve">hal-01788478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Review of CPS 5 Components Architecture for Manufacturing Based on Standards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmadzai Ahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9491,6428 +9517,6402 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th IEEE International Conference on Software, Knowledge, Information Management and Applications (SKIMA 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Colombo, Sri Lanka. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01679977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Agent-CPS based collaborative platform for industry 4.0</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Medical QoS Optimization over joint Body Sensor Networks and Internet of Multimedia Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hassan Sodhro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Information Society and Techology (ICIST 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Kopaonik, Serbia</w:t>
+              <w:t xml:space="preserve">12th EAI International conference on Body Area Networks (BODYNETS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Dalian, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01640998v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation économique de la production d'énergie thermique avec stockage</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Toward Agent-CPS based collaborative platform for industry 4.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjes Alaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dafflon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néjib Moalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Metz, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Information Society and Techology (ICIST 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Kopaonik, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887261v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01640998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving risk management by using smart containers for real-time traceability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Siraprapa Wattanakul</w:t>
+                <w:t xml:space="preserve">Optimisation économique de la production d'énergie thermique avec stockage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alnour Ribault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Logistics and Transport (ICLT 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">18ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722866v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information technology industry based curriculum experience transfer : challenges and limitations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving risk management by using smart containers for real-time traceability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siraprapa Wattanakul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Lounes Bentaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Napaporn Reeveerakul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Education, Research and Innovation (ICERI2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICERI, Nov 2017, Seville (Spain), Spain</w:t>
+              <w:t xml:space="preserve">9th International Conference on Logistics and Transport (ICLT 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04080507v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information technology industry based curriculum experience transfer: Challenges and limitations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Information technology industry based curriculum experience transfer : challenges and limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Tralongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Houssem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houssem Gasmi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
+                <w:t xml:space="preserve">F Ghemri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghemri Fadi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Tralongo</w:t>
+                <w:t xml:space="preserve">L Veillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10TH INTERNATIONAL CONFERENCE OF EDUCATION, RESEARCH AND INNOVATION (</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Seville (Spain), Spain. pp.Page 8822-8832</w:t>
+              <w:t xml:space="preserve">International Conference of Education, Research and Innovation (ICERI2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICERI, Nov 2017, Seville (Spain), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04887104v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04080507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Local Leader election protocol applied to decentralized traffic regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roua Elchamaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dafflon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rima Kilany Chamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01640989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Battery Friendly Internet of Medical Media Things Networks</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Information technology industry based curriculum experience transfer: Challenges and limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Gasmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghemri Fadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Tralongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd EAI International Conference on Interoperability in IoT (InterIoT 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Valence, Spain</w:t>
+              <w:t xml:space="preserve">10TH INTERNATIONAL CONFERENCE OF EDUCATION, RESEARCH AND INNOVATION (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Seville (Spain), Spain. pp.Page 8822-8832</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01640987v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Model in PLM System to Support Product Traceability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dharmendra Kumar Mishra</w:t>
+                <w:t xml:space="preserve">Battery Friendly Internet of Medical Media Things Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hassan Sodhro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeep Pirbhulal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IFIP International Conference on Product Lifecycle Management (PLM 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd EAI International Conference on Interoperability in IoT (InterIoT 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Valence, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-72905-3_54⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01764163v1</w:t>
+                <w:t xml:space="preserve">hal-01640987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Maturity Model to Promote the Performance of Collaborative Business Processes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Data Model in PLM System to Support Product Traceability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dharmendra Kumar Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IFIP International Conference on Product Lifecycle Management (PLM 2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-33111-9_11⟩</w:t>
+              <w:t xml:space="preserve">14th IFIP International Conference on Product Lifecycle Management (PLM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Seville, Spain. pp.612-622, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-72905-3_54⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01377433v1</w:t>
+                <w:t xml:space="preserve">hal-01764163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology based multi criteria recomanded system to guide internship assignment process</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Traceability in Product Supply Chain: A Global Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dharmendra Kumar Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz A Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IEEE International Conference on Computational Science and Computational Intelligence (CSCI 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th IFIP International Conference on Product Lifecycle Management (PLM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Columbia, SC, United States. pp.377-384, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-54660-5_34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788507v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review on Telemonitoring of Maternal Healthcare Targeting Medical Cyber Physical Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Hanif Seddiqi</w:t>
+                <w:t xml:space="preserve">A Business Collaborative Decision Making System for Network of SMEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Naeem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néjib Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Advanced Information and Communication Technology (ICAICT 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th IFIP International Conference on Product Lifecycle Management (PLM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Columbia, SC, United States. pp.99-107, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-54660-5_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788526v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traceability in Product Supply Chain: A Global Model</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Ontology based multi criteria recomanded system to guide internship assignment process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir M'Baya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néjib Moalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz A Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IFIP International Conference on Product Lifecycle Management (PLM 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd IEEE International Conference on Computational Science and Computational Intelligence (CSCI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Las Vegas, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699676v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Business Collaborative Decision Making System for Network of SMEs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Naeem</w:t>
+                <w:t xml:space="preserve">Review on Telemonitoring of Maternal Healthcare Targeting Medical Cyber Physical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Abul Kashem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Hanif Seddiqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néjib Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IFIP International Conference on Product Lifecycle Management (PLM 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st International Conference on Advanced Information and Communication Technology (ICAICT 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Dacca, Bangladesh</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699712v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negation Handling in Sentiment Analysis at Sentence Level</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A Maturity Model to Promote the Performance of Collaborative Business Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Hachicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néjib Moalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Fahad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Abdul Qadir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IEEE International Conference on Information Management (ICIM 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, London, United Kingdom. </w:t>
+              <w:t xml:space="preserve">12th IFIP International Conference on Product Lifecycle Management (PLM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Doha, Qatar. pp.112-124, </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17706/jcp.12.5.470-478⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-33111-9_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01641009v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01377433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weaving Trending, Costing and Recommendations using Big Data Analytics: An Enterprise Capability Evaluator</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Traceability in Product Supply Chain: A Global Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dharmendra Kumar Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz A Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Interoperability for Enterprise Systems And Applications (I-ESA 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 13th IFIP International Conference on Product Lifecycle Management PLM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Columbia, South Carolina, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-54660-5_34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01788531v1</w:t>
+                <w:t xml:space="preserve">hal-03086803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traceability in Product Supply Chain: A Global Model</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Weaving Trending, Costing and Recommendations using Big Data Analytics: An Enterprise Capability Evaluator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Naeem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néjib Moalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz A Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th IFIP International Conference on Product Lifecycle Management PLM 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th International Conference on Interoperability for Enterprise Systems And Applications (I-ESA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Guimaraes, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03086803v1</w:t>
+                <w:t xml:space="preserve">hal-01788531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology based multi criteria recommendation system to guide internship assignment process</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Negation Handling in Sentiment Analysis at Sentence Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umar Farooq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nongaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Abdul Qadir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IEEE International Workshop on Knowledge Acquisition Reuse &amp; Evaluation (KARE 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd IEEE International Conference on Information Management (ICIM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, London, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17706/jcp.12.5.470-478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01438752v1</w:t>
+                <w:t xml:space="preserve">hal-01641009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology based system to guide internship assignment process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Ontology based multi criteria recommendation system to guide internship assignment process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir M'Baya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néjib Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Signal Image Technology &amp; Internet Based Systems (SITIS 2016)</w:t>
+              <w:t xml:space="preserve">9th IEEE International Workshop on Knowledge Acquisition Reuse &amp; Evaluation (KARE 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438751v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Big Data Perspective with Otological Modeling for Long Term Traceability of Cultural Heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Naeem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Fahad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néjib Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th IFIP International Conference on Product Lifecycle Management (PLM 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Doha, Qatar. pp.562-571, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-33111-9_51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01377482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Customer Reviews Analysis Based on Information Extraction Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiqing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florendia Fourli-Kartsouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th IFIP International Conference on Product Lifecycle Management (PLM 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Doha, Qatar. pp.227-237, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-33111-9_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01377446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agent Based Monitoring for Smart Cities: Application to Traffic Lights</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Ontology based system to guide internship assignment process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir M'Baya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néjib Moalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Gechter</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IEEE International Conference on Software, Knowledge, Information Management and Applications (SKIMA 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Chengdu, China</w:t>
+              <w:t xml:space="preserve">12th International Conference on Signal Image Technology &amp; Internet Based Systems (SITIS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788501v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Web Service Composition Framework Based on Centrality and Community Structure</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Agent Based Monitoring for Smart Cities: Application to Traffic Lights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roua Elchamaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dafflon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gechter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IEEE International Conference on Signal-Image Technology &amp; Internet-Based Systems (SITIS 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th IEEE International Conference on Software, Knowledge, Information Management and Applications (SKIMA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Chengdu, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01534564v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traceability as an integral part of supply chain logistics management: an analytical review</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A Web Service Composition Framework Based on Centrality and Community Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophea Chhun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanokwan Malang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néjib Moalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Logistics and Transport (ICLT 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th IEEE International Conference on Signal-Image Technology &amp; Internet-Based Systems (SITIS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Bangkok, Thailand. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SITIS.2015.34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01722898v1</w:t>
+                <w:t xml:space="preserve">hal-01534564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Realizing the Smart Product Traceability System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
+                <w:t xml:space="preserve">Traceability as an integral part of supply chain logistics management: an analytical review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dharmendra Kumar Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IEEE International Conference on Software, Knowledge, Information Management &amp; Applications (SKIMA 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Kathmandu, Nepal</w:t>
+              <w:t xml:space="preserve">7th International Conference on Logistics and Transport (ICLT 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722891v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Execution of a Business Process via Web Service Selection and Orchestration</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Towards Realizing the Smart Product Traceability System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dharmendra Kumar Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dharmendra K Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Annual International Conference on Computational Science (ICCS 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th IEEE International Conference on Software, Knowledge, Information Management &amp; Applications (SKIMA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Kathmandu, Nepal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2015.05.299⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01575897v1</w:t>
+                <w:t xml:space="preserve">hal-01722891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunity Analysis for Enterprise Collaboration between Network of SMEs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Naeem</w:t>
+                <w:t xml:space="preserve">Dynamic Execution of a Business Process via Web Service Selection and Orchestration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Fahad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néjib Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz A Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IFIP International Workshop on Enterprise Interoperability (IWEI 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th Annual International Conference on Computational Science (ICCS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Reykjavik, Iceland. pp.1655--1664, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2015.05.299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788562v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Opinion Mining Elements Based on De-Pendency Relations and Fuzzy Logic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+                <w:t xml:space="preserve">Opportunity Analysis for Enterprise Collaboration between Network of SMEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Naeem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néjib Moalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz A Bouras</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Artificial Intelligence (ICAI 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Las vegas, United States</w:t>
+              <w:t xml:space="preserve">6th IFIP International Workshop on Enterprise Interoperability (IWEI 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788539v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Network Building for Diagnosis in Industrial Domain based on Expert Knowledge and Unitary Traceability Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierno M. L. Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Ottawa, Canada. pp.2411--2416, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.449⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction de la structure des Réseaux Bayésiens causaux appliqués au diagnostic</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Identifying Opinion Mining Elements Based on De-Pendency Relations and Fuzzy Logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz A Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiqing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Journées Doctorales / Journées Nationales MACS (JD-JN-MACS 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bourges, France</w:t>
+              <w:t xml:space="preserve">17th International Conference on Artificial Intelligence (ICAI 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Las vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01723069v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Word Sense Disambiguation Method for Feature Level Sentiment Analysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Construction de la structure des Réseaux Bayésiens causaux appliqués au diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierno Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Abdul Qadir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IEEE International Conference on Software, Knowledge, Information Management &amp; Applications (SKIMA 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Kathmandu, Nepal</w:t>
+              <w:t xml:space="preserve">6ème Journées Doctorales / Journées Nationales MACS (JD-JN-MACS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467595v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Unitary Traceability for an Optimal Product Recall</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A Word Sense Disambiguation Method for Feature Level Sentiment Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umar Farooq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tej Prasad Dhamala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nongaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Abdul Qadir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th IEEE International Conference on Software, Knowledge, Information Management &amp; Applications (SKIMA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Kathmandu, Nepal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388235v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Business process implementation using an ontology-driven Web service selection algorithm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chantal Cherifi</w:t>
+                <w:t xml:space="preserve">Ontology based framework for collaborative Business Process assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Hachicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néjib Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Journées Francophones sur les Ontologies (JFO 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">4th International Conference on Information Society and Technology (ICIST 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Kopaonik, Serbia. pp.40--45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01534554v1</w:t>
+                <w:t xml:space="preserve">hal-01574853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology based framework for collaborative Business Process assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maroua Hachicha</w:t>
+                <w:t xml:space="preserve">Business process implementation using an ontology-driven Web service selection algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophea Chhun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néjib Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Information Society and Technology (ICIST 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Kopaonik, Serbia. pp.40--45</w:t>
+              <w:t xml:space="preserve">5ème Journées Francophones sur les Ontologies (JFO 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01574853v1</w:t>
+                <w:t xml:space="preserve">hal-01534554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a more efficient use of process and product traceability data for continuous improvement of industrial performances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierno Diallo</w:t>
+                <w:t xml:space="preserve">Using Unitary Traceability for an Optimal Product Recall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierno L. Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APMS Doctoral Whorkshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.159-166, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44739-0_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01723017v1</w:t>
+                <w:t xml:space="preserve">hal-01388235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Methodology for Collaborative Development of Intelligent Wearable Meta-Products</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Towards a more efficient use of process and product traceability data for continuous improvement of industrial performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierno Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IEEE International Conference on Software, Knowledge, Information Management and Applications (SKIMA 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Dhaka, Bangladesh</w:t>
+              <w:t xml:space="preserve">APMS Doctoral Whorkshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575902v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analysis and assessment approach for collaborative process in Service-Oriented Architectures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The Methodology for Collaborative Development of Intelligent Wearable Meta-Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Taha Elhariri Essamlali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salinee Santiteerakul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IEEE/ACS International Conference on Computer Systems and Applications (AICCSA 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Doha, Qatar. pp.707--714</w:t>
+              <w:t xml:space="preserve">8th IEEE International Conference on Software, Knowledge, Information Management and Applications (SKIMA 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Dhaka, Bangladesh</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01575903v1</w:t>
+                <w:t xml:space="preserve">hal-01575902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AML Model of Trust in Supply Chain Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Akhter Hossain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IEEE International Conference on Computer and Information Technology (ICCIT 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Chittagong, Bangladesh</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01788564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontology based Approach for Semantic Service Selection in Business Process Re-Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophea Chhun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néjib Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference Interoperability for Enterprise Systems and Applications (I-ESA 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Albi, France. pp.63--73, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-04948-9_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01574854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLM Maturity Evaluation and Prediction Based on a Maturity Assessment and Fuzzy Sets Theory</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">An analysis and assessment approach for collaborative process in Service-Oriented Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Hachicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néjib Moalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th IEEE/ACS International Conference on Computer Systems and Applications (AICCSA 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Doha, Qatar. pp.707--714</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01386514v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Ontology Based Digital Preservation System for Enterprise Collaboration</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">PLM Maturity Evaluation and Prediction Based on a Maturity Assessment and Fuzzy Sets Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiqing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IEEE/ACS International Conference on Computer Systems and Applications (AICCSA 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Yokohama, Japan. pp.333-344, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-45937-9_33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575907v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01386514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy multi-criteria lifecycle system maturity decision making based on an integrated Fuzzy AHP and VIKOR methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Haiqing Zhang</w:t>
+                <w:t xml:space="preserve">An Ontology Based Digital Preservation System for Enterprise Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Naeem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néjib Moalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IEEE International Conference on Computational Science and Technology (ICCST 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Kota Kinabalu, Malaysia</w:t>
+              <w:t xml:space="preserve">11th IEEE/ACS International Conference on Computer Systems and Applications (AICCSA 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Doha, Qatar. pp.691--698</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575901v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Product Reputation Evaluation: The Impact of Conjunction on Sentiment Analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Fuzzy multi-criteria lifecycle system maturity decision making based on an integrated Fuzzy AHP and VIKOR methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiqing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Abdul Qadir</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th international conference on Software, Knowledge, Information management and Applications (SKIMA'2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Chiang-Mai, China. pp.590-602</w:t>
+              <w:t xml:space="preserve">1st IEEE International Conference on Computational Science and Technology (ICCST 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Kota Kinabalu, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467566v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Decision Making Model for Industrial Sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lopez-Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 12th Mexican International Conference on Artificial Intelligence (MICAI'13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Mexico City, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01574856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of optimal Product Lifecycle Management components based on AHP Methodologies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Product Reputation Evaluation: The Impact of Conjunction on Sentiment Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umar Farooq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nongaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Matteo Mario Savino</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Abdul Qadir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Advanced Logistics and Transport ICALT'2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Sousse, Tunisia. pp.523--528</w:t>
+              <w:t xml:space="preserve">7th international conference on Software, Knowledge, Information management and Applications (SKIMA'2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Chiang-Mai, China. pp.590-602</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01574865v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of Product Lifecycle Management components based on AHP Methodologies</w:t>
+                <w:t xml:space="preserve">Selection of optimal Product Lifecycle Management components based on AHP Methodologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiqing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincenzo Della Selva</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Della Selva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Mario Savino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Advanced Logistics and Transport ICALT'2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2013, Sousse, Tunisia. pp.523--528, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, Sousse, Tunisia. pp.523--528</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575909v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLM Components Selection Based on a Maturity Assessment and AHP Methodology</w:t>
+                <w:t xml:space="preserve">Selection of Product Lifecycle Management components based on AHP Methodologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiqing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antonio Mazza</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Della Selva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Mario Savino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Product Lifecycle Management for Society (PLM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-41501-2_44⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Advanced Logistics and Transport ICALT'2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Sousse, Tunisia. pp.523--528, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICAdLT.2013.6568513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01461884v1</w:t>
+                <w:t xml:space="preserve">hal-01575909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Hidden Markov Model based on Constrained Particle Swarm Optimization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">PLM Components Selection Based on a Maturity Assessment and AHP Methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiqing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz A Bouras</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Mazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Mario Savino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Software, Knowledge Information, Industrial Management and Applications SKIMA’12 International Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th Product Lifecycle Management for Society (PLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Nantes, France. pp.439-448, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-41501-2_44⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01551433v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards ontology based BPMN Implementation.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Optimized Hidden Markov Model based on Constrained Particle Swarm Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nongaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz A Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SKIMA, 6th Conference on Software Knowledge Information Management and Applications.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Chengdu, China. 8 p</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Software, Knowledge Information, Industrial Management and Applications SKIMA’12 International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Chengdu, China. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01551452v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01551433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trust Model Simulation for Supply Chain Management</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Towards ontology based BPMN Implementation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophea Chhun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néjib Moalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IEEE International Conference on Computer and Information Technology, ICCIT’12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Chittagong, Bangladesh. 8 p</w:t>
+              <w:t xml:space="preserve">SKIMA, 6th Conference on Software Knowledge Information Management and Applications.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Chengdu, China. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01551459v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01551452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PLM/KMS integration for Sustainable Reverse Logistics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Trust Model Simulation for Supply Chain Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hossein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IFIP Inernational Conference Product Lifecycle Management PLM 11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Eindhoven, Netherlands. pp.1-11</w:t>
+              <w:t xml:space="preserve">15th IEEE International Conference on Computer and Information Technology, ICCIT’12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Chittagong, Bangladesh. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01550197v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01551459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Indicators for Sustainable Supply Chain Management</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A PLM/KMS integration for Sustainable Reverse Logistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thitiya Manakitsirisuthi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Apichat Sopadang</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Software, Knowledge Information, Industrial Management and Applications SKIMA'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Benevento, Italy. 6 p</w:t>
+              <w:t xml:space="preserve">8th IFIP Inernational Conference Product Lifecycle Management PLM 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Eindhoven, Netherlands. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01550320v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01550197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evaluation of sustainable supply chain management performance: Thai electronic industry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+                <w:t xml:space="preserve">Social Indicators for Sustainable Supply Chain Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salinee Santiteerakul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apichat Sopadang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APMS 2011 Doctoral Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Stavanger, Norway. 16 p</w:t>
+              <w:t xml:space="preserve">International Conference on Software, Knowledge Information, Industrial Management and Applications SKIMA'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Benevento, Italy. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01550309v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01550320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La modélisation Arena comme outil d'étude de l'influence du VMI sur les niveaux de stocks des chaînes logistiques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The evaluation of sustainable supply chain management performance: Thai electronic industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salinee Santiteerakul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Frein</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Conférence Internationale de Modélisation et SIMulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">APMS 2011 Doctoral Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Stavanger, Norway. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01298863v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01550309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AML Modeling of Trust in Supply Chain Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. A. Hossain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. A. Hossain</w:t>
+                <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lavastre</w:t>
+                <w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez-Pery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOSIM'2010 : 8th ENIM/IFAC International Conference of Modeling and Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Hammamet, Tunisie. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00641243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable Supply Chain Management: State- of- the- Art</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La modélisation Arena comme outil d'étude de l'influence du VMI sur les niveaux de stocks des chaînes logistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Rouibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aicha Seklouli Sekhari</w:t>
+                <w:t xml:space="preserve">Patrick Burlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarker Rafij Ahmed Ratan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+                <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conferrence on Software, Knowledge, Information Management and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Paro, Bhutan. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">8e Conférence Internationale de Modélisation et SIMulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00527386v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01298863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated planning-simulation-architecture approach for logistics sharing management: A case study in Northern Thailand and Southern China</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sustainable Supply Chain Management: State- of- the- Art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Seklouli Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarker Rafij Ahmed Ratan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pree Thiengburanathum</w:t>
+                <w:t xml:space="preserve">Mijanur Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesus Gonzalez-Feliu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Abdel Aziz Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Logistics and Transport (ICLT) 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Queenstown, New Zealand. 7 p</w:t>
+              <w:t xml:space="preserve">International Conferrence on Software, Knowledge, Information Management and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Paro, Bhutan. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00628948v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Agent Model of Supply Chain Management Trust in PLM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. A. Hossain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. A. Hossain</w:t>
+                <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lavastre</w:t>
+                <w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez-Pery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Product Lifecycle Management Conference (PLM'10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Bremen, Allemagne. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15931,1262 +15931,1275 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00641242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Decision Support Framework for Manufacturing Improvement and Relocation Prevention in Thailand: Supply Chain Perspective</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An integrated planning-simulation-architecture approach for logistics sharing management: A case study in Northern Thailand and Southern China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ridha Derrouiche</w:t>
+                <w:t xml:space="preserve">Pree Thiengburanathum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Gonzalez-Feliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nopasit Chakpitak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Montreal, Canada. pp.9</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Logistics and Transport (ICLT) 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Queenstown, New Zealand. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00442245v1</w:t>
+                <w:t xml:space="preserve">halshs-00628948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-agent system for managing the product lifecycle sustainability</w:t>
+                <w:t xml:space="preserve">Reverse Logistics Sustainability For Environmental Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thtiya Manakitsirisuthi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Software, Knowledge and Application</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Fez, Morocco. pp.8</w:t>
+              <w:t xml:space="preserve">International Conference on Green and Sustainable Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Chiang rai, Thailand. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00442240v1</w:t>
+                <w:t xml:space="preserve">hal-00442227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Knowledge Representation Society: a case studyof industry cluster</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A Decision Support Framework for Manufacturing Improvement and Relocation Prevention in Thailand: Supply Chain Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Napaporn Reeveerakul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Derrouiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nopasit Chakpitak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Napat Harnpornchai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SKIMA'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Fez, Morocco. pp.8</w:t>
+              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Montreal, Canada. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00442231v1</w:t>
+                <w:t xml:space="preserve">hal-00442245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reverse Logistics Sustainability For Environmental Performance</w:t>
+                <w:t xml:space="preserve">A multi-agent system for managing the product lifecycle sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thtiya Manakitsirisuthi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Green and Sustainable Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Chiang rai, Thailand. pp.8</w:t>
+              <w:t xml:space="preserve">International Conference on Software, Knowledge and Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Fez, Morocco. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00442227v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00442240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Driven Architecture to enhance interoperability between product applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Collaborative Knowledge Representation Society: a case studyof industry cluster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradorn Sureephong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nopasit Chakpitak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Product Lifecycle Management (PLM08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Séoul, South Korea</w:t>
+              <w:t xml:space="preserve">SKIMA'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Fez, Morocco. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00357687v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00442231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Knowledge Framework on Decision Making of Plant Entrepreneurial Status - Case Study of Northern Region Industrial Estate, Lumphun, Thailand</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Model-Driven Architecture to enhance interoperability between product applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néjib Moalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanène Chettaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Napat Harnpornchai</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPI'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Fez, Morocco. pp.7</w:t>
+              <w:t xml:space="preserve">International Conference on Product Lifecycle Management (PLM08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00442242v1</w:t>
+                <w:t xml:space="preserve">hal-00357687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge's transformation and adaptation based on the product-process-organization information and within the extended enterprise context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hichem Geryville</w:t>
+                <w:t xml:space="preserve">The Knowledge Framework on Decision Making of Plant Entrepreneurial Status - Case Study of Northern Region Industrial Estate, Lumphun, Thailand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Napaporn Reeveerakul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nopasit Chakpitak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Napat Harnpornchai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nikolaos Sapidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Product Lifecycle Management '09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Bath, United Kingdom. pp.8</w:t>
+              <w:t xml:space="preserve">CPI'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Fez, Morocco. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00442248v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00442242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Knowledge Management System Architecture for Clusters: a Thai ceramic cluster case study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Knowledge's transformation and adaptation based on the product-process-organization information and within the extended enterprise context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Geryville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Sapidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Intenational de Génie Industriel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Tarbes, France. pp.8</w:t>
+              <w:t xml:space="preserve">Product Lifecycle Management '09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Bath, United Kingdom. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00442244v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00442248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Driven Architecture to enhance interoperability between product applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A Knowledge Management System Architecture for Clusters: a Thai ceramic cluster case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradorn Sureephong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLM'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. pp.380-392</w:t>
+              <w:t xml:space="preserve">Congrès Intenational de Génie Industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Tarbes, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00442252v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00442244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Product data quality in the vaccine industry, Model-Driven Architecture for interoperability between information systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Model Driven Architecture to enhance interoperability between product applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néjib Moalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanène Chettaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Néjib Moalla</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Neubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Computer Aided Process Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Lyon, France. pp.6</w:t>
+              <w:t xml:space="preserve">PLM'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. pp.380-392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00442386v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00442252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A MDA Approach for Product Data Quality Throughout Vaccine Product Lifecycle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Product data quality in the vaccine industry, Model-Driven Architecture for interoperability between information systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néjib Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Neubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Information in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, New-York, United States. pp.9</w:t>
+              <w:t xml:space="preserve">European Symposium on Computer Aided Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Lyon, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00442385v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00442386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture distribuée à base d'agents pour la simulation proactive et l'aide à la décision dans la chaine logistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Habib Nfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17201,4937 +17214,5045 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOSIM'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Paris, France. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00442249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negotiation Protocols for Collaborative Agents within the Supply Chain Context</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A MDA Approach for Product Data Quality Throughout Vaccine Product Lifecycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néjib Moalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Neubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE -ICTIS'07 (the Information and Communication Technologies International Symposium).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Morocco</w:t>
+              <w:t xml:space="preserve">Computers and Information in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, New-York, United States. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00198514v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00442385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production Data Integration in the Vaccine Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Néjib Moalla</w:t>
+                <w:t xml:space="preserve">Knowledge Engineering Technique for Cluster Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradorn Sureephong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nopasit Chakpitak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Neubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INDIN2007, 5th IEEE International Conference on Industrial Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, vienne, Austria. pp.603-608</w:t>
+              <w:t xml:space="preserve">Knowledge Science, Engineering and Management (KSEM 07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Melbourne, Australia. pp.xx-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00196954v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00196472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost lifecycle in the vaccine industry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Modélisation et Simulation des relations interentreprises dans un contexte Supply Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Elkadiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Neubert</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Integrated Design and Production CPI'2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Rabat, Morocco. pp.in CDROM</w:t>
+              <w:t xml:space="preserve">7ème Congrès International de Génie Industriel, GI'2007, Trois Rivières.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Québec, Canada. sur CD ROM - 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00196944v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00196525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The multiple viewpoints as approach to information retrieval within collaborative development context</w:t>
+                <w:t xml:space="preserve">A solution for actors' viewpoints representation with collaborative product development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Geryville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Sapidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information and Communication Technologies International Symposium (Proceedings of IEEE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Technical Conference Product Life cycle and Engineering Design Management - Virtual Concept 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Cancùn, Mexico. pp.39-40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-2-287-48370-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00153107v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00153093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Ontology-based Knowledge Management System for Industry Clusters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Structuration of the knowledge exchange in a supply chain context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Buzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advanced Design and Manufacture (ICADAM 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Sanya, China</w:t>
+              <w:t xml:space="preserve">4th IFAC Conference on Management and Control of Production and Logistics, MCPL 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00284594v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00198499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition of Architecture for an Intelligent Product Information Exchange Framework: Multiple Viewpoint Approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Production Data Integration in the Vaccine Industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néjib Moalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nick Sapidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference in Product Lifecycle Management, PLM'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Milan, Italy</w:t>
+              <w:t xml:space="preserve">INDIN2007, 5th IEEE International Conference on Industrial Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, vienne, Austria. pp.603-608</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00198505v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00196954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge Engineering Technique for Cluster Development</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Negotiation Protocols for Collaborative Agents within the Supply Chain Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Habib Nfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar El Beqqali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Neubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge Science, Engineering and Management (KSEM 07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Melbourne, Australia. pp.xx-xx</w:t>
+              <w:t xml:space="preserve">IEEE -ICTIS'07 (the Information and Communication Technologies International Symposium).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00196472v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00198514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et Simulation des relations interentreprises dans un contexte Supply Chain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Cost lifecycle in the vaccine industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néjib Moalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Neubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Congrès International de Génie Industriel, GI'2007, Trois Rivières.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Québec, Canada. sur CD ROM - 13 p</w:t>
+              <w:t xml:space="preserve">5th International Conference on Integrated Design and Production CPI'2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Rabat, Morocco. pp.in CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00196525v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00196944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A solution for actors' viewpoints representation with collaborative product development</w:t>
+                <w:t xml:space="preserve">The multiple viewpoints as approach to information retrieval within collaborative development context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Geryville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Sapidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Technical Conference Product Life cycle and Engineering Design Management - Virtual Concept 2006</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Information and Communication Technologies International Symposium (Proceedings of IEEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Fez, Morocco. pp.104-108</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00153093v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00153107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuration of the knowledge exchange in a supply chain context</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Proposition of Architecture for an Intelligent Product Information Exchange Framework: Multiple Viewpoint Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Geryville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Sapidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IFAC Conference on Management and Control of Production and Logistics, MCPL 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Romania</w:t>
+              <w:t xml:space="preserve">International Conference in Product Lifecycle Management, PLM'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00198499v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00198505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge Management System Architecture for the Industry Cluster</w:t>
+                <w:t xml:space="preserve">An Ontology-based Knowledge Management System for Industry Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradorn Sureephong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nopasit Chakpitak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Neubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on Industrial Engineering and Engineering Management (IEEM 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Singapore. pp.xx-xx</w:t>
+              <w:t xml:space="preserve">International Conference on Advanced Design and Manufacture (ICADAM 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Sanya, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00196486v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00284594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supply Chain Management analysis: a simulation approach of the Value Chain Operations Reference model (VCOR)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Knowledge Management System Architecture for the Industry Cluster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradorn Sureephong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nopasit Chakpitak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matteo Savino</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Neubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference APMS'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Sweden</w:t>
+              <w:t xml:space="preserve">The International Conference on Industrial Engineering and Engineering Management (IEEM 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Singapore. pp.xx-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00198510v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00196486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi Criteria decision making for supply chain partners: A Multi-Agent simulation approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Supply Chain Management analysis: a simulation approach of the Value Chain Operations Reference model (VCOR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Di Domenico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Savino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IFAC Symposium on Information Control Problems in Manufacturing (INCOM'06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, France. pp.435-458</w:t>
+              <w:t xml:space="preserve">International Conference APMS'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00196470v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00198510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative product and process model: Multiple Viewpoints approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hichem Geryville</w:t>
+                <w:t xml:space="preserve">Managing the knowledge exchange between the partners of the supply chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Buzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nikolaos Sapidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Concurrent Enterprising</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International conference on Software Knowledge Information Management and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Chiang Maï, Thailand. pp.2-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1000/ISBN0-85358-228-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00153049v1</w:t>
+                <w:t xml:space="preserve">hal-00151829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production cost estimation within a PLM context in pharmaceutical industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Néjib Moalla</w:t>
+                <w:t xml:space="preserve">AN APPROACH OF AGENT-BASED DISTRIBUTED SIMULATION FOR SUPPLY CHAINS: NEGOTIATION PROTOCOLS BETWEEN COLLABORATIVE AGENTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Habib Nfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar El Beqqali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Tricca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLM'06, International Conference on Product Lifecycle Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Bangalore, India. pp.238 - 250</w:t>
+              <w:t xml:space="preserve">The 20th annual European Simulation and Modelling Conference (2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp.290-295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00196955v1</w:t>
+                <w:t xml:space="preserve">hal-00196864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge Management System for Cluster Development in Small and Medium Enterprises</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Multi Criteria decision making for supply chain partners: A Multi-Agent simulation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Chehbi-Gamoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Neubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Software, Knowledge, Information Management and Applications (SKIMA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Chiang Mai, Thailand. pp.15-20</w:t>
+              <w:t xml:space="preserve">12th IFAC Symposium on Information Control Problems in Manufacturing (INCOM'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France. pp.435-458</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00156803v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00196470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing the knowledge exchange between the partners of the supply chain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Buzon</w:t>
+                <w:t xml:space="preserve">Production cost estimation within a PLM context in pharmaceutical industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néjib Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Neubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tricca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Software Knowledge Information Management and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Chiang Maï, Thailand. pp.2-7</w:t>
+              <w:t xml:space="preserve">PLM'06, International Conference on Product Lifecycle Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Bangalore, India. pp.238 - 250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00151829v1</w:t>
+                <w:t xml:space="preserve">hal-00196955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AN APPROACH OF AGENT-BASED DISTRIBUTED SIMULATION FOR SUPPLY CHAINS: NEGOTIATION PROTOCOLS BETWEEN COLLABORATIVE AGENTS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Knowledge Management System for Cluster Development in Small and Medium Enterprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradorn Sureephong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nopasit Chakpitak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Omar El Beqqali</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Neubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th annual European Simulation and Modelling Conference (2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp.290-295</w:t>
+              <w:t xml:space="preserve">International Conference on Software, Knowledge, Information Management and Applications (SKIMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Chiang Mai, Thailand. pp.15-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00196864v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00156803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de prise de décision pour la supply chain : Une Approche multi agents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Collaborative product and process model: Multiple Viewpoints approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Geryville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Sapidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème conférence de Modélisation et de SIMulation (MOSIM'06)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference on Concurrent Enterprising</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Milano, Italy. pp.542, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1000/ISBN0-85358-228-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00196473v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00153049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Compliance in Pharmaceutical Industry, Interoperability to align Business and Information Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Néjib Moalla</w:t>
+                <w:t xml:space="preserve">Simulation de prise de décision pour la supply chain : Une Approche multi agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Chehbi-Gamoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Enterprise Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Paphos, Cyprus. pp.79-86</w:t>
+              <w:t xml:space="preserve">6ème conférence de Modélisation et de SIMulation (MOSIM'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France. pp.459-468</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00442388v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00196473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A collaborative framework to exchange and share product information within a supply chain context</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Data Compliance in Pharmaceutical Industry, Interoperability to align Business and Information Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néjib Moalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Neubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nikolaos Sapidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The second International Conference on Machine Intelligence, Intelligent Systems Architectures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Tozeur, Tunisia. pp.195-202</w:t>
+              <w:t xml:space="preserve">International Conference on Enterprise Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Paphos, Cyprus. pp.79-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00151633v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00442388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simulation Architecture for Data Exchange in a Supply Chain Context</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A collaborative framework to exchange and share product information within a supply chain context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Geryville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Omar Lopez-Ortega</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Sapidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The IASTED International Conference on Applied Simulation and Modelling, ASM'04,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Greece. pp.143-152</w:t>
+              <w:t xml:space="preserve">The second International Conference on Machine Intelligence, Intelligent Systems Architectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Tozeur, Tunisia. pp.195-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00196488v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00151633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation mathématique des interactions entre les acteurs de la chaîne logistique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Knowledge exchange in a supply chain context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Buzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National de la Recherche en IUT (CNRIUT'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Nice, France</w:t>
+              <w:t xml:space="preserve">PRO-VE'04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Toulouse, France. pp.145-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00442718v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00152584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge exchange in a supply chain context</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A Simulation Architecture for Data Exchange in a Supply Chain Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabeur El Kosantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Lopez-Ortega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRO-VE'04</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Toulouse, France. pp.145-152</w:t>
+              <w:t xml:space="preserve">The IASTED International Conference on Applied Simulation and Modelling, ASM'04,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Greece. pp.143-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00152584v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00196488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de système d'information technique dans le contexte de planification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Formulation mathématique des interactions entre les acteurs de la chaîne logistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Chehbi-Gamoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Derrouiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chokri Ben-Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International de Signaux, circuits et systèmes (SCS04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Tunisie. pp.234-243</w:t>
+              <w:t xml:space="preserve">Colloque National de la Recherche en IUT (CNRIUT'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00196476v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00442718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representation and Exchange of Supply Chain Knowledge</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Intégration de système d'information technique dans le contexte de planification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabeur El Kosantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chokri Ben-Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World conference in Systemics, Cybernetics and Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, Floride, United States. pp.300-305</w:t>
+              <w:t xml:space="preserve">Congrès International de Signaux, circuits et systèmes (SCS04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Tunisie. pp.234-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00151815v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00196476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation et diffusion de connaissances techniques : L'exemple de la conception de stylos publicitaires.</w:t>
+                <w:t xml:space="preserve">Representation and Exchange of Supply Chain Knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Buzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ième congrés international de génie industrielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Quebec, Canada. pp.45-50</w:t>
+              <w:t xml:space="preserve">World conference in Systemics, Cybernetics and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Floride, United States. pp.300-305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00152605v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00151815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi Agent Supply Chain Architecture to Optimize Distributed Decision Making.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Représentation et diffusion de connaissances techniques : L'exemple de la conception de stylos publicitaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Buzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th World Multiconference on Systemics and Informatics, SCI'2003 Orlando USA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, United States. pp.306-311</w:t>
+              <w:t xml:space="preserve">5ième congrés international de génie industrielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Quebec, Canada. pp.45-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00196480v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00152605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Society of Agents for Decision Making in Supply Chain Management</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Multi Agent Supply Chain Architecture to Optimize Distributed Decision Making.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Chehbi-Gamoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Derrouiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th World Multiconference on Systemics and Informatics, SCI'2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, United States. pp.317-321</w:t>
+              <w:t xml:space="preserve">7th World Multiconference on Systemics and Informatics, SCI'2003 Orlando USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, United States. pp.306-311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00196482v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00196480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectures d'échange et de partage de l'information via le web, pour des applications Supply Chain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A Society of Agents for Decision Making in Supply Chain Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Kabachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Omar El Beqqali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MCSEAI'2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2002, Algérie</w:t>
+              <w:t xml:space="preserve">7th World Multiconference on Systemics and Informatics, SCI'2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, United States. pp.317-321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00198520v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00196482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Web based SCM information exchange.</w:t>
+                <w:t xml:space="preserve">Architectures d'échange et de partage de l'information via le web, pour des applications Supply Chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Wacquet</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Allombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar El Beqqali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Annual International Conference on Industrial Engineering Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, United States. pp.111-120</w:t>
+              <w:t xml:space="preserve">MCSEAI'2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00196489v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00198520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-agent architecture simulation for decision making in productive organisation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Web based SCM information exchange.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Wacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7° symposium IFAC on automated systems based on human skill : Joint Design of Technology and Organization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2000, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">6th Annual International Conference on Industrial Engineering Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, United States. pp.111-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00756765v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00196489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different complexity levels in the decision system of a manufacturing management game.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Burlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Games in Production Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Germany. pp.215-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00196490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Agent Architecture for the Simulation for Decision making of Productive Organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Kabachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th IFAC Symposium on Automated Systems Based on human skill</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00196491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à la mie en œuvre d'un ERP.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-agent architecture simulation for decision making in productive organisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Kabachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Boutin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Lucien Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème congrès international de génie industriel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Canada</w:t>
+              <w:t xml:space="preserve">7° symposium IFAC on automated systems based on human skill : Joint Design of Technology and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2000, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00196493v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00756765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching Production Management Using Software Based on Simulation Models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Contribution à la mie en œuvre d'un ERP.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arena Sphere '98</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1998, Pittsburg, United States</w:t>
+              <w:t xml:space="preserve">3ème congrès international de génie industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00756689v1</w:t>
+                <w:t xml:space="preserve">hal-00196493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supports pédagogiques pour la gestion industrielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NTICF'98 : Nouvelles Technologies de l'Information et de la Communication dans les Formations d'ingénieurs et dans l'industrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1998, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00756709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning for Decision Making in Multi-Agent Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Teaching Production Management Using Software Based on Simulation Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucien Vincent</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Burlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference : Artificial Intelligence and Soft Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1997, Banff, Canada</w:t>
+              <w:t xml:space="preserve">Arena Sphere '98</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1998, Pittsburg, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00198524v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00756689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Society of Agents for Decision Making in Productive Organizations.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Entreprise Réactive : un modèle dynamique d'évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Burlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Mini Euro Conference on Decision Support Systems Groupware Multimedia Electronic Commerce</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1997, Bruges, Belgium</w:t>
+              <w:t xml:space="preserve">Journée du Groupement pour la Recherche en Productique - Groupe Modélisation d'Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1997, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00196495v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00756284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entreprise Réactive : un modèle dynamique d'évaluation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Learning for Decision Making in Multi-Agent Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Kabachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du Groupement pour la Recherche en Productique - Groupe Modélisation d'Entreprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1997, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Conference : Artificial Intelligence and Soft Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1997, Banff, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00756284v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00198524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIM'2: A Manufacturing Management Simulation Game</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A Society of Agents for Decision Making in Productive Organizations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Kabachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Simulation Multiconference (ESM'97)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1997, Istanbul, Turkey. pp. 581-585</w:t>
+              <w:t xml:space="preserve">7th Mini Euro Conference on Decision Support Systems Groupware Multimedia Electronic Commerce</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1997, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00756303v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00196495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une société d'Agents pour la prise de Décision dans les organisations productives.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">SIM'2: A Manufacturing Management Simulation Game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Burlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucien Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème journées francophones IAD &amp; SMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1996, Sète, France</w:t>
+              <w:t xml:space="preserve">11th European Simulation Multiconference (ESM'97)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1997, Istanbul, Turkey. pp. 581-585</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00196496v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00756303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application des Systèmes Multi-Agents à la Simulation d'Organisations Productives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Kabachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du PRC-IA sur les SMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1996, Toulouse, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00854581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A metasystemic model for the reactive firm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Une société d'Agents pour la prise de Décision dans les organisations productives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Kabachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Vincent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Burlat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRIA/IEEE Symposium on Emerging Technologies and Factory Automation, 1995</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4ème journées francophones IAD &amp; SMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1996, Sète, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00756262v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00196496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The System Paradigm: Prelude to Manufacturing System Simulation Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Annual Summer conference, Computer simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1995, Ottawa, Canada. pp.6 Pages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00854593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La simulation comme support d'étude de l'entreprise réactive</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A metasystemic model for the reactive firm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Burlat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès IFMA 95</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INRIA/IEEE Symposium on Emerging Technologies and Factory Automation, 1995</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1995, Paris, France. pp. 691 - 699, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ETFA.1995.496822⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00854598v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00756262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Knowledge-Based System to Object-Oriented Manufacturing System Simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">La simulation comme support d'étude de l'entreprise réactive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Redouane Senoune</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Simulation Symposium, ESS94</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1994, Istanbul, Turkey. p. 309-313</w:t>
+              <w:t xml:space="preserve">Congrès IFMA 95</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1995, Clermont-Ferrand, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00857921v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00854598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Using Knowledge-Based System to Object-Oriented Manufacturing System Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Senoune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Simulation Symposium, ESS94</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1994, Istanbul, Turkey. p. 309-313</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00857921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Conception d'une plate-forme de simulation de systèmes de production par les objets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojun Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Mathon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème congrès international de génie industriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1993, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00756244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22141,137 +22262,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue: Artificial Intelligence and IoT for Smart Healthcare: Challenges, Opportunities, and Trends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandeep Pirbhulal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hassan Sodhro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Korhan Cengiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19 (Issues 1 to 7), 2022, AIMS Press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04954403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22281,868 +22402,868 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Holistic Approach of Cybersecurity Capacity Building Through an Innovative Transveral Sandwich Training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica El Mehlem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industry Integrated Engineering and Computing Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medical Quality of Service Optimization over Internet of Multimedia Things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hassan Sodhro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sangaiah Arun Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gul Hassan Sodhro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Intelligence for Multimedia Big Data on the Cloud with Engineering Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press, Elsevier, 2018, 0128133279, 9780128133279. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-813314-9.00013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01909315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interoperability and Supply Chain Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Truptil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lamothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Archimède, Bruno Vallespir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enterprise Interoperability: INTEROP-PGSO Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p.131-151, 2017, Enterprise Interoperability: INTEROP-PGSO Vision, 9781786300843. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119407928.ch7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective use of food traceability in product recall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierno M.L. Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Montserrat Espiñeira; Francisco Santaclara. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Food Traceability Techniques and Technologies - Improving Quality Throughout the Food Chain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Advances in Food Traceability Techniques and Technologies, 9780081003107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MKMSIS: A Multi-agent Knowledge Management System for Industrial Sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgilio Lopez-Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thitiya Manakitsirisuthi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laalaoui, Y and Bouguila, N. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Intelligence Applications In Information and Communication Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 607, SPRINGER-VERLAG BERLIN, pp.195--213, 2015, Studies in Computational Intelligence, 978-3-319-19833-0; 978-3-319-19832-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-19833-0_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of a Multi-agent Supervisory System for an Agricultural Products Sourcing Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgilio Lopez-Morales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Osei-Bryson, Kweku-Muata, Mansingh, Gunjan, Rao, Lila </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge Management for Development Domains, Strategies and Technologies for Developing Countries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.57-69, 2014, 978-1-4899-7392-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of trust in Supply chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lavastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simulation of trust in Supply chain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-Blackwell, pp.267-316, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01090287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A collaborative decision-making approach for supply chain based on a multi-agent system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23174,73 +23295,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benyoucef, Lyes; Grabot, Bernard (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Intelligence Techniques for Networked Manufacturing Enterprises Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.520, 2010, Springer Series in Advanced Manufacturing</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00442392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Data Compliance in Vaccine Industry: Interoperability to align Business and Information Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néjib Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23249,511 +23370,511 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Neubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enterprise Information Systems VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. Springer, pp.98-111, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00198492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumentation de l'échange de connaissances dans les chaînes logistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Buzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.F Boujut, D. Llerena, et D. Brissaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les systèmes de production : applications interdisciplinaires et mutations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes Lavoisier, pp.207-219, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00442396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MKMSIS: A Multi-agent Knowledge Management System for Industrial Sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgilio Lopez-Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thitiya Manakitsirisuthi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laalaoui, Yacine, Bouguila, Nizar </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Intelligence Applications in Information and Communication Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 605, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.195-213, 2005, 978-3-319-19833-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-19833-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Layers Supply chain modelling based on Multi-Agent Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Chehbi-Gamoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ed. L.M. Cam. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Solutions for Future Manufacturing systems.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer/ Kluwer, pp.307-314, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00442402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une société d'agents pour la prise de décision dans les organisations productives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Kabachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligence Artificielle Distribuée et Systèmes Multi-Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes, 280p, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00196466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23763,117 +23884,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a more efficient use of process and product traceability data for continuous improvement of industrial performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierno Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23883,100 +24004,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et Simulation d'Organisations Productives Réactives: Une Approche Moiti-Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Modélisation et simulation. INSA de Lyon, 1990. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1996ISAL0032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00838911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23986,105 +24107,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architectures collaboratives pour l'aide à la décision dans les entreprises en réseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Modélisation et simulation. Université Lumière - Lyon II, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00793994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId476"/>
+      <w:footerReference w:type="default" r:id="rId479"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -24152,51 +24273,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="224033A3"/>
+    <w:nsid w:val="D376A654"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24383,51 +24504,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/youzrout" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8260-1111" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121472884" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065926v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengji Yang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiqing Zhang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Yu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Seklouli-Sekhari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bouras" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2025.110660" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599790v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubou Thiam Niang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Kahn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouzrout" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Derras" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Laval" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cola.2024.101283" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065801v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijuan Ren" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu He" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2024.106776" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934623v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilubon Chonsawat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apichat Sopadang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMTM.2023.133699" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579344v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siraprapa Wattanakul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Henry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reeveerakul Napaporn" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937959v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilgesu Bayir" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Charles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Sekhari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14053029" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081971v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hassan Sodhro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noman Zahid" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Wang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Pirbhulal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2020.3026663" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161583v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Dafflon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;jib Moalla" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-020-06572-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003595v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alnour Ribault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vercraene Vercraene" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1831705" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054284v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadzai Ahmadi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cherifi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cheutet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788363v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Kumar Sangaiah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Pirphulal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-018-5634-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820697v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219686718500105" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722846v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno M.L. Diallo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219622018500025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788366v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Chen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanqing Wu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1550147717750030" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635036v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pittawat Ueasangkomsate" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01467534v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Farooq" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nongaillard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Abdul Qadir" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219622016500358" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356032v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophea Chhun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-013-0855-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01467613v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2016.08.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575869v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Hachicha" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Fahad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2015.12.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH8MKVHN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575880v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2015.06.007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356045v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Chang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Jiliu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2013.04.014" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356036v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTM.2014.059235" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356037v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Mario Savino" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSOM.2014.065330" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336977v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/989726" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170150v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356035v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IFS-141164" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356038v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suiran Yu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3963/jmpm.v2i1.53" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355981v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mazza" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore de Chiaro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPLM.2013.055885" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355974v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/391720" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355988v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo M. Savino" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355997v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nopasit Chakpitak" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPLM.2012.052658" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004997v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bahloul" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Darragi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442054v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradorn Sureephong" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442052v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Geryville" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Sapidis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788367v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buzon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMR.2010.035815" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445209v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Neubert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442053v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Savino" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Di Domenico" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442050v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Habib Nfaoui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar El Beqqali" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442055v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephano Apolloni" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442051v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Buzon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442059v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ram&#237;rez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Lopez-Ortega" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196465v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramirez-Hernandez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lopez-Ortega" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196294v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442060v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442062v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152607v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597037v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Ramde" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Vital Kombaya Touckia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Rivera" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886731v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.242" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161189v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Sekhari Seklouli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903241v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCAT59108.2023.00025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611749v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Jlassi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moyaux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouleux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903205v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SKIMA59232.2023.10387341" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396503v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188160v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938100v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Charles" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595341v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673588v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubou Niang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Amokrane" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Sahli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816240v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubou T Niang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934409v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Combis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bourafai-Aziez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;riau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250112v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Ghzaiel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Riahi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03346490v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiun Terng Liew" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aduwati Sali" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor Kamariah Noordin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borhanuddin Mohd. Ali" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazirulhisyam Hashim" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_51" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347304v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Touchard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00226" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274478v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017140v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Lounes Bentaha" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62807-9_37" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082321v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dewan Md Farid" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082298v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082173v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roua Elchamaa" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Kilany Chamoun" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094157v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gu&#233;riau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dusparic" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905626v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Wang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiwei Li" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIoT48696.2020.9089571" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450380v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Peguet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.497" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429973v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Henry" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000766v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858490v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2017.8280038" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858482v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93797-7_2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963211v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Napaporn Reeveerakul" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01614-2_38" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788468v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788465v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952355v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maisam Moradi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788478v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir M'Baya" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz A Bouras" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788489v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679977v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640998v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Alaya" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887261v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722866v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04080507v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tralongo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Houssem" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bouras" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ghemri" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Veillard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887104v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Gasmi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghemri Fadi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veillard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640989v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640987v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01764163v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharmendra Kumar Mishra" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72905-3_54" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377433v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33111-9_11" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788507v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788526v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Abul Kashem" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hanif Seddiqi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699676v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54660-5_34" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699712v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Naeem" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54660-5_10" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641009v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Mansour" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17706/jcp.12.5.470-478" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788531v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086803v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438752v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438751v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377482v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33111-9_51" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377446v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florendia Fourli-Kartsouni" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33111-9_21" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788501v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gechter" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534564v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanokwan Malang" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2015.34" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722898v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722891v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharmendra K Mishra" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575897v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.05.299" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788562v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788539v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575893v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno M. L. Diallo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.449" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723069v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Diallo" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01467595v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tej Prasad Dhamala" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388235v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno L. Diallo" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44739-0_20" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534554v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574853v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723017v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575902v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Taha Elhariri Essamlali" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salinee Santiteerakul" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575903v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788564v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Akhter Hossain" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574854v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04948-9_6" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01386514v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45937-9_33" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575907v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575901v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01467566v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574856v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lopez-Morales" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574865v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Della Selva" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575909v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Della Selva" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAdLT.2013.6568513" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01461884v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41501-2_44" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551433v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chang" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551452v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551459v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hossein" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550197v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thitiya Manakitsirisuthi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550320v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550309v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298863v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Rouibi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Burlat" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Frein" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641243v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Hossain" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Chaze-Magnan" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez-Pery" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527386v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Seklouli Sekhari" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarker Rafij Ahmed Ratan" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mijanur Rahman" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Aziz Bouras" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628948v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pree Thiengburanathum" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Gonzalez-Feliu" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641242v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442245v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Derrouiche" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Napat Harnpornchai" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442240v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thtiya Manakitsirisuthi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442231v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442227v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357687v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#232;ne Chettaoui" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric No&#235;l" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442242v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442248v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442244v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442252v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442386v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442385v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442249v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198514v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196954v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196944v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153107v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284594v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198505v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Sapidis" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196472v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196525v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Elkadiri" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153093v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-2-287-48370-7" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198499v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196486v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198510v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196470v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Chehbi-Gamoura" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153049v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1000/ISBN0-85358-228-9" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196955v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tricca" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156803v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151829v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196864v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196473v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442388v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151633v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196488v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur El Kosantini" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442718v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152584v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196476v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben-Amar" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151815v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152605v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196480v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196482v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kabachi" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198520v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Allombert" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196489v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wacquet" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00756765v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Vincent" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196490v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boucher" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196491v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196493v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boutin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Campagne" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00756689v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grimaud" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00756709v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198524v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196495v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00756284v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00756303v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196496v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00854581v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00756262v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.1995.496822" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00854593v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jullien" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00854598v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00857921v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Senoune" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00756244v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Ye" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Mathon" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954403v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korhan Cengiz" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161730v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica El Mehlem" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909315v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangaiah Arun Kumar" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gul Hassan Sodhro" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813314-9.00013" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635091v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lauras" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Truptil" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamothe" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/book/10.1002/9781119407928" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119407928.ch7" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635104v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575892v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgilio Lopez-Morales" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19833-0_9" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635143v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090287v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaze" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lavastre" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442392v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198492v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442396v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635128v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19833-0" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442402v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196466v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986933v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00838911v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996ISAL0032" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00793994v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/youzrout" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8260-1111" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121472884" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065926v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengji Yang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiqing Zhang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Yu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Seklouli-Sekhari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bouras" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2025.110660" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065801v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijuan Ren" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu He" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2024.106776" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599790v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubou Thiam Niang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Kahn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouzrout" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Derras" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Laval" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cola.2024.101283" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934623v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilubon Chonsawat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apichat Sopadang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMTM.2023.133699" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579344v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siraprapa Wattanakul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Henry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reeveerakul Napaporn" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937959v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilgesu Bayir" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Charles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Sekhari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14053029" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081971v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hassan Sodhro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noman Zahid" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Wang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Pirbhulal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2020.3026663" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161583v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Dafflon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;jib Moalla" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-020-06572-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003595v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alnour Ribault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vercraene Vercraene" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1831705" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054284v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadzai Ahmadi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cherifi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cheutet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788363v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Kumar Sangaiah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Pirphulal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-018-5634-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722846v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno M.L. Diallo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219622018500025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820697v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219686718500105" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788366v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Chen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanqing Wu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1550147717750030" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635036v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pittawat Ueasangkomsate" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01467534v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Farooq" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nongaillard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Abdul Qadir" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219622016500358" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356032v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophea Chhun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-013-0855-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01467613v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2016.08.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575869v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Hachicha" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Fahad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2015.12.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH8MKVHN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575880v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2015.06.007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356036v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Chang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Jiliu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTM.2014.059235" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356045v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2013.04.014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356037v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Mario Savino" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSOM.2014.065330" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336977v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/989726" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170150v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356035v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IFS-141164" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356038v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suiran Yu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3963/jmpm.v2i1.53" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355981v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mazza" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore de Chiaro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPLM.2013.055885" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355974v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/391720" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355988v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo M. Savino" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355997v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nopasit Chakpitak" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPLM.2012.052658" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004997v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bahloul" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Darragi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442054v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradorn Sureephong" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442052v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Geryville" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Sapidis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788367v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buzon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMR.2010.035815" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445209v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Neubert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442053v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Savino" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Di Domenico" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442050v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Habib Nfaoui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar El Beqqali" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442055v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephano Apolloni" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442051v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Buzon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442059v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ram&#237;rez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Lopez-Ortega" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196465v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramirez-Hernandez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lopez-Ortega" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442060v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196294v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442062v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152607v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614133v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Ramde" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Kombaya Touckia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Rivera Trevi&#241;o" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597037v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Vital Kombaya Touckia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Rivera" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611749v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Jlassi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moyaux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouleux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886731v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.242" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161189v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Sekhari Seklouli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903241v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCAT59108.2023.00025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903205v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SKIMA59232.2023.10387341" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396503v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188160v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938100v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Charles" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595341v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673588v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubou Niang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Amokrane" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Sahli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816240v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubou T Niang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934409v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Combis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bourafai-Aziez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;riau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250112v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Ghzaiel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Riahi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03346490v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiun Terng Liew" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aduwati Sali" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor Kamariah Noordin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borhanuddin Mohd. Ali" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazirulhisyam Hashim" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_51" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347304v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Touchard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00226" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274478v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017140v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Lounes Bentaha" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62807-9_37" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082321v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dewan Md Farid" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082298v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082173v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roua Elchamaa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Kilany Chamoun" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094157v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gu&#233;riau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dusparic" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905626v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Wang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiwei Li" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIoT48696.2020.9089571" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450380v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Peguet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.497" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429973v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Henry" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000766v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858490v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2017.8280038" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858482v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93797-7_2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788468v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963211v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Napaporn Reeveerakul" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01614-2_38" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788465v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952355v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maisam Moradi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788478v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir M'Baya" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz A Bouras" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679977v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788489v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640998v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Alaya" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887261v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722866v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04080507v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tralongo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Houssem" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bouras" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ghemri" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Veillard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640989v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887104v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Gasmi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghemri Fadi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veillard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640987v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01764163v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharmendra Kumar Mishra" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72905-3_54" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699676v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54660-5_34" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699712v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Naeem" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54660-5_10" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788507v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788526v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Abul Kashem" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hanif Seddiqi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377433v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33111-9_11" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086803v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788531v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641009v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Mansour" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17706/jcp.12.5.470-478" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438752v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377482v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33111-9_51" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377446v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florendia Fourli-Kartsouni" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33111-9_21" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438751v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788501v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gechter" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534564v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanokwan Malang" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2015.34" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722898v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722891v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharmendra K Mishra" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575897v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.05.299" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788562v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575893v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno M. L. Diallo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.449" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788539v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723069v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Diallo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01467595v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tej Prasad Dhamala" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574853v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534554v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388235v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno L. Diallo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44739-0_20" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723017v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575902v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Taha Elhariri Essamlali" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salinee Santiteerakul" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788564v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Akhter Hossain" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574854v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04948-9_6" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575903v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01386514v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45937-9_33" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575907v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575901v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574856v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lopez-Morales" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01467566v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574865v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Della Selva" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575909v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Della Selva" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAdLT.2013.6568513" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01461884v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41501-2_44" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551433v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chang" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551452v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551459v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hossein" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550197v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thitiya Manakitsirisuthi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550320v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550309v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641243v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Hossain" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Chaze-Magnan" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez-Pery" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298863v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Rouibi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Burlat" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Frein" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527386v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Seklouli Sekhari" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarker Rafij Ahmed Ratan" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mijanur Rahman" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Aziz Bouras" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641242v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628948v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pree Thiengburanathum" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Gonzalez-Feliu" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442227v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thtiya Manakitsirisuthi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442245v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Derrouiche" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Napat Harnpornchai" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442240v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442231v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357687v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#232;ne Chettaoui" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric No&#235;l" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442242v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442248v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442244v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442252v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442386v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442249v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442385v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196472v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196525v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Elkadiri" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153093v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-2-287-48370-7" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198499v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196954v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198514v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196944v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153107v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198505v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Sapidis" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284594v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196486v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198510v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151829v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196864v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196470v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Chehbi-Gamoura" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196955v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tricca" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156803v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153049v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1000/ISBN0-85358-228-9" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196473v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442388v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151633v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152584v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196488v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur El Kosantini" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442718v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196476v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben-Amar" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151815v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152605v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196480v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196482v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kabachi" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198520v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Allombert" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196489v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wacquet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196490v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boucher" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196491v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Vincent" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00756765v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196493v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boutin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Campagne" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00756709v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00756689v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grimaud" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00756284v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198524v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196495v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00756303v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00854581v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196496v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00854593v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jullien" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00756262v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.1995.496822" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00854598v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00857921v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Senoune" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00756244v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Ye" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Mathon" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954403v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korhan Cengiz" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161730v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica El Mehlem" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909315v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangaiah Arun Kumar" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gul Hassan Sodhro" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813314-9.00013" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635091v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lauras" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Truptil" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamothe" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/book/10.1002/9781119407928" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119407928.ch7" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635104v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575892v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgilio Lopez-Morales" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19833-0_9" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635143v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090287v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaze" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lavastre" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442392v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198492v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442396v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635128v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19833-0" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442402v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196466v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986933v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00838911v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996ISAL0032" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00793994v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>