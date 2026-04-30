--- v0 (2026-03-09)
+++ v1 (2026-04-30)
@@ -187,259 +187,259 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advisory algorithms, automation bias and liability rules</w:t>
+                <w:t xml:space="preserve">How is Digital Evidence Used in the International Criminal Court? A Theoretical and Empirical Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yann Lecorps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie Obidzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Oytana</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téa Toutounji</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05486321v1</w:t>
+                <w:t xml:space="preserve">hal-05486303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How is Digital Evidence Used in the International Criminal Court? A Theoretical and Empirical Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advisory algorithms, automation bias and liability rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Obidzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Lecorps</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yves Oytana</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Téa Toutounji</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05486303v1</w:t>
+                <w:t xml:space="preserve">hal-05486321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial intelligence, inattention and liability rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Obidzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Oytana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -457,64 +457,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial intelligence, inattention and liability rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Obidzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Oytana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -545,64 +545,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy and Preferences for Legal Error</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat C Mungan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Obidzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Oytana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -620,64 +620,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction, human decision and liability rules, CRED Working paper No 2022-06</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Obidzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Oytana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -695,64 +695,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advisory algorithms and liability rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Obidzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Oytana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -783,64 +783,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy and Preferences for Legal Error</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat C Mungan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Obidzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Oytana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -858,64 +858,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presumption of innocence and deterrence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Obidzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Oytana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -933,64 +933,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identity mistakes and the standard of proof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Obidzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Oytana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1008,64 +1008,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does the probability of wrongful conviction affect the standard of proof?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Obidzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Oytana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1083,51 +1083,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expert opinion in a tort litigation game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Oytana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1203,51 +1203,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La participation des individus à l’enquête en droit international à travers les réseaux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Jamal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Obidzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Deffains</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1344,64 +1344,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial intelligence, inattention and liability rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Obidzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Oytana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Review of Law and Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.106211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1435,64 +1435,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presumption of Innocence and Deterrence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Obidzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Oytana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Institutional and Theoretical Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 176 (2), pp.377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1526,64 +1526,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identity errors and the standard of proof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Obidzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Oytana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Review of Law and Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 57, pp.73-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1649,51 +1649,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse économique de l'expertise judiciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Oytana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Université de Franche-Comté, 2013. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013BESA0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1810,51 +1810,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F805892"/>
+    <w:nsid w:val="5599D404"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2041,51 +2041,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yoytana" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1383-4974" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184295831" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486321v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Obidzinski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Oytana" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486303v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lecorps" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Naili" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;a Toutounji" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04606305v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04449143v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04320337v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat C Mungan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034871v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222291v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04229266v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879554v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879555v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462844v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413908v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chappe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170180v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jamal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deffains" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Frouville" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Carazo M&#233;ndez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633113v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irle.2024.106211" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04035073v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1628/jite-2020-0025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04035094v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irle.2018.12.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01157781v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013BESA0003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yoytana" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1383-4974" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184295831" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486303v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lecorps" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Naili" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Obidzinski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Oytana" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;a Toutounji" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486321v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04606305v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04449143v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04320337v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat C Mungan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034871v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222291v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04229266v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879554v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879555v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462844v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413908v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chappe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170180v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jamal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deffains" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Frouville" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Carazo M&#233;ndez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633113v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irle.2024.106211" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04035073v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1628/jite-2020-0025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04035094v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irle.2018.12.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01157781v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013BESA0003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>