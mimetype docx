--- v1 (2026-04-30)
+++ v2 (2026-05-26)
@@ -187,259 +187,259 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How is Digital Evidence Used in the International Criminal Court? A Theoretical and Empirical Approach</w:t>
+                <w:t xml:space="preserve">Advisory algorithms, automation bias and liability rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Lecorps</w:t>
+                <w:t xml:space="preserve">Marie Obidzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaoula Naili</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yves Oytana</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05486303v1</w:t>
+                <w:t xml:space="preserve">hal-05486321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advisory algorithms, automation bias and liability rules</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How is Digital Evidence Used in the International Criminal Court? A Theoretical and Empirical Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lecorps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Obidzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Oytana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téa Toutounji</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Obidzinski</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-05486321v1</w:t>
+                <w:t xml:space="preserve">hal-05486303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial intelligence, inattention and liability rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Obidzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Oytana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -457,64 +457,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial intelligence, inattention and liability rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Obidzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Oytana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -545,64 +545,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy and Preferences for Legal Error</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat C Mungan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Obidzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Oytana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -620,64 +620,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction, human decision and liability rules, CRED Working paper No 2022-06</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Obidzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Oytana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -695,64 +695,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advisory algorithms and liability rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Obidzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Oytana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -783,64 +783,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy and Preferences for Legal Error</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat C Mungan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Obidzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Oytana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -858,64 +858,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presumption of innocence and deterrence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Obidzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Oytana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -933,64 +933,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identity mistakes and the standard of proof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Obidzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Oytana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1008,64 +1008,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does the probability of wrongful conviction affect the standard of proof?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Obidzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Oytana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1083,51 +1083,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expert opinion in a tort litigation game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Oytana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1203,51 +1203,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La participation des individus à l’enquête en droit international à travers les réseaux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Jamal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Obidzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Deffains</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1344,64 +1344,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial intelligence, inattention and liability rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Obidzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Oytana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Review of Law and Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.106211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1435,64 +1435,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presumption of Innocence and Deterrence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Obidzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Oytana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Institutional and Theoretical Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 176 (2), pp.377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1526,102 +1526,114 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identity errors and the standard of proof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Obidzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Oytana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Review of Law and Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 57, pp.73-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.irle.2018.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04035094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -1635,114 +1647,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse économique de l'expertise judiciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Oytana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Université de Franche-Comté, 2013. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2013BESA0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01157781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId42"/>
+      <w:footerReference w:type="default" r:id="rId43"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1810,51 +1822,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5599D404"/>
+    <w:nsid w:val="C3DB7223"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2041,51 +2053,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yoytana" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1383-4974" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184295831" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486303v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lecorps" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Naili" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Obidzinski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Oytana" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;a Toutounji" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486321v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04606305v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04449143v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04320337v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat C Mungan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034871v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222291v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04229266v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879554v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879555v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462844v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413908v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chappe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170180v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jamal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deffains" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Frouville" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Carazo M&#233;ndez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633113v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irle.2024.106211" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04035073v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1628/jite-2020-0025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04035094v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irle.2018.12.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01157781v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013BESA0003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yoytana" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1383-4974" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184295831" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486321v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Obidzinski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Oytana" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486303v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lecorps" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Naili" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;a Toutounji" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04606305v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04449143v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04320337v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat C Mungan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034871v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222291v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04229266v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879554v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879555v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462844v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413908v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chappe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170180v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jamal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deffains" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Frouville" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Carazo M&#233;ndez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633113v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irle.2024.106211" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04035073v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1628/jite-2020-0025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04035094v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irle.2018.12.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDKMQNCB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01157781v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013BESA0003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>