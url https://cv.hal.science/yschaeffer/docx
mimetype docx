--- v0 (2026-05-02)
+++ v1 (2026-05-22)
@@ -132,51 +132,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1093,145 +1093,72 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 64, pp. 857-882</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 64 (5), pp.857-882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.645.0857⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -4386,263 +4313,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie des campagnes françaises et des espaces à enjeux spécifiques (littoral et montagne)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Typologie des campagnes françaises et des espaces à enjeux spécifiques (littoral, montagne et DOM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Barczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Pierre Tourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie M. Houdart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2011, pp.936</w:t>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597417v1</w:t>
+                <w:t xml:space="preserve">hal-00911232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie des campagnes françaises et des espaces à enjeux spécifiques (littoral, montagne et DOM)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Typologie des campagnes françaises et des espaces à enjeux spécifiques (littoral et montagne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Barczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Cremer-Schulte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie M. Houdart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.P. Tourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2011, pp.936</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Pierre Tourneux</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-00911232v1</w:t>
+                <w:t xml:space="preserve">hal-02597417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coûts environnementaux du développement périurbain : impact des configurations urbaines et des choix résidentiels</w:t>
               </w:r>
@@ -4759,51 +4686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Barczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Pierre Tourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5436,51 +5363,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7C67CE21"/>
+    <w:nsid w:val="4A142F52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5667,51 +5594,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yschaeffer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4580-876X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05515700v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Berard-Chenu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bolognesi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulangeat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchs" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-16991-310121" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746652v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cognard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schaeffer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Fran&#231;ois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13683500.2024.2409862" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998301v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2025.108586" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929570v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ruault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pirs.12558" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610105v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha&#239; Tivadar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.05.009" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818649v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dissart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.12.001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604753v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Cremer-Schulte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tartiu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2016.05.018" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPTCJCBW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573911v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bray" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26579" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763115v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goffette-Nagot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599574v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655091v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485700v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998308v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peltier Remi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163777v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Emilie Forget" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241329v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358750v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358752v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608611v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607499v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dissart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601192v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601699v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696966v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756671v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597418v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945978v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594813v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charlot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945871v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945852v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592935v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945855v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752833v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327722v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788974912.A.31" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327745v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788974912.Q.2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04327138v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337002v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hautdidier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tivadar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17992" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327804v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marcouiller" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781789908619.00021" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797271v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Riou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Stephane_Riou/publication/281330411_Couts_environnementaux_du_developpement_periurbain_impact_des_configurations_urbaines_et_des_choix_residentiels/links/5603b5c308ae08d4f1717b1e/Couts-environnementaux-du-developpement-periurbain-impact-des-configurations-urbaines-et-des-choix-residentiels.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190543v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www2.dijon.inra.fr/cesaer/fichiers/1087ead877ca7d6105e24a332c950506/files/MH%20YS%20CDD%20Espaces%20ruraux.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597410v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bovar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nirascou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597409v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01220565v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956906v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597066v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barczack" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. Tourneux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Houdart" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597417v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Barczak" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911232v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Pierre Tourneux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597411v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaigne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Riou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811443v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814453v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Berriet-Solliec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832700v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00980464v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012DIJOE006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02597805v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581139v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yschaeffer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4580-876X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05515700v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Berard-Chenu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bolognesi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulangeat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchs" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-16991-310121" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746652v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cognard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schaeffer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Fran&#231;ois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13683500.2024.2409862" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998301v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2025.108586" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929570v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ruault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pirs.12558" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610105v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha&#239; Tivadar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.05.009" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818649v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dissart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.12.001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604753v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Cremer-Schulte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tartiu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2016.05.018" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPTCJCBW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573911v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bray" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26579" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599574v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goffette-Nagot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.645.0857" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655091v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485700v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998308v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peltier Remi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163777v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Emilie Forget" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241329v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358750v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358752v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608611v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607499v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dissart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601192v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601699v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696966v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756671v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597418v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945978v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594813v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charlot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945871v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945852v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592935v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945855v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752833v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327722v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788974912.A.31" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327745v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788974912.Q.2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04327138v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337002v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hautdidier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tivadar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17992" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327804v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marcouiller" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781789908619.00021" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797271v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Riou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Stephane_Riou/publication/281330411_Couts_environnementaux_du_developpement_periurbain_impact_des_configurations_urbaines_et_des_choix_residentiels/links/5603b5c308ae08d4f1717b1e/Couts-environnementaux-du-developpement-periurbain-impact-des-configurations-urbaines-et-des-choix-residentiels.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190543v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www2.dijon.inra.fr/cesaer/fichiers/1087ead877ca7d6105e24a332c950506/files/MH%20YS%20CDD%20Espaces%20ruraux.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597410v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bovar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nirascou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597409v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01220565v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956906v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597066v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barczack" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. Tourneux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Houdart" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911232v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Barczak" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Pierre Tourneux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597417v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597411v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaigne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Riou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811443v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814453v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Berriet-Solliec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832700v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00980464v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012DIJOE006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02597805v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581139v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>