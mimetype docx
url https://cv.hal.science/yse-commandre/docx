--- v1 (2026-03-30)
+++ v2 (2026-04-30)
@@ -530,351 +530,351 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le phénomène d'inertie face à la nécessaire transition socio-environnementale :</w:t>
+                <w:t xml:space="preserve">Le défi des stations de montagne face au dérèglement climatique : présentation d'un projet d’étude exploratoire sur la transition des stations Hautes-Pyrénéennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ludovic Cassely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ysé Commandré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gandégnon Médéssè Carol F.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Codjovi Rodrigue Dogble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Angelergues</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ysé Commandré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIODD 2025 Entre conflits et convergences, comprendre et explorer les dynamiques de l'acceptabilité sociale dans les transitions socio-environnementales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">CNRIUT'2025 - Congrès National de la Recherche des IUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT Bayonne, Mar 2025, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05570239v1</w:t>
+                <w:t xml:space="preserve">hal-05029099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le défi des stations de montagne face au dérèglement climatique : présentation d'un projet d’étude exploratoire sur la transition des stations Hautes-Pyrénéennes</w:t>
+                <w:t xml:space="preserve">Le phénomène d'inertie face à la nécessaire transition socio-environnementale :</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Angelergues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Codjovi Dogble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gandégnon Médéssè Carol F.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cassely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ysé Commandré</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Angelergues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNRIUT'2025 - Congrès National de la Recherche des IUT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUT Bayonne, Mar 2025, Bayonne, France</w:t>
+              <w:t xml:space="preserve">RIODD 2025 Entre conflits et convergences, comprendre et explorer les dynamiques de l'acceptabilité sociale dans les transitions socio-environnementales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05029099v1</w:t>
+                <w:t xml:space="preserve">hal-05570239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le défi des stations de montagne face au dérèglement climatique : présentation d'un projet d'étude exploratoire sur la transition des stations Hautes-Pyrénéennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Cassely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ysé Commandré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médéssè Gandegnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Cassely</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Angelergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Codjovi Dogble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1480,51 +1480,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03124198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation numérique d’une filière d’exportation : le cas des avocats en provenance du Pérou</w:t>
+                <w:t xml:space="preserve">When value chains digitization reduces producers’ autonomy: the case of avocados’ producers in Peru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ysé Commandré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Imbert</w:t>
@@ -1542,578 +1542,578 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Macombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVème Colloque de l’AIM - session pays émergents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Marrakech, France</w:t>
+              <w:t xml:space="preserve">20th EURAM Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Dublin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03011913v1</w:t>
+                <w:t xml:space="preserve">hal-03124194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transparence alimentaire et blockchain</w:t>
+                <w:t xml:space="preserve">Transparence alimentaire et blockchain, quelles conséquences pour les producteurs agricoles en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ysé Commandré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Macombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème édition du Workshop ORNUM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Dijon, France</w:t>
+              <w:t xml:space="preserve">XXIXème conférence de l’AIMS - ST AIMS Systèmes Alimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Toulouse (distanciel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03011908v1</w:t>
+                <w:t xml:space="preserve">hal-03011901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transparence alimentaire et blockchain, quelles conséquences pour les producteurs agricoles en France ?</w:t>
+                <w:t xml:space="preserve">Transformation numérique d’une filière d’exportation : le cas des avocats en provenance du Pérou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ysé Commandré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Macombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Macombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVème Colloque de l’AIM - session supply chain</w:t>
+              <w:t xml:space="preserve">XXVème Colloque de l’AIM - session pays émergents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Marrakech, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03011920v1</w:t>
+                <w:t xml:space="preserve">hal-03011913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'utilisation de la blockchain pour la transparence alimentaire en France et l'inclusion des producteurs agricoles</w:t>
+                <w:t xml:space="preserve">Transparence alimentaire et blockchain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ysé Commandré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">seminar ‘Building Inclusive Agricultural Value Chains’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Wageningen, Pays-Bas</w:t>
+              <w:t xml:space="preserve">2ème édition du Workshop ORNUM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03011925v1</w:t>
+                <w:t xml:space="preserve">hal-03011908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’utilisation des images des producteurs agricoles pour la transparence alimentaire à l’aide de la blockchain</w:t>
+                <w:t xml:space="preserve">Transparence alimentaire et blockchain, quelles conséquences pour les producteurs agricoles en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ysé Commandré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Macombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes rencontres des Perspectives critiques en management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">XXVème Colloque de l’AIM - session supply chain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Marrakech, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03011924v1</w:t>
+                <w:t xml:space="preserve">hal-03011920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When value chains digitization reduces producers’ autonomy: the case of avocados’ producers in Peru</w:t>
+                <w:t xml:space="preserve">L'utilisation de la blockchain pour la transparence alimentaire en France et l'inclusion des producteurs agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ysé Commandré</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th EURAM Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Dublin, France</w:t>
+              <w:t xml:space="preserve">seminar ‘Building Inclusive Agricultural Value Chains’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Wageningen, Pays-Bas</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03124194v1</w:t>
+                <w:t xml:space="preserve">hal-03011925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transparence alimentaire et blockchain, quelles conséquences pour les producteurs agricoles en France ?</w:t>
+                <w:t xml:space="preserve">L’utilisation des images des producteurs agricoles pour la transparence alimentaire à l’aide de la blockchain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ysé Commandré</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Macombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIXème conférence de l’AIMS - ST AIMS Systèmes Alimentaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Toulouse (distanciel), France</w:t>
+              <w:t xml:space="preserve">9èmes rencontres des Perspectives critiques en management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03011901v1</w:t>
+                <w:t xml:space="preserve">hal-03011924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2567,51 +2567,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B5A19F62"/>
+    <w:nsid w:val="C78D2FD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2798,51 +2798,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yse-commandre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7311-3896" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/273210610" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570253v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ys&#233; Commandr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Marty" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JSTPM-12-2024-0473" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844772v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Aboueldahab" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guillot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351947v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macombe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mignon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13179843" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570239v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Angelergues" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Codjovi Dogble" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gand&#233;gnon M&#233;d&#233;ss&#232; Carol F." TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cassely" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029099v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codjovi Rodrigue Dogble" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093365v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ss&#232; Gandegnon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742642v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lichtl&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691624v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351951v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259795v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287546v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514381v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aye Nyein Thu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124198v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Imbert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011913v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011908v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011920v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011925v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011924v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124194v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011901v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011930v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562761v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aubert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Mazawan Coulibaly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420327v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sea Matilda Bez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yse-commandre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7311-3896" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/273210610" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570253v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ys&#233; Commandr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Marty" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JSTPM-12-2024-0473" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844772v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Aboueldahab" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guillot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351947v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macombe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mignon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13179843" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029099v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cassely" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gand&#233;gnon M&#233;d&#233;ss&#232; Carol F." TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codjovi Rodrigue Dogble" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Angelergues" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570239v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Codjovi Dogble" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093365v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ss&#232; Gandegnon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742642v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lichtl&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691624v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351951v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259795v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287546v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514381v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aye Nyein Thu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124198v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Imbert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124194v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011901v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011913v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011908v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011920v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011925v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011924v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011930v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562761v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aubert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Mazawan Coulibaly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420327v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sea Matilda Bez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>