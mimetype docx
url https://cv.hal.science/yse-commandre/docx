--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -530,351 +530,351 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le défi des stations de montagne face au dérèglement climatique : présentation d'un projet d’étude exploratoire sur la transition des stations Hautes-Pyrénéennes</w:t>
+                <w:t xml:space="preserve">Le phénomène d'inertie face à la nécessaire transition socio-environnementale :</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Angelergues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Codjovi Dogble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gandégnon Médéssè Carol F.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cassely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ysé Commandré</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Angelergues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNRIUT'2025 - Congrès National de la Recherche des IUT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUT Bayonne, Mar 2025, Bayonne, France</w:t>
+              <w:t xml:space="preserve">RIODD 2025 Entre conflits et convergences, comprendre et explorer les dynamiques de l'acceptabilité sociale dans les transitions socio-environnementales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05029099v1</w:t>
+                <w:t xml:space="preserve">hal-05570239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le phénomène d'inertie face à la nécessaire transition socio-environnementale :</w:t>
+                <w:t xml:space="preserve">Le défi des stations de montagne face au dérèglement climatique : présentation d'un projet d’étude exploratoire sur la transition des stations Hautes-Pyrénéennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ludovic Cassely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ysé Commandré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gandégnon Médéssè Carol F.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Codjovi Rodrigue Dogble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Angelergues</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ysé Commandré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIODD 2025 Entre conflits et convergences, comprendre et explorer les dynamiques de l'acceptabilité sociale dans les transitions socio-environnementales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">CNRIUT'2025 - Congrès National de la Recherche des IUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT Bayonne, Mar 2025, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05570239v1</w:t>
+                <w:t xml:space="preserve">hal-05029099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le défi des stations de montagne face au dérèglement climatique : présentation d'un projet d'étude exploratoire sur la transition des stations Hautes-Pyrénéennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Cassely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ysé Commandré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médéssè Gandegnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Cassely</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Angelergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Codjovi Dogble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1480,51 +1480,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03124198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When value chains digitization reduces producers’ autonomy: the case of avocados’ producers in Peru</w:t>
+                <w:t xml:space="preserve">Transformation numérique d’une filière d’exportation : le cas des avocats en provenance du Pérou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ysé Commandré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Imbert</w:t>
@@ -1542,578 +1542,578 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Macombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th EURAM Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Dublin, France</w:t>
+              <w:t xml:space="preserve">XXVème Colloque de l’AIM - session pays émergents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Marrakech, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03124194v1</w:t>
+                <w:t xml:space="preserve">hal-03011913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transparence alimentaire et blockchain, quelles conséquences pour les producteurs agricoles en France ?</w:t>
+                <w:t xml:space="preserve">Transparence alimentaire et blockchain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ysé Commandré</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Macombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIXème conférence de l’AIMS - ST AIMS Systèmes Alimentaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Toulouse (distanciel), France</w:t>
+              <w:t xml:space="preserve">2ème édition du Workshop ORNUM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03011901v1</w:t>
+                <w:t xml:space="preserve">hal-03011908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation numérique d’une filière d’exportation : le cas des avocats en provenance du Pérou</w:t>
+                <w:t xml:space="preserve">Transparence alimentaire et blockchain, quelles conséquences pour les producteurs agricoles en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ysé Commandré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Imbert</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Macombe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVème Colloque de l’AIM - session pays émergents</w:t>
+              <w:t xml:space="preserve">XXVème Colloque de l’AIM - session supply chain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Marrakech, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03011913v1</w:t>
+                <w:t xml:space="preserve">hal-03011920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transparence alimentaire et blockchain</w:t>
+                <w:t xml:space="preserve">L'utilisation de la blockchain pour la transparence alimentaire en France et l'inclusion des producteurs agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ysé Commandré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème édition du Workshop ORNUM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Dijon, France</w:t>
+              <w:t xml:space="preserve">seminar ‘Building Inclusive Agricultural Value Chains’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Wageningen, Pays-Bas</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03011908v1</w:t>
+                <w:t xml:space="preserve">hal-03011925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transparence alimentaire et blockchain, quelles conséquences pour les producteurs agricoles en France ?</w:t>
+                <w:t xml:space="preserve">L’utilisation des images des producteurs agricoles pour la transparence alimentaire à l’aide de la blockchain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ysé Commandré</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Macombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVème Colloque de l’AIM - session supply chain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Marrakech, France</w:t>
+              <w:t xml:space="preserve">9èmes rencontres des Perspectives critiques en management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03011920v1</w:t>
+                <w:t xml:space="preserve">hal-03011924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'utilisation de la blockchain pour la transparence alimentaire en France et l'inclusion des producteurs agricoles</w:t>
+                <w:t xml:space="preserve">When value chains digitization reduces producers’ autonomy: the case of avocados’ producers in Peru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ysé Commandré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Macombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">seminar ‘Building Inclusive Agricultural Value Chains’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Wageningen, Pays-Bas</w:t>
+              <w:t xml:space="preserve">20th EURAM Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Dublin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03011925v1</w:t>
+                <w:t xml:space="preserve">hal-03124194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’utilisation des images des producteurs agricoles pour la transparence alimentaire à l’aide de la blockchain</w:t>
+                <w:t xml:space="preserve">Transparence alimentaire et blockchain, quelles conséquences pour les producteurs agricoles en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ysé Commandré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Macombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes rencontres des Perspectives critiques en management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">XXIXème conférence de l’AIMS - ST AIMS Systèmes Alimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Toulouse (distanciel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03011924v1</w:t>
+                <w:t xml:space="preserve">hal-03011901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2567,51 +2567,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C78D2FD9"/>
+    <w:nsid w:val="9A9112E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2798,51 +2798,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yse-commandre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7311-3896" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/273210610" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570253v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ys&#233; Commandr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Marty" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JSTPM-12-2024-0473" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844772v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Aboueldahab" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guillot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351947v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macombe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mignon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13179843" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029099v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cassely" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gand&#233;gnon M&#233;d&#233;ss&#232; Carol F." TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codjovi Rodrigue Dogble" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Angelergues" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570239v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Codjovi Dogble" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093365v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ss&#232; Gandegnon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742642v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lichtl&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691624v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351951v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259795v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287546v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514381v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aye Nyein Thu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124198v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Imbert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124194v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011901v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011913v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011908v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011920v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011925v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011924v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011930v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562761v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aubert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Mazawan Coulibaly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420327v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sea Matilda Bez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yse-commandre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7311-3896" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/273210610" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570253v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ys&#233; Commandr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Marty" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JSTPM-12-2024-0473" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844772v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Aboueldahab" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guillot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351947v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macombe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mignon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13179843" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570239v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Angelergues" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Codjovi Dogble" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gand&#233;gnon M&#233;d&#233;ss&#232; Carol F." TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cassely" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029099v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codjovi Rodrigue Dogble" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093365v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ss&#232; Gandegnon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742642v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lichtl&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691624v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351951v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259795v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287546v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514381v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aye Nyein Thu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124198v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Imbert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011913v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011908v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011920v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011925v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011924v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124194v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011901v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011930v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562761v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aubert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Mazawan Coulibaly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420327v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sea Matilda Bez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>