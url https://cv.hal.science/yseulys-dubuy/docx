--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -883,248 +883,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Posttraumatic growth inventory: challenges with its validation among French cancer patients</w:t>
+                <w:t xml:space="preserve">Commentary: MSH3 homology and potential recombination link to SARS-CoV-2 furin cleavage site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yseulys Dubuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Myriam Blanchin</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lachuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12874-022-01722-6⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.834808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fviro.2022.834808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04113206v1</w:t>
+                <w:t xml:space="preserve">hal-04796530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commentary: MSH3 homology and potential recombination link to SARS-CoV-2 furin cleavage site</w:t>
+                <w:t xml:space="preserve">Posttraumatic growth inventory: challenges with its validation among French cancer patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yseulys Dubuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hugo Lachuer</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sébille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2, pp.834808. </w:t>
+              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22, pp.246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fviro.2022.834808⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12874-022-01722-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796530v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04113206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1751,480 +1751,480 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response shift analysis at the item level among multiple groups using Rasch models: a simulation study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Odile Stahl</w:t>
+                <w:t xml:space="preserve">Gaining information from lack of measurement invariance and restoring causal inference in randomized controlled-trials including patient-reported outcome measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Choisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yseulys Dubuy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st Annual Conference of the International Society for Quality of Life Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2024, Cologne, Germany. Quality of Life Research, 33 (S1), pp.150, 2024</w:t>
+              <w:t xml:space="preserve">, Oct 2024, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777225v1</w:t>
+                <w:t xml:space="preserve">hal-04923876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaining information from lack of measurement invariance and restoring causal inference in randomized controlled-trials including patient-reported outcome measures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Sébille</w:t>
+                <w:t xml:space="preserve">Response shift results of quantitative research using patient-reported outcome measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde G. E. Verdam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sawatzky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yseulys Dubuy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tolulope Sajobi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Russell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st Annual Conference of the International Society for Quality of Life Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04923876v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04924494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response shift results of quantitative research using patient-reported outcome measures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lara Russell</w:t>
+                <w:t xml:space="preserve">Validation de l'échelle SONG - Participation aux activités de la vie quotidienne chez les patients transplantés rénaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Brier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Jaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Ju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Giral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st Annual Conference of the International Society for Quality of Life Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Cologne, Germany</w:t>
+              <w:t xml:space="preserve">9e congrès de la SFNDT (Société Francophone de Néphrologie, Dialyse et Transplantation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04924494v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04924536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation de l'échelle SONG - Participation aux activités de la vie quotidienne chez les patients transplantés rénaux</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Response shift analysis at the item level among multiple groups using Rasch models: a simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Blanchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Stahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yseulys Dubuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sébille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e congrès de la SFNDT (Société Francophone de Néphrologie, Dialyse et Transplantation)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">31st Annual Conference of the International Society for Quality of Life Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Cologne, Germany. Quality of Life Research, 33 (S1), pp.150, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04924536v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation psychométrique de la version française du questionnaire QUAL-E chez les patients atteints d'un cancer en phase palliative</w:t>
               </w:r>
@@ -2446,407 +2446,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychometric properties of the French version of the SONG-Tx Life Participation instrument in kidney transplant recipients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathis Brier</w:t>
+                <w:t xml:space="preserve">Longitudinal measurement invariance assessment at the item level with Rasch family models: performances of the ROSALI algorithm for response shift detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yseulys Dubuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Maisons</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Angela Ju</w:t>
+                <w:t xml:space="preserve">Priscilla Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Hammas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Annual Conference of the International Society for Quality of Life Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Calgary, Canada</w:t>
+              <w:t xml:space="preserve">10th European Congress of Methodology [EAM 2023]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Ghent, Belgium. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04923931v1</w:t>
+                <w:t xml:space="preserve">hal-04779802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HADS-Anxiety: item-level investigation of the lack of longitudinal measurement invariance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Psychometric properties of the French version of the SONG-Tx Life Participation instrument in kidney transplant recipients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Brier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yseulys Dubuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Maisons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Jaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Ju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th Annual Conference of the International Society for Quality of Life Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Calgary, Canada. Quality of Life Research, 32 (S2), pp.S163, 2023, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Oct 2023, Calgary, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11136-023-03530-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04769477v1</w:t>
+                <w:t xml:space="preserve">hal-04923931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal measurement invariance assessment at the item level with Rasch family models: performances of the ROSALI algorithm for response shift detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HADS-Anxiety: item-level investigation of the lack of longitudinal measurement invariance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yseulys Dubuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sébille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Congress of Methodology [EAM 2023]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30th Annual Conference of the International Society for Quality of Life Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Calgary, Canada. Quality of Life Research, 32 (S2), pp.S163, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11136-023-03530-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779802v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04769477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Version française du « Post-traumatic growth inventory »</w:t>
               </w:r>
@@ -3068,243 +3068,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04923957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the heterogeneity of DIF using covariates with Rasch family models</w:t>
+                <w:t xml:space="preserve">Validation of the French version of the Post-traumatic Growth Inventory in melanoma and breast cancer patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yseulys Dubuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Annual Conference of the International Society for Quality of Life Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2021, Virtual, Canada</w:t>
+              <w:t xml:space="preserve">, Oct 2021, Virtual conference, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04924502v1</w:t>
+                <w:t xml:space="preserve">hal-04924500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the French version of the Post-traumatic Growth Inventory in melanoma and breast cancer patients</w:t>
+                <w:t xml:space="preserve">Assessment of the heterogeneity of DIF using covariates with Rasch family models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yseulys Dubuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marianne Bourdon</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Annual Conference of the International Society for Quality of Life Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2021, Virtual conference, Canada</w:t>
+              <w:t xml:space="preserve">, Oct 2021, Virtual, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04924500v1</w:t>
+                <w:t xml:space="preserve">hal-04924502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a Guttman’s errors based method to detect Response Shift (GERS) at an individual level</w:t>
               </w:r>
@@ -3803,51 +3803,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528844v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yseulys Dubuy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Blanchin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Perrot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bourdon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique S&#233;bille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-025-02756-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833263v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sawatzky" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Verdam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolulope Sajobi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Russell" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-024-03867-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113230v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Feuillet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roquilly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12028-023-01705-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346637v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Hardouin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1191107" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384983v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grall-Bronnec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Challet-Bouju" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-021-03015-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467560v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fron-Martineau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Billieux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Leboucher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Hardouin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4309/jgi.2022.49.10" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113206v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-022-01722-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04796530v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lachuer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fviro.2022.834808" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519537v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Stahl" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232540v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor R&#233;chard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885361v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929562v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924508v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940503v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777225v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923876v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Choisy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924494v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde G. E. Verdam" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924536v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Sautenet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Brier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Jaure" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Ju" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Giral" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924530v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Moyon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monpetit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Commer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Seegers" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769443v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923931v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Maisons" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769477v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-023-03530-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779802v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Brisson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Hammas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924527v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923957v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cinotti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924502v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924500v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924514v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812388v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ducarroz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03927349v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022NANU1023" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528844v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yseulys Dubuy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Blanchin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Perrot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bourdon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique S&#233;bille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-025-02756-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833263v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sawatzky" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Verdam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolulope Sajobi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Russell" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-024-03867-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113230v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Feuillet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roquilly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12028-023-01705-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346637v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Hardouin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1191107" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384983v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grall-Bronnec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Challet-Bouju" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-021-03015-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467560v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fron-Martineau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Billieux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Leboucher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Hardouin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4309/jgi.2022.49.10" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04796530v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lachuer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fviro.2022.834808" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113206v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-022-01722-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519537v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Stahl" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232540v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor R&#233;chard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885361v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929562v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924508v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940503v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923876v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Choisy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924494v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde G. E. Verdam" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924536v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Sautenet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Brier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Jaure" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Ju" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Giral" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777225v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924530v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Moyon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monpetit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Commer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Seegers" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769443v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779802v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Brisson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Hammas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923931v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Maisons" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769477v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-023-03530-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924527v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923957v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cinotti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924500v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924502v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924514v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812388v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ducarroz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03927349v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022NANU1023" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>