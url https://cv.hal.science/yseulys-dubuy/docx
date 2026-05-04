--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -2446,277 +2446,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal measurement invariance assessment at the item level with Rasch family models: performances of the ROSALI algorithm for response shift detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Blanchin</w:t>
+                <w:t xml:space="preserve">Psychometric properties of the French version of the SONG-Tx Life Participation instrument in kidney transplant recipients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Brier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yseulys Dubuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscilla Brisson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Odile Stahl</w:t>
+                <w:t xml:space="preserve">Valentin Maisons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Jaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Ju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Congress of Methodology [EAM 2023]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Ghent, Belgium. </w:t>
+              <w:t xml:space="preserve">30th Annual Conference of the International Society for Quality of Life Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Calgary, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04779802v1</w:t>
+                <w:t xml:space="preserve">hal-04923931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychometric properties of the French version of the SONG-Tx Life Participation instrument in kidney transplant recipients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathis Brier</w:t>
+                <w:t xml:space="preserve">Longitudinal measurement invariance assessment at the item level with Rasch family models: performances of the ROSALI algorithm for response shift detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yseulys Dubuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Maisons</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Angela Ju</w:t>
+                <w:t xml:space="preserve">Karima Hammas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Annual Conference of the International Society for Quality of Life Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Calgary, Canada</w:t>
+              <w:t xml:space="preserve">10th European Congress of Methodology [EAM 2023]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Ghent, Belgium. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04923931v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HADS-Anxiety: item-level investigation of the lack of longitudinal measurement invariance</w:t>
               </w:r>
@@ -3803,51 +3803,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528844v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yseulys Dubuy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Blanchin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Perrot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bourdon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique S&#233;bille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-025-02756-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833263v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sawatzky" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Verdam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolulope Sajobi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Russell" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-024-03867-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113230v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Feuillet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roquilly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12028-023-01705-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346637v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Hardouin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1191107" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384983v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grall-Bronnec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Challet-Bouju" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-021-03015-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467560v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fron-Martineau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Billieux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Leboucher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Hardouin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4309/jgi.2022.49.10" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04796530v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lachuer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fviro.2022.834808" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113206v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-022-01722-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519537v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Stahl" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232540v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor R&#233;chard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885361v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929562v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924508v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940503v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923876v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Choisy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924494v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde G. E. Verdam" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924536v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Sautenet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Brier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Jaure" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Ju" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Giral" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777225v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924530v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Moyon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monpetit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Commer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Seegers" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769443v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779802v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Brisson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Hammas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923931v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Maisons" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769477v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-023-03530-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924527v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923957v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cinotti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924500v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924502v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924514v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812388v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ducarroz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03927349v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022NANU1023" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528844v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yseulys Dubuy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Blanchin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Perrot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bourdon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique S&#233;bille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-025-02756-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833263v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sawatzky" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Verdam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolulope Sajobi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Russell" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-024-03867-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113230v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Feuillet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roquilly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12028-023-01705-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346637v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Hardouin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1191107" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384983v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grall-Bronnec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Challet-Bouju" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-021-03015-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467560v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fron-Martineau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Billieux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Leboucher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Hardouin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4309/jgi.2022.49.10" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04796530v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lachuer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fviro.2022.834808" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113206v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-022-01722-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519537v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Stahl" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232540v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor R&#233;chard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885361v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929562v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924508v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940503v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923876v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Choisy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924494v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde G. E. Verdam" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924536v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Sautenet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Brier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Jaure" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Ju" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Giral" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777225v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924530v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Moyon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monpetit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Commer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Seegers" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769443v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923931v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Maisons" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779802v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Brisson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Hammas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769477v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-023-03530-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924527v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923957v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cinotti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924500v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924502v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924514v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812388v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ducarroz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03927349v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022NANU1023" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>