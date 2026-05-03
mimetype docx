--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yvonne Treis </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFROBEE: The language of beekeeping and honey hunting in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoseph Yonas Zecharias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire Éco-Anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kambaata orthography: A critical evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethiopian Linguistics Circle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Online, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kambaata-Amharic language intertwining in a corpus of conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoseph Yonas Zecharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Afrikanist*innentag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Wien, Jun 2025, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Lexikon der traditionellen Imkerei im Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoseph Yonas Zecharias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vielfaltslinguistik 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Münster, Jun 2025, Münster (Westf), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Kambaata lexicon of traditional beekeeping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoseph Yonas Zecharias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference of Ethiopian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hawassa University, Sep 2025, Hawassa, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kambaata-Amharic code-switching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoseph Yonas Zecharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Deutscher Orientalistentag, DOT 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DMG, Friedrich-Alexander-Universität Erlangen-Nürnberg, Sep 2025, Erlangen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beekeeping as a green job – Practice, potential and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoseph Yonas Zecharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Ethiopan Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hawassa University, Sep 2025, Hawassa, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an ethno- and ecolinguistic account of honey hunting in Kambaata (Ethiopia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoseph Yonas Zecharias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Hybrid Cushitic Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leiden University, Dec 2025, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Kambaata Digital Language Archive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoseph Yonas Zecharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teshome Dagne Madebo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Hybrid Meeting on Cushitic Languages and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared lexicalisation patterns in the Ethiopian Linguistic Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meetings of the Philological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech to which no one says mhmm is an orphan&amp;quot;: Backchannels in Kambaata conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoseph Yonas Zecharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teshome Dagne Madebo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vielfaltslinguistik Graz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Graz, Jun 2024, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The language of beekeeping in Kambaata (Ethiopia): A corpus-based account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrikanistisches Kolloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut für Afrikanistik, Goethe-Universität Frankfurt/Main, Nov 2024, Frankfurt (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammatical gender in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Grammatical gender and 'natural' gender: Mappings and mismatches 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Freie Universität Berlin; CNRS; University of Oxford, Jun 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oldest source of Kambaata data: Antoine d'Abbadie's field notes from the 1st half of the 19th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Annual Conference of the College of Humanities, Language Studies, Journalism and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Addis Ababa University, May 2023, Addis Ababa, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological stress in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference "Affixes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Linguistic Association of Finland &amp; Department of Finnish and Finno-Ugric Languages (University of Turku), Aug 2023, Turku (FI), Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interjections in the Ethiopian Linguistic Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Typologizing interjections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interjections in Kambaata [revised]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vielfaltslinguistik 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Hamburg, May 2023, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interjections in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Afrikanist*innentag Im / Materielles Erbe Neu Kalibriert 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Leipzig, May 2023, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kambaata inflectional morphology: Uninflectedness - defectiveness - syncretism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Jahrestagung der Deutschen Gesellschaft für Sprachwissenschaft, Workshop "Uninflectedness"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität zu Köln, Mar 2023, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The significance of Antoine d’Abbadie’s notebooks as a source of linguistic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans les carnets d’un savant-voyageur en Éthiopie : Transcrire et éditer les carnets d’Antoine d’Abbadie (mi-XIXe s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque nationale de France, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A linguistic documentation of beekeeping in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoseph Yonas Zecharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Yonas Zekarias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Annual Conference of the CHLSJC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Addis Ababa, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dog barks wùúh or wúh: A contrastive study of onomatopoeia in Babanki and Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pius W. Akumbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Word-formation Theories VI / Typology and Universals in Word-Formation - Workshop "Onomatopoeia" 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pavol Jozef Šafárik University in Košice, Slovakia, Department of British and American Studies, Jun 2022, Košice, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selected aspects of complex predicates in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ComPLETE project: First conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic correlates of stress in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Buech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd Colloquium on African Languages and Linguistics (CALL 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universiteit Leiden, Aug 2022, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The approximative derivation in Kambaata (Cushitic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ApproxiMo Discontinuous Workshop 2021-2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjectival derivation in Kambaata: Proprietive, Agentive, Privative and Similative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar of the ZAS (Leibniz-Zentrum Allgemeine Sprachwissenschaft)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The functional load of stress in Highland East Cushitic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Annual Conference of the College of Humanities, Language Studies, Journalism and Communications, Addis Ababa University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Addis Ababa, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The grammaticalization of similative morphemes and manner demonstratives in Ethiopian languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd Annual Meeting of the Societas Linguistica Europaea - Workshop 2: The grammaticalization of manner expressions into complementizers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Bucharest (online on SLE Platform), Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manner, quality, degree and quantity demonstratives in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Manner, Quality, Degree and Quantity Demonstratives in Ethiopian Languages” (organized by Ronny Meyer &amp; Yvonne Treis) at the Seminar of the NORHED-Project "Linguistic Capacity Building - Tools for the inclusive development of Ethiopia"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Langesund, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideophones and interjections: Workshop introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Societas Linguistica Europaea (SLE) – 52nd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participles and verb forms called “participles” in (the grammars of) Ethiopian languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche HTL-Labex EFL, University Paris Diderot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kambaata negative participles: (almost) perfect verb-adjective hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surrey Linguistics Circle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Surrey Morphology Group, University of Surrey, Nov 2019, Guildford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The expression of elevation in demonstratives of the Omotic-Lowland East Cushitic contact zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLE 2019 - 52nd Annual Meeting of the Societas Linguistica Europaea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstrative systems in the Highland East Cushitic-Gurage contact zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th Annual Meeting of the North Atlantic Conference on Afroasiatic Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manner demonstratives in Chadic: Towards a research project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Biennial International Colloquium on the Chadic Languages (BICCL 10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‚Kaffeemäßig‘ – ‚kaffeeähnlich‘ – ‚kaffeehaltig‘: Abgeleitete Adjektive im Kambaata, einer äthiopischen Sprache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vielfaltslinguistik 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität zu Köln, Mar 2019, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negation and the expression of phasal polarity in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Expression of Phasal Polarity in sub-Saharan African languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität of Hamburg, Feb 2018, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426302v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body part nouns in Kambaata: Semantic extensions and idiomatic uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop "The body as a toolbox"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut für Afrikanistik, Universität zu Köln, Oct 2018, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Attenuative Derivation in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st Annual Meeting of the Societas Linguistica Europaea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attenuated qualities in a cross-linguistic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Segerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st Annual Meeting of the Societas Linguistica Europaea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01963172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Apprehensive Paradigm of Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st Annual Meeting of the Societas Linguistica Europaea (SLE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rückgabe von sprachwissenschaftlichen Daten an die Sprachgemeinschaft: Möglichkeiten und Grenzen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Daten, Sammlung, Kritik: Reflexion zu Disziplinarität und Absurdität </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität zu Köln, Apr 2018, Köln, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative participles in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th Annual Meeting of the Societas Linguistica Europaea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">„Möge deine Wunde die eines Fuchses sein!“ – Direktive Verbalformen in Südäthiopien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vielfaltslinguistik 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nikolai-Lab Leipzig, Mar 2017, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentative demonstratives in Kambaata from an Afroasiatic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">North Atlantic Conference for Afro-Asiatic Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universiteit Leiden, Jun 2017, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kambaatissata yu esaa ma yuan?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kambaata Culture, Language and History Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kambaata-Xambaaro Zonal Administration, Sep 2016, Durame, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentative demonstratives in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Afrikanistentag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Humboldt-Universität zu Berlin, Seminar für Afrikawissenschaften, Jun 2016, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarity and equality demonstratives in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Equative Constructions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut für deutsche Sprache und Literatur I, Universität zu Köln, Dec 2016, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past tense in Kambaata (Cushitic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on the Meaning of Past Tense Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Perfective Paradigms of Kambaata: Double Agreement, Defectiveness and Overlaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference of Ethiopian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of African Languages and Cultures, University of Warsaw, Aug 2015, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Comparative and Superlative Constructions: Typology and Diachrony</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VU Amsterdam, Department of Language, Literature and Communication, Jun 2015, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Additive -V in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th Annual Meeting of the SLE, Workshop on Additives across Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Societas Linguistica Europaea, Sep 2015, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dokumentation künstlerischer Sprache in Baskeet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Afrikanistentag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut für Afrikanistik, Universität zu Köln, May 2012, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similative morphemes as possible sources of purpose clause markers in Ethiopia (and beyond)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Expressions of Similarity from an Africanist and Typological Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, LLACAN, Jul 2012, Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions in Baskeet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference of Ethiopian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Center for Ethiopian Studies, Addis Ababa &amp; Institute of Ethiopian Studies, Addis Ababa University, Oct 2012, Dire Dawa, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementation strategies in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "La complémentation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, LACITO, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenting Kambaata (Cushitic) in its areal-linguistic and socio-cultural context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistics. Institut National des Langues et Civilisations Orientales, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05486413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negation in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Journée transversale des conférences d'égyptien et de berbère de l'EPHE (Andréas Stauder &amp; Amina Mettouchi), Sorbonne - Paris, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ethiopian Linguistic Area: Lectures 1-4 and References</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Summer school "Semantic shifts from lexicon to grammar", Fréjus, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">English comparison constructions in a typological perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Journée mastériale "Études des constructions comparatives dans des variétés de langues créoles et non créoles", Amiens, France. 2017, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01505695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech to which no one says mhmm is an orphan&amp;quot;: Backchanneling in Kambaata conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoseph Yonas Zecharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teshome Dagne Madebo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The causal-noncausal alternation in Kambaata (Cushitic), Paper presented at the 10th World Congress of African Linguistics, online, 7-12 June</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A curated global dataset of social contact between diverse language communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eri Kashima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Di Garbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oona Raatikainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Forkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosnátaly Avelino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, pp.1958. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-025-06192-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425133v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideophones in Kambaata (Cushitic): Grammar, meaning and use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Typology at the Crossroads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Ideophones: honing in on a descriptive and typological concept (special issue edited by Aimée Lahaussois, Julie Marsault &amp; Yvonne Treis), 4 (1), pp.147-200. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6092/issn.2785-0943/16393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187225v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideophones: honing in on a descriptive and typological concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marsault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Typology at the Crossroads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Ideophones: honing in on a descriptive and typological concept, 4 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6092/issn.2785-0943/19369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04612066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The approximative derivation in Kambaata (Cushitic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Wortbildung / Journal of Word Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Special issue Approximation in Morphology, ed. by Francesca Masini, Muriel Norde, Kristel Van Goethem, 7 (1), pp.204-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914947v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Book Review] Mauro Tosco, A grammar of Gawwada, a Cushitic language of south-west Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistique et Langues Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (1), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lla.7081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbal derivation in Kambaata (Cushitic), with a focus on the encoding of noncausal/causal alternations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistique et Langues Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special issue The noncausal/causal alternation in African languages, ed. by Sebastian Dom, Leora Bar-el, Ponsiano Sawaka Kanijo &amp; Malin Petzell, 8 (2), pp.1-36. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lla.4535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713604v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to quote Ethiopian authors in linguistic publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrika und Übersee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 94 (1), pp.80-90. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15460/auue.2021.94.1.222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997055v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Friedrich, Patricia. 2014. Afrikanische Silbenspiele. Betrachtet im Kontext von Sondersprachen. (Schriften zur Afrikanistik 21). Frankfurt et al.: Peter Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrika und Übersee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 93, pp.339-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184402v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similative and equative demonstratives in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Special issue "Comparaisons d'égalité et de similitude et expression de la simulation", 50 (1), pp.175-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872154v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Chamoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Special issue "Comparaisons d'égalité et de similitude et expression de la simulation", 51 (1), pp.5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues and maize bread taste good when they're cool&amp;quot;: Temperature terms and their metaphorical extensions in Kambaata (Cushitic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deginet Wotango Doyiso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in African Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (2), pp.225-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861851v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaisons d'égalité et de similitude : comme du pareil au même</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Chamoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Special issue "Comparaisons d'égalité et de similitude et expression de la simulation", 51 (1), pp.9-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02401336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison in Kambaata: Superiority, Equality and Similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, On the expression of comparison: Contributions to the typology of comparative constructions from lesser-known languages (guest editors: Yvonne Treis &amp; Katarzyna I. Wojtylak), 16 (1), pp.64-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350812v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savà, Graziano / Tosco, Mauro: An Annotated Edition of Father G. Toselli's Dizi Grammar. 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orientalistische Literaturzeitung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113 (1), pp. 91 - 92. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/olzg-2018-0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Dawit Bekele 2017. Lexical study of Dawuro. Munich: Lincom Europa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aethiopica, International Journal for Ethiopian and Eritrean Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21, pp.286-289. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15460/aethiopica.21.0.1159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Sara Petrollino 2016. A Grammar of Hamar. A South Omotic Language of Ethiopia. Cologne: Rüdiger Köppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistique et Langues Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.140-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Constructions: An Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, On the expression of comparison: Contributions to the typology of comparative constructions from lesser-known languages (guest editors: Yvonne Treis &amp; Katarzyna I. Wojtylak), 16 (1), pp.i-xxvi. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1349/PS1.1537-0852.A.492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005012v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review of] Richard J. Hayward & Eshetu Chabo 2014. Gamo-English-Amharic Dictionary. With an Introductory Grammar of Gamo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aethiopica, International Journal for Ethiopian and Eritrean Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19, pp.322-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes from the Field: Baskeet Phonological Sketch and Digital Wordlist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Werth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Documentation &amp; Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.810-832</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorial hybrids in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Languages and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (2), pp.215-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switch-reference and Omotic-Cushitic language contact in Southwest Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Language Contact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (1), pp.80-116. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/187740912X624469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kambaata children's songs and word games: Or what can we learn about the grammar of Kambaata by analysing marginal literature genres?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrikanistik Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, pp.1-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baskeet Story: Dog and Hyena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnorêma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8, pp.81-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing future time reference in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Journal of African studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (2), pp.132-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysemous agent nominals in Kambaata (Cushitic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STUF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 64 (4), pp.369-381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00717269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Joachim Crass & Ronny Meyer (eds.) 2009. Language contact and language change in Ethiopia (Topics in Interdisciplinary African Studies, 14.) Cologne: Köppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrikanistik Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception verbs and taste adjectives in Kambaata and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUGIA - Sprache und Geschichte in Afrika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21, pp.313-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purpose-encoding strategies in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrika und Übersee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 91, pp.1-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00717275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Mulugeta Seyoum 2008. A grammar of Dime. Utrecht: LOT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrika und Übersee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 91, pp.151-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoiding their names - avoiding their eyes: How Kambaata women respect their in‐laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropological Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (3), pp.292-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion events in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Publications in African Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5, pp.197-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction [to Encoding motion: Case studies from Africa]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelika Mietzner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Publication in African Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5, pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kambaata kinship terminology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Publication in African Linguistics (APAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3, pp.27-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Form and function of case marking in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrikanistik Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2006 (3), pp.1860-7462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezension von Anne Storch & Rudolf Leger (Hrsg.) 2002. Die afrikanistische Feldforschung. (Frankfurter Afrikanistische Blätter, 14.) Köln: Köppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrikanistik Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Paul Newman & Martha Ratliff (eds.) 2001. Linguistic fieldwork. Cambridge: CUP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrikanistische Arbeitspapiere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 70, pp.219-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NP coordination in Kxoe (Central Khoisan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrikanistische Arbeitspapiere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 63, pp.63-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negation in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matti Miestamo; Ljuba Veselinova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Negation in the world's languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Language Science Press, 2025, Research on Comparative Grammar, 978-3-96110-552-6. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.18233754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332852v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Converb constructions and clause chaining in Cushitic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hannah Sarvasy &amp; Alexandra Y. Aikhenvald. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clause chaining in the languages of the world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2024, 9780198870319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03673209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onomatopoeia in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deginet Wotango Doyiso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lívia Körtvélyessy; Pavol Štekauer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Onomatopoeia in the world's languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter Mouton, pp.81-92, 2024, 9783111051550. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783111053226-007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719892v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflexive constructions in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Katarzyna Janic, Nicoletta Puddu &amp; Martin Haspelmath. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexive constructions in the world's languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Language Science Press, pp.155-184, 2023, 978-3-96110-411-6. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7861660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095847v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ronny Meyer, Bedilu Wakjira &amp; Zelealem Leyew. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of Ethiopian languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.198-226, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The apprehensive in Kambaata (Cushitic): Form, meaning and origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martina Faller, Eva Schultze-Berndt &amp; Marine Vuillermet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprehensional constructions in a cross-linguistic perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Language Science Press, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095794v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The expression of phasal polarity in Kambaata (Cushitic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raija Kramer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Expression of Phasal Polarity in African Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Gruyter Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.311-334, 2021, 978-3-11-062751-0. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110646290-014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798648v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentative demonstratives in Kambaata from a Cushitic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Leblic; Lameen Souag. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du terrain à la théorie. Les 40 ans du LACITO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, LACITO-Publications, pp.343-369, 2020, 978-2-490768-01-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505569v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of manner demonstratives in discourse: A contrastive study of Wan (Mande) and Kambaata (Cushitic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Nikitina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Åshild Næss; Anna Margetts; Yvonne Treis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demonstratives in discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Science Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-67, 2020, 978-3-96110-286-0. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4055816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398758v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Demonstratives in discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Åshild Næss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Margetts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Åshild Næss; Anna Margetts; Yvonne Treis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demonstratives in discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Science Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-20, 2020, Topics at the Grammar-Discourse Interface, 978-3-96110-286-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">They are only two, like the teats of a donkey&amp;quot; : Kambaata Denumerals Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raija Kramer; Roland Kießling. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechthildian Approaches to Afrikanistik: Advances in language based research on Africa – Festschrift für Mechthild Reh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rüdiger Köppe, pp.339-366, 2017, 978-3-89645-226-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294217v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvonne Treis; Martine Vanhove. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Similative and Equative Constructions: A cross-linguistic perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 117, John Benjamins, pp.1-5, 2017, Typological Studies in Language, ISBN 9789027206985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similative morphemes as purpose clause markers in Ethiopia and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvonne Treis; Martine Vanhove. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Similative and Equative Constructions: A cross-linguistic perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 117, John Benjamins, pp.91-142, 2017, Typological Studies in Language, ISBN 9789027206985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Number in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Storch, Anne &amp; Gerrit J. Dimmendaal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Number: Constructions and Semantics. Case Studies from Africa, India, Amazonia and Oceania.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.111-133, 2014, Studies in Language Companion Series, 9789027259165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728439v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ronny Meyer; Yvonne Treis; Azeb Amha. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explorations in Ethiopian Linguistics: Complex Predicates, Finiteness and Interrogativity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 91, Otto Harrassowitz, pp.9-16, 2014, Abhandlungen für die Kunde des Morgenlandes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrogativity in Baskeet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ronny Meyer, Yvonne Treis, Azeb Amha. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explorations in Ethiopian Linguistics: Complex Predicates, Finiteness and Interrogativity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Otto Harrassowitz, pp.41-78, 2014, Abhandlungen für die Kunde des Morgenlandes 91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negation in Highland East Cushitic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ghil'ad Zuckermann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Burning issues in Afro-Asiatic linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.20-61, 2012, Burning issues in Afro-Asiatic linguistics, 9781443840705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T'imbaaro language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Uhlig, Siegbert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Aethiopica. Vol. 4: O-X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harrassowitz, pp.954-5, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Äthiopische Schrift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kootz, Anja &amp; Helma Pasch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5000 Jahre Schrift in Afrika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kölner Universitäts- und Stadtbibliothek, pp.48-58, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativization in Kambaata from a typological point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zygmunt Frajzyngier &amp; Erin Shay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction of morphology and syntax: Case studies in Afroasiatic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.161-206, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kambaata language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Crass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Siegbert Uhlig. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Aethiopica. Vol. 3. He-N</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harrassowitz, pp.334-5, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copulas in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joachim Crass &amp; Ronny Meyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deictics, Copula, and Focus in the Ethiopian Convergence Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rüdiger Köppe, pp.71-97, 2007, Afrikanistische Forschungen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardinal numerals in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tomáš Machalík &amp; Jan Záhořík. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd International Conference on African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dryada, pp.55-70, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Names of Khoisan languages and their variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language, identity, and conceptualization among the Khoisan, ed. by Mathias Schladt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rüdiger Köppe Verlag, pp.463‐503, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backchanneling in Kambaata conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoseph Yonas Zecharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teshome Dagne Madebo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LingCologne2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a folk taxonomy of Baskeet songs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambaye Tsedeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference of Ethiopian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Dire Dawa, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideophones: honing in on a descriptive and typological concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marsault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Typology at the Crossroads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (1), 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04612053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaisons d’égalité et de similitude et expression de la simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Chamoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 51 (1), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the expression of comparison: Contributions to the typology of comparative constructions from lesser-known languages (Special issue of Linguistic Discovery 16(1))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna I. Wojtylak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encoding motion: Case studies from Africa. In memory of Ursula Drolc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelika Mietzner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Publications in African Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GramAdapt Social Contact Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eri Kashima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Di Garbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oona Raatikainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosnátaly Avelino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasha Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7508053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au bord du silence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leducq Maryline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baskeet songs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstratives in discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Åshild Næss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Margetts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Science Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 6, 2020, Topics at the Grammar-Discourse Interface, 978-3-96110-286-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topics in Chadic Linguistics X. Papers from the 9th Biennial International Colloquium on the Chadic Languages, Villejuif, September 7-8, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Tourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rüdiger Köppe Verlag, 11, 2019, Chadic Linguistics / Linguistique Tchadique / Tschadistik, 978-3-89645-530-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qakkichchu Laaha [Le Petit Prince de Antoine de Saint-Exupéry en langue kambaata]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Saint-Exupéry (de)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deginet Wotango Doyiso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tintenfaß, 2018, 978-3-946190-70-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kambaatissa hayyo'ooma yannaakkata [Kambaata proverbs]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alamu Banta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alamaayyo Gabretsiyoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shimelis Mazengia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Addis Ababa University, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similative and Equative Constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vanhove, Martine. John Benjamins, 117, 2017, Typological Studies in Language, Spike Gildea; Fernando Zúñiga, ISBN 9789027206985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majusebetter!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Verlag, 2015, 978-3-938381-47-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque international sur les langues couchitiques et les peuples qui les parlent - Paris, 8-12 Sept. 1975</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Enguehard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Simeone-Senelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rüdiger Köppe Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Colloque international sur les langues couchitiques et les peuples qui les parlent / International Conference on Cushitic Languages and Peoples - Paris, 8-12 Sept. 1975, 978-3-89645-489-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorations in Ethiopian Linguistics: Complex Predicates, Finiteness and Interrogativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeb Amha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Otto Harrassowitz, pp.299, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ein Kaffee zum Mitholen, bitte!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Verlag, 2014, 978-3-938381-50-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selected Papers from the 2009 Conference of the Australian Linguistic Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rik de Busser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Australian Linguistic Society, pp.547, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A grammar of Kambaata. Part 1: Phonology, morphology, and nonverbal predication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rüdiger Köppe Verlag, pp.467, 2008, Cushitic Language Studies, 978-3-89645-484-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kambaatissata: Yanna, maauta, heessa / The Kambaata Language: Proverbs, tales, legends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnaire on manner, quality, degree and quantity demonstratives in Ethiopian languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les études africaines en France : un état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ballarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Banégas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Beauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bourlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Groupement d'intérêt scientique (GIS) Études africaines en France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01821660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId214"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yvonne Treis </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFROBEE: The language of beekeeping and honey hunting in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoseph Yonas Zecharias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire Éco-Anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kambaata orthography: A critical evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethiopian Linguistics Circle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Online, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kambaata-Amharic language intertwining in a corpus of conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoseph Yonas Zecharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Afrikanist*innentag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Wien, Jun 2025, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Lexikon der traditionellen Imkerei im Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoseph Yonas Zecharias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vielfaltslinguistik 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Münster, Jun 2025, Münster (Westf), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Kambaata lexicon of traditional beekeeping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoseph Yonas Zecharias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference of Ethiopian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hawassa University, Sep 2025, Hawassa, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kambaata-Amharic code-switching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoseph Yonas Zecharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Deutscher Orientalistentag, DOT 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DMG, Friedrich-Alexander-Universität Erlangen-Nürnberg, Sep 2025, Erlangen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beekeeping as a green job – Practice, potential and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoseph Yonas Zecharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Ethiopan Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hawassa University, Sep 2025, Hawassa, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an ethno- and ecolinguistic account of honey hunting in Kambaata (Ethiopia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoseph Yonas Zecharias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Hybrid Cushitic Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leiden University, Dec 2025, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Kambaata Digital Language Archive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoseph Yonas Zecharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teshome Dagne Madebo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Hybrid Meeting on Cushitic Languages and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared lexicalisation patterns in the Ethiopian Linguistic Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meetings of the Philological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech to which no one says mhmm is an orphan&amp;quot;: Backchannels in Kambaata conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoseph Yonas Zecharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teshome Dagne Madebo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vielfaltslinguistik Graz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Graz, Jun 2024, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The language of beekeeping in Kambaata (Ethiopia): A corpus-based account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrikanistisches Kolloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut für Afrikanistik, Goethe-Universität Frankfurt/Main, Nov 2024, Frankfurt (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oldest source of Kambaata data: Antoine d'Abbadie's field notes from the 1st half of the 19th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Annual Conference of the College of Humanities, Language Studies, Journalism and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Addis Ababa University, May 2023, Addis Ababa, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammatical gender in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Grammatical gender and 'natural' gender: Mappings and mismatches 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Freie Universität Berlin; CNRS; University of Oxford, Jun 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interjections in the Ethiopian Linguistic Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Typologizing interjections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological stress in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference "Affixes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Linguistic Association of Finland &amp; Department of Finnish and Finno-Ugric Languages (University of Turku), Aug 2023, Turku (FI), Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interjections in Kambaata [revised]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vielfaltslinguistik 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Hamburg, May 2023, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interjections in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Afrikanist*innentag Im / Materielles Erbe Neu Kalibriert 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Leipzig, May 2023, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kambaata inflectional morphology: Uninflectedness - defectiveness - syncretism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Jahrestagung der Deutschen Gesellschaft für Sprachwissenschaft, Workshop "Uninflectedness"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität zu Köln, Mar 2023, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The significance of Antoine d’Abbadie’s notebooks as a source of linguistic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans les carnets d’un savant-voyageur en Éthiopie : Transcrire et éditer les carnets d’Antoine d’Abbadie (mi-XIXe s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque nationale de France, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A linguistic documentation of beekeeping in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoseph Yonas Zecharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Yonas Zekarias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Annual Conference of the CHLSJC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Addis Ababa, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dog barks wùúh or wúh: A contrastive study of onomatopoeia in Babanki and Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pius W. Akumbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Word-formation Theories VI / Typology and Universals in Word-Formation - Workshop "Onomatopoeia" 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pavol Jozef Šafárik University in Košice, Slovakia, Department of British and American Studies, Jun 2022, Košice, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selected aspects of complex predicates in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ComPLETE project: First conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic correlates of stress in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Buech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd Colloquium on African Languages and Linguistics (CALL 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universiteit Leiden, Aug 2022, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The approximative derivation in Kambaata (Cushitic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ApproxiMo Discontinuous Workshop 2021-2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjectival derivation in Kambaata: Proprietive, Agentive, Privative and Similative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar of the ZAS (Leibniz-Zentrum Allgemeine Sprachwissenschaft)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The functional load of stress in Highland East Cushitic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Annual Conference of the College of Humanities, Language Studies, Journalism and Communications, Addis Ababa University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Addis Ababa, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The grammaticalization of similative morphemes and manner demonstratives in Ethiopian languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd Annual Meeting of the Societas Linguistica Europaea - Workshop 2: The grammaticalization of manner expressions into complementizers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Bucharest (online on SLE Platform), Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manner, quality, degree and quantity demonstratives in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Manner, Quality, Degree and Quantity Demonstratives in Ethiopian Languages” (organized by Ronny Meyer &amp; Yvonne Treis) at the Seminar of the NORHED-Project "Linguistic Capacity Building - Tools for the inclusive development of Ethiopia"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Langesund, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideophones and interjections: Workshop introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Societas Linguistica Europaea (SLE) – 52nd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participles and verb forms called “participles” in (the grammars of) Ethiopian languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche HTL-Labex EFL, University Paris Diderot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kambaata negative participles: (almost) perfect verb-adjective hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surrey Linguistics Circle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Surrey Morphology Group, University of Surrey, Nov 2019, Guildford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The expression of elevation in demonstratives of the Omotic-Lowland East Cushitic contact zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLE 2019 - 52nd Annual Meeting of the Societas Linguistica Europaea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstrative systems in the Highland East Cushitic-Gurage contact zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th Annual Meeting of the North Atlantic Conference on Afroasiatic Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manner demonstratives in Chadic: Towards a research project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Biennial International Colloquium on the Chadic Languages (BICCL 10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‚Kaffeemäßig‘ – ‚kaffeeähnlich‘ – ‚kaffeehaltig‘: Abgeleitete Adjektive im Kambaata, einer äthiopischen Sprache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vielfaltslinguistik 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität zu Köln, Mar 2019, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negation and the expression of phasal polarity in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Expression of Phasal Polarity in sub-Saharan African languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität of Hamburg, Feb 2018, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426302v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body part nouns in Kambaata: Semantic extensions and idiomatic uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop "The body as a toolbox"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut für Afrikanistik, Universität zu Köln, Oct 2018, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Attenuative Derivation in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st Annual Meeting of the Societas Linguistica Europaea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rückgabe von sprachwissenschaftlichen Daten an die Sprachgemeinschaft: Möglichkeiten und Grenzen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Daten, Sammlung, Kritik: Reflexion zu Disziplinarität und Absurdität </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität zu Köln, Apr 2018, Köln, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Apprehensive Paradigm of Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st Annual Meeting of the Societas Linguistica Europaea (SLE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attenuated qualities in a cross-linguistic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Segerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st Annual Meeting of the Societas Linguistica Europaea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01963172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">„Möge deine Wunde die eines Fuchses sein!“ – Direktive Verbalformen in Südäthiopien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vielfaltslinguistik 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nikolai-Lab Leipzig, Mar 2017, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative participles in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th Annual Meeting of the Societas Linguistica Europaea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentative demonstratives in Kambaata from an Afroasiatic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">North Atlantic Conference for Afro-Asiatic Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universiteit Leiden, Jun 2017, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kambaatissata yu esaa ma yuan?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kambaata Culture, Language and History Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kambaata-Xambaaro Zonal Administration, Sep 2016, Durame, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentative demonstratives in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Afrikanistentag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Humboldt-Universität zu Berlin, Seminar für Afrikawissenschaften, Jun 2016, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarity and equality demonstratives in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Equative Constructions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut für deutsche Sprache und Literatur I, Universität zu Köln, Dec 2016, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past tense in Kambaata (Cushitic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on the Meaning of Past Tense Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Perfective Paradigms of Kambaata: Double Agreement, Defectiveness and Overlaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference of Ethiopian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of African Languages and Cultures, University of Warsaw, Aug 2015, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Comparative and Superlative Constructions: Typology and Diachrony</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VU Amsterdam, Department of Language, Literature and Communication, Jun 2015, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Additive -V in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th Annual Meeting of the SLE, Workshop on Additives across Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Societas Linguistica Europaea, Sep 2015, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dokumentation künstlerischer Sprache in Baskeet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Afrikanistentag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut für Afrikanistik, Universität zu Köln, May 2012, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similative morphemes as possible sources of purpose clause markers in Ethiopia (and beyond)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Expressions of Similarity from an Africanist and Typological Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, LLACAN, Jul 2012, Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions in Baskeet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference of Ethiopian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Center for Ethiopian Studies, Addis Ababa &amp; Institute of Ethiopian Studies, Addis Ababa University, Oct 2012, Dire Dawa, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementation strategies in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "La complémentation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, LACITO, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenting Kambaata (Cushitic) in its areal-linguistic and socio-cultural context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistics. Institut National des Langues et Civilisations Orientales, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05486413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negation in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Journée transversale des conférences d'égyptien et de berbère de l'EPHE (Andréas Stauder &amp; Amina Mettouchi), Sorbonne - Paris, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ethiopian Linguistic Area: Lectures 1-4 and References</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Summer school "Semantic shifts from lexicon to grammar", Fréjus, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">English comparison constructions in a typological perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Journée mastériale "Études des constructions comparatives dans des variétés de langues créoles et non créoles", Amiens, France. 2017, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01505695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech to which no one says mhmm is an orphan&amp;quot;: Backchanneling in Kambaata conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoseph Yonas Zecharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teshome Dagne Madebo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The causal-noncausal alternation in Kambaata (Cushitic), Paper presented at the 10th World Congress of African Linguistics, online, 7-12 June</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A curated global dataset of social contact between diverse language communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eri Kashima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Di Garbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oona Raatikainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Forkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosnátaly Avelino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, pp.1958. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-025-06192-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425133v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideophones in Kambaata (Cushitic): Grammar, meaning and use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Typology at the Crossroads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Ideophones: honing in on a descriptive and typological concept (special issue edited by Aimée Lahaussois, Julie Marsault &amp; Yvonne Treis), 4 (1), pp.147-200. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6092/issn.2785-0943/16393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187225v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideophones: honing in on a descriptive and typological concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marsault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Typology at the Crossroads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Ideophones: honing in on a descriptive and typological concept, 4 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6092/issn.2785-0943/19369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04612066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The approximative derivation in Kambaata (Cushitic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Wortbildung / Journal of Word Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Special issue Approximation in Morphology, ed. by Francesca Masini, Muriel Norde, Kristel Van Goethem, 7 (1), pp.204-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914947v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Book Review] Mauro Tosco, A grammar of Gawwada, a Cushitic language of south-west Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistique et Langues Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (1), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lla.7081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbal derivation in Kambaata (Cushitic), with a focus on the encoding of noncausal/causal alternations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistique et Langues Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special issue The noncausal/causal alternation in African languages, ed. by Sebastian Dom, Leora Bar-el, Ponsiano Sawaka Kanijo &amp; Malin Petzell, 8 (2), pp.1-36. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lla.4535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713604v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to quote Ethiopian authors in linguistic publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrika und Übersee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 94 (1), pp.80-90. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15460/auue.2021.94.1.222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997055v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Friedrich, Patricia. 2014. Afrikanische Silbenspiele. Betrachtet im Kontext von Sondersprachen. (Schriften zur Afrikanistik 21). Frankfurt et al.: Peter Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrika und Übersee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 93, pp.339-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184402v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similative and equative demonstratives in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Special issue "Comparaisons d'égalité et de similitude et expression de la simulation", 50 (1), pp.175-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872154v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Chamoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Special issue "Comparaisons d'égalité et de similitude et expression de la simulation", 51 (1), pp.5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues and maize bread taste good when they're cool&amp;quot;: Temperature terms and their metaphorical extensions in Kambaata (Cushitic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deginet Wotango Doyiso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in African Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (2), pp.225-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861851v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaisons d'égalité et de similitude : comme du pareil au même</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Chamoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Special issue "Comparaisons d'égalité et de similitude et expression de la simulation", 51 (1), pp.9-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02401336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison in Kambaata: Superiority, Equality and Similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, On the expression of comparison: Contributions to the typology of comparative constructions from lesser-known languages (guest editors: Yvonne Treis &amp; Katarzyna I. Wojtylak), 16 (1), pp.64-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350812v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Dawit Bekele 2017. Lexical study of Dawuro. Munich: Lincom Europa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aethiopica, International Journal for Ethiopian and Eritrean Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21, pp.286-289. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15460/aethiopica.21.0.1159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savà, Graziano / Tosco, Mauro: An Annotated Edition of Father G. Toselli's Dizi Grammar. 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orientalistische Literaturzeitung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113 (1), pp. 91 - 92. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/olzg-2018-0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Sara Petrollino 2016. A Grammar of Hamar. A South Omotic Language of Ethiopia. Cologne: Rüdiger Köppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistique et Langues Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.140-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Constructions: An Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, On the expression of comparison: Contributions to the typology of comparative constructions from lesser-known languages (guest editors: Yvonne Treis &amp; Katarzyna I. Wojtylak), 16 (1), pp.i-xxvi. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1349/PS1.1537-0852.A.492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005012v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review of] Richard J. Hayward & Eshetu Chabo 2014. Gamo-English-Amharic Dictionary. With an Introductory Grammar of Gamo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aethiopica, International Journal for Ethiopian and Eritrean Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19, pp.322-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes from the Field: Baskeet Phonological Sketch and Digital Wordlist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Werth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Documentation &amp; Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.810-832</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorial hybrids in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Languages and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (2), pp.215-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switch-reference and Omotic-Cushitic language contact in Southwest Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Language Contact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (1), pp.80-116. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/187740912X624469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kambaata children's songs and word games: Or what can we learn about the grammar of Kambaata by analysing marginal literature genres?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrikanistik Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, pp.1-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baskeet Story: Dog and Hyena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnorêma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8, pp.81-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing future time reference in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Journal of African studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (2), pp.132-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysemous agent nominals in Kambaata (Cushitic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STUF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 64 (4), pp.369-381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00717269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Joachim Crass & Ronny Meyer (eds.) 2009. Language contact and language change in Ethiopia (Topics in Interdisciplinary African Studies, 14.) Cologne: Köppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrikanistik Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception verbs and taste adjectives in Kambaata and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUGIA - Sprache und Geschichte in Afrika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21, pp.313-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purpose-encoding strategies in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrika und Übersee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 91, pp.1-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00717275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Mulugeta Seyoum 2008. A grammar of Dime. Utrecht: LOT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrika und Übersee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 91, pp.151-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoiding their names - avoiding their eyes: How Kambaata women respect their in‐laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropological Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (3), pp.292-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion events in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Publications in African Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5, pp.197-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction [to Encoding motion: Case studies from Africa]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelika Mietzner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Publication in African Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5, pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kambaata kinship terminology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Publication in African Linguistics (APAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3, pp.27-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Form and function of case marking in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrikanistik Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2006 (3), pp.1860-7462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezension von Anne Storch & Rudolf Leger (Hrsg.) 2002. Die afrikanistische Feldforschung. (Frankfurter Afrikanistische Blätter, 14.) Köln: Köppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrikanistik Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Paul Newman & Martha Ratliff (eds.) 2001. Linguistic fieldwork. Cambridge: CUP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrikanistische Arbeitspapiere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 70, pp.219-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NP coordination in Kxoe (Central Khoisan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrikanistische Arbeitspapiere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 63, pp.63-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negation in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matti Miestamo; Ljuba Veselinova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Negation in the world's languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Language Science Press, 2025, Research on Comparative Grammar, 978-3-96110-552-6. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.18233754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332852v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Converb constructions and clause chaining in Cushitic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hannah Sarvasy &amp; Alexandra Y. Aikhenvald. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clause chaining in the languages of the world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2024, 9780198870319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03673209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onomatopoeia in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deginet Wotango Doyiso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lívia Körtvélyessy; Pavol Štekauer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Onomatopoeia in the world's languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter Mouton, pp.81-92, 2024, 9783111051550. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783111053226-007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719892v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflexive constructions in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Katarzyna Janic, Nicoletta Puddu &amp; Martin Haspelmath. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexive constructions in the world's languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Language Science Press, pp.155-184, 2023, 978-3-96110-411-6. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7861660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095847v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ronny Meyer, Bedilu Wakjira &amp; Zelealem Leyew. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of Ethiopian languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.198-226, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The apprehensive in Kambaata (Cushitic): Form, meaning and origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martina Faller, Eva Schultze-Berndt &amp; Marine Vuillermet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprehensional constructions in a cross-linguistic perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Language Science Press, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095794v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The expression of phasal polarity in Kambaata (Cushitic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raija Kramer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Expression of Phasal Polarity in African Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Gruyter Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.311-334, 2021, 978-3-11-062751-0. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110646290-014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798648v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentative demonstratives in Kambaata from a Cushitic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Leblic; Lameen Souag. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du terrain à la théorie. Les 40 ans du LACITO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, LACITO-Publications, pp.343-369, 2020, 978-2-490768-01-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505569v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of manner demonstratives in discourse: A contrastive study of Wan (Mande) and Kambaata (Cushitic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Nikitina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Åshild Næss; Anna Margetts; Yvonne Treis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demonstratives in discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Science Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-67, 2020, 978-3-96110-286-0. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4055816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398758v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Demonstratives in discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Åshild Næss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Margetts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Åshild Næss; Anna Margetts; Yvonne Treis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demonstratives in discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Science Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-20, 2020, Topics at the Grammar-Discourse Interface, 978-3-96110-286-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">They are only two, like the teats of a donkey&amp;quot; : Kambaata Denumerals Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raija Kramer; Roland Kießling. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechthildian Approaches to Afrikanistik: Advances in language based research on Africa – Festschrift für Mechthild Reh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rüdiger Köppe, pp.339-366, 2017, 978-3-89645-226-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294217v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvonne Treis; Martine Vanhove. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Similative and Equative Constructions: A cross-linguistic perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 117, John Benjamins, pp.1-5, 2017, Typological Studies in Language, ISBN 9789027206985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similative morphemes as purpose clause markers in Ethiopia and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvonne Treis; Martine Vanhove. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Similative and Equative Constructions: A cross-linguistic perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 117, John Benjamins, pp.91-142, 2017, Typological Studies in Language, ISBN 9789027206985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Number in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Storch, Anne &amp; Gerrit J. Dimmendaal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Number: Constructions and Semantics. Case Studies from Africa, India, Amazonia and Oceania.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.111-133, 2014, Studies in Language Companion Series, 9789027259165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728439v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ronny Meyer; Yvonne Treis; Azeb Amha. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explorations in Ethiopian Linguistics: Complex Predicates, Finiteness and Interrogativity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 91, Otto Harrassowitz, pp.9-16, 2014, Abhandlungen für die Kunde des Morgenlandes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrogativity in Baskeet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ronny Meyer, Yvonne Treis, Azeb Amha. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explorations in Ethiopian Linguistics: Complex Predicates, Finiteness and Interrogativity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Otto Harrassowitz, pp.41-78, 2014, Abhandlungen für die Kunde des Morgenlandes 91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negation in Highland East Cushitic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ghil'ad Zuckermann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Burning issues in Afro-Asiatic linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.20-61, 2012, Burning issues in Afro-Asiatic linguistics, 9781443840705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T'imbaaro language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Uhlig, Siegbert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Aethiopica. Vol. 4: O-X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harrassowitz, pp.954-5, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Äthiopische Schrift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kootz, Anja &amp; Helma Pasch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5000 Jahre Schrift in Afrika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kölner Universitäts- und Stadtbibliothek, pp.48-58, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativization in Kambaata from a typological point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zygmunt Frajzyngier &amp; Erin Shay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction of morphology and syntax: Case studies in Afroasiatic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.161-206, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kambaata language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Crass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Siegbert Uhlig. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Aethiopica. Vol. 3. He-N</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harrassowitz, pp.334-5, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copulas in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joachim Crass &amp; Ronny Meyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deictics, Copula, and Focus in the Ethiopian Convergence Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rüdiger Köppe, pp.71-97, 2007, Afrikanistische Forschungen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardinal numerals in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tomáš Machalík &amp; Jan Záhořík. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd International Conference on African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dryada, pp.55-70, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Names of Khoisan languages and their variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language, identity, and conceptualization among the Khoisan, ed. by Mathias Schladt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rüdiger Köppe Verlag, pp.463‐503, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backchanneling in Kambaata conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoseph Yonas Zecharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teshome Dagne Madebo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LingCologne2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a folk taxonomy of Baskeet songs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambaye Tsedeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference of Ethiopian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Dire Dawa, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideophones: honing in on a descriptive and typological concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marsault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Typology at the Crossroads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (1), 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04612053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaisons d’égalité et de similitude et expression de la simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Chamoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 51 (1), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the expression of comparison: Contributions to the typology of comparative constructions from lesser-known languages (Special issue of Linguistic Discovery 16(1))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna I. Wojtylak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encoding motion: Case studies from Africa. In memory of Ursula Drolc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelika Mietzner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Publications in African Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GramAdapt Social Contact Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eri Kashima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Di Garbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oona Raatikainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosnátaly Avelino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasha Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7508053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au bord du silence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leducq Maryline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baskeet songs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstratives in discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Åshild Næss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Margetts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Science Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 6, 2020, Topics at the Grammar-Discourse Interface, 978-3-96110-286-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topics in Chadic Linguistics X. Papers from the 9th Biennial International Colloquium on the Chadic Languages, Villejuif, September 7-8, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Tourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rüdiger Köppe Verlag, 11, 2019, Chadic Linguistics / Linguistique Tchadique / Tschadistik, 978-3-89645-530-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qakkichchu Laaha [Le Petit Prince de Antoine de Saint-Exupéry en langue kambaata]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Saint-Exupéry (de)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deginet Wotango Doyiso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tintenfaß, 2018, 978-3-946190-70-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kambaatissa hayyo'ooma yannaakkata [Kambaata proverbs]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alamu Banta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alamaayyo Gabretsiyoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shimelis Mazengia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Addis Ababa University, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similative and Equative Constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vanhove, Martine. John Benjamins, 117, 2017, Typological Studies in Language, Spike Gildea; Fernando Zúñiga, ISBN 9789027206985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majusebetter!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Verlag, 2015, 978-3-938381-47-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque international sur les langues couchitiques et les peuples qui les parlent - Paris, 8-12 Sept. 1975</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Enguehard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Simeone-Senelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rüdiger Köppe Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Colloque international sur les langues couchitiques et les peuples qui les parlent / International Conference on Cushitic Languages and Peoples - Paris, 8-12 Sept. 1975, 978-3-89645-489-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorations in Ethiopian Linguistics: Complex Predicates, Finiteness and Interrogativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeb Amha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Otto Harrassowitz, pp.299, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ein Kaffee zum Mitholen, bitte!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Verlag, 2014, 978-3-938381-50-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selected Papers from the 2009 Conference of the Australian Linguistic Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rik de Busser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Australian Linguistic Society, pp.547, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A grammar of Kambaata. Part 1: Phonology, morphology, and nonverbal predication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rüdiger Köppe Verlag, pp.467, 2008, Cushitic Language Studies, 978-3-89645-484-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kambaatissata: Yanna, maauta, heessa / The Kambaata Language: Proverbs, tales, legends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnaire on manner, quality, degree and quantity demonstratives in Ethiopian languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les études africaines en France : un état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ballarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Banégas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Beauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bourlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Groupement d'intérêt scientique (GIS) Études africaines en France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01821660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId214"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05449474v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Treis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoseph Yonas Zecharias" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05531934v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05126644v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Meyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05098713v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05311929v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253148v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05311953v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05416793v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04821702v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teshome Dagne Madebo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509123v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614283v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04775076v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116778v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093532v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183816v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04305297v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104326v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092140v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024370v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04305262v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664292v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Yonas Zekarias" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709355v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pius W. Akumbu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856920v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766750v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Buech" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856926v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458503v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981518v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924323v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300006v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273806v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Lahaussois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409284v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384331v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275610v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171182v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309243v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085099v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426302v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889217v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865081v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01963172v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Segerer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866064v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798657v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798644v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505549v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798641v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505676v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505577v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426146v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989628v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505621v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505634v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505627v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505665v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505658v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505649v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505670v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05486413v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05402305v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850384v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01505695v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04996336v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03258316v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425133v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eri Kashima" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Garbo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Raatikainen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Forkel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosn&#225;taly Avelino" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06192-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187225v3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2785-0943/16393" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04612066v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marsault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2785-0943/19369" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914947v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171058v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lla.7081" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713604v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lla.4535" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997055v3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15460/auue.2021.94.1.222" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184402v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872154v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403460v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Chamoreau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861851v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deginet Wotango Doyiso" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02401336v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350812v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798585v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/olzg-2018-0027" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071781v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15460/aethiopica.21.0.1159" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079309v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005012v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1349/PS1.1537-0852.A.492" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505335v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091246v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Werth" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719313v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713224v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/187740912X624469" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719324v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868393v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719319v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717269v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505348v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719306v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717275v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505339v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868349v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719334v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719340v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Mietzner" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868359v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868392v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505355v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505465v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868338v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332852v4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18233754" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673209v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Vanhove" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719892v3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111053226-007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095847v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7861660" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886420v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095794v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798648v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/title/543387?language=en" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110646290-014" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505569v3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398758v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Nikitina" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langsci-press.org/catalog/book/282" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4055816" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983475v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;shild N&#230;ss" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Margetts" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294217v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505271v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351924v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728439v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505309v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988559v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719290v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719299v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719309v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719416v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719402v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Crass" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719411v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719422v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868396v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05075610v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505655v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambaye Tsedeke" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04612053v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403454v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005015v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna I. Wojtylak" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719342v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571560v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Beck" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7508053" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505521v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leducq Maryline" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868397v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981543v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940442v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Tourneux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798616v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Saint-Exup&#233;ry (de)" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904886v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alamu Banta" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alamaayyo Gabretsiyoon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimelis Mazengia" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505253v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505501v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234378v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Enguehard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Simeone-Senelle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.koeppe.de" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988557v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeb Amha" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505497v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719346v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik de Busser" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868322v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505469v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300001v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821660v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ballarin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ban&#233;gas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Beauville" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boilley" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourlet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05449474v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Treis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoseph Yonas Zecharias" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05531934v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05126644v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Meyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05098713v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05311929v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253148v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05311953v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05416793v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04821702v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teshome Dagne Madebo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509123v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614283v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04775076v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093532v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116778v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04305297v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183816v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104326v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092140v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024370v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04305262v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664292v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Yonas Zekarias" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709355v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pius W. Akumbu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856920v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766750v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Buech" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856926v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458503v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981518v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924323v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300006v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273806v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Lahaussois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409284v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384331v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275610v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171182v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309243v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085099v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426302v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889217v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865081v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798657v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866064v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01963172v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Segerer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505549v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798644v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798641v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505676v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505577v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426146v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989628v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505621v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505634v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505627v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505665v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505658v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505649v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505670v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05486413v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05402305v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850384v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01505695v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04996336v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03258316v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425133v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eri Kashima" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Garbo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Raatikainen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Forkel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosn&#225;taly Avelino" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06192-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187225v3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2785-0943/16393" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04612066v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marsault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2785-0943/19369" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914947v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171058v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lla.7081" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713604v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lla.4535" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997055v3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15460/auue.2021.94.1.222" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184402v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872154v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403460v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Chamoreau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861851v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deginet Wotango Doyiso" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02401336v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350812v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071781v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15460/aethiopica.21.0.1159" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798585v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/olzg-2018-0027" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079309v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005012v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1349/PS1.1537-0852.A.492" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505335v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091246v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Werth" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719313v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713224v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/187740912X624469" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719324v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868393v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719319v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717269v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505348v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719306v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717275v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505339v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868349v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719334v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719340v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Mietzner" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868359v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868392v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505355v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505465v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868338v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332852v4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18233754" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673209v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Vanhove" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719892v3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111053226-007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095847v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7861660" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886420v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095794v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798648v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/title/543387?language=en" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110646290-014" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505569v3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398758v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Nikitina" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langsci-press.org/catalog/book/282" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4055816" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983475v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;shild N&#230;ss" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Margetts" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294217v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505271v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351924v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728439v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505309v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988559v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719290v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719299v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719309v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719416v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719402v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Crass" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719411v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719422v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868396v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05075610v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505655v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambaye Tsedeke" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04612053v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403454v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005015v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna I. Wojtylak" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719342v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571560v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Beck" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7508053" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505521v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leducq Maryline" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868397v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981543v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940442v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Tourneux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798616v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Saint-Exup&#233;ry (de)" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904886v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alamu Banta" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alamaayyo Gabretsiyoon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimelis Mazengia" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505253v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505501v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234378v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Enguehard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Simeone-Senelle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.koeppe.de" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988557v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeb Amha" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505497v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719346v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik de Busser" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868322v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505469v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300001v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821660v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ballarin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ban&#233;gas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Beauville" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boilley" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourlet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>