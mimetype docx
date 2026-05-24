--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yvonne Treis </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFROBEE: The language of beekeeping and honey hunting in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoseph Yonas Zecharias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire Éco-Anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kambaata orthography: A critical evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethiopian Linguistics Circle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Online, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kambaata-Amharic language intertwining in a corpus of conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoseph Yonas Zecharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Afrikanist*innentag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Wien, Jun 2025, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Lexikon der traditionellen Imkerei im Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoseph Yonas Zecharias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vielfaltslinguistik 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Münster, Jun 2025, Münster (Westf), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Kambaata lexicon of traditional beekeeping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoseph Yonas Zecharias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference of Ethiopian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hawassa University, Sep 2025, Hawassa, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kambaata-Amharic code-switching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoseph Yonas Zecharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Deutscher Orientalistentag, DOT 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DMG, Friedrich-Alexander-Universität Erlangen-Nürnberg, Sep 2025, Erlangen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beekeeping as a green job – Practice, potential and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoseph Yonas Zecharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Ethiopan Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hawassa University, Sep 2025, Hawassa, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an ethno- and ecolinguistic account of honey hunting in Kambaata (Ethiopia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoseph Yonas Zecharias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Hybrid Cushitic Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leiden University, Dec 2025, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Kambaata Digital Language Archive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoseph Yonas Zecharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teshome Dagne Madebo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Hybrid Meeting on Cushitic Languages and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared lexicalisation patterns in the Ethiopian Linguistic Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meetings of the Philological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech to which no one says mhmm is an orphan&amp;quot;: Backchannels in Kambaata conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoseph Yonas Zecharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teshome Dagne Madebo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vielfaltslinguistik Graz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Graz, Jun 2024, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The language of beekeeping in Kambaata (Ethiopia): A corpus-based account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrikanistisches Kolloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut für Afrikanistik, Goethe-Universität Frankfurt/Main, Nov 2024, Frankfurt (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oldest source of Kambaata data: Antoine d'Abbadie's field notes from the 1st half of the 19th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Annual Conference of the College of Humanities, Language Studies, Journalism and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Addis Ababa University, May 2023, Addis Ababa, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammatical gender in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Grammatical gender and 'natural' gender: Mappings and mismatches 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Freie Universität Berlin; CNRS; University of Oxford, Jun 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interjections in the Ethiopian Linguistic Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Typologizing interjections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological stress in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference "Affixes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Linguistic Association of Finland &amp; Department of Finnish and Finno-Ugric Languages (University of Turku), Aug 2023, Turku (FI), Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interjections in Kambaata [revised]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vielfaltslinguistik 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Hamburg, May 2023, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interjections in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Afrikanist*innentag Im / Materielles Erbe Neu Kalibriert 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Leipzig, May 2023, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kambaata inflectional morphology: Uninflectedness - defectiveness - syncretism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Jahrestagung der Deutschen Gesellschaft für Sprachwissenschaft, Workshop "Uninflectedness"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität zu Köln, Mar 2023, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The significance of Antoine d’Abbadie’s notebooks as a source of linguistic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans les carnets d’un savant-voyageur en Éthiopie : Transcrire et éditer les carnets d’Antoine d’Abbadie (mi-XIXe s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque nationale de France, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A linguistic documentation of beekeeping in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoseph Yonas Zecharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Yonas Zekarias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Annual Conference of the CHLSJC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Addis Ababa, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dog barks wùúh or wúh: A contrastive study of onomatopoeia in Babanki and Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pius W. Akumbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Word-formation Theories VI / Typology and Universals in Word-Formation - Workshop "Onomatopoeia" 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pavol Jozef Šafárik University in Košice, Slovakia, Department of British and American Studies, Jun 2022, Košice, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selected aspects of complex predicates in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ComPLETE project: First conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic correlates of stress in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Buech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd Colloquium on African Languages and Linguistics (CALL 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universiteit Leiden, Aug 2022, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The approximative derivation in Kambaata (Cushitic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ApproxiMo Discontinuous Workshop 2021-2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjectival derivation in Kambaata: Proprietive, Agentive, Privative and Similative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar of the ZAS (Leibniz-Zentrum Allgemeine Sprachwissenschaft)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The functional load of stress in Highland East Cushitic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Annual Conference of the College of Humanities, Language Studies, Journalism and Communications, Addis Ababa University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Addis Ababa, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The grammaticalization of similative morphemes and manner demonstratives in Ethiopian languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd Annual Meeting of the Societas Linguistica Europaea - Workshop 2: The grammaticalization of manner expressions into complementizers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Bucharest (online on SLE Platform), Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manner, quality, degree and quantity demonstratives in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Manner, Quality, Degree and Quantity Demonstratives in Ethiopian Languages” (organized by Ronny Meyer &amp; Yvonne Treis) at the Seminar of the NORHED-Project "Linguistic Capacity Building - Tools for the inclusive development of Ethiopia"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Langesund, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideophones and interjections: Workshop introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Societas Linguistica Europaea (SLE) – 52nd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participles and verb forms called “participles” in (the grammars of) Ethiopian languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche HTL-Labex EFL, University Paris Diderot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kambaata negative participles: (almost) perfect verb-adjective hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surrey Linguistics Circle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Surrey Morphology Group, University of Surrey, Nov 2019, Guildford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The expression of elevation in demonstratives of the Omotic-Lowland East Cushitic contact zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLE 2019 - 52nd Annual Meeting of the Societas Linguistica Europaea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstrative systems in the Highland East Cushitic-Gurage contact zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th Annual Meeting of the North Atlantic Conference on Afroasiatic Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manner demonstratives in Chadic: Towards a research project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Biennial International Colloquium on the Chadic Languages (BICCL 10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‚Kaffeemäßig‘ – ‚kaffeeähnlich‘ – ‚kaffeehaltig‘: Abgeleitete Adjektive im Kambaata, einer äthiopischen Sprache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vielfaltslinguistik 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität zu Köln, Mar 2019, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negation and the expression of phasal polarity in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Expression of Phasal Polarity in sub-Saharan African languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität of Hamburg, Feb 2018, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426302v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body part nouns in Kambaata: Semantic extensions and idiomatic uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop "The body as a toolbox"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut für Afrikanistik, Universität zu Köln, Oct 2018, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Attenuative Derivation in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st Annual Meeting of the Societas Linguistica Europaea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rückgabe von sprachwissenschaftlichen Daten an die Sprachgemeinschaft: Möglichkeiten und Grenzen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Daten, Sammlung, Kritik: Reflexion zu Disziplinarität und Absurdität </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität zu Köln, Apr 2018, Köln, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Apprehensive Paradigm of Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st Annual Meeting of the Societas Linguistica Europaea (SLE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attenuated qualities in a cross-linguistic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Segerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st Annual Meeting of the Societas Linguistica Europaea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01963172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">„Möge deine Wunde die eines Fuchses sein!“ – Direktive Verbalformen in Südäthiopien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vielfaltslinguistik 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nikolai-Lab Leipzig, Mar 2017, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative participles in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th Annual Meeting of the Societas Linguistica Europaea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentative demonstratives in Kambaata from an Afroasiatic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">North Atlantic Conference for Afro-Asiatic Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universiteit Leiden, Jun 2017, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kambaatissata yu esaa ma yuan?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kambaata Culture, Language and History Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kambaata-Xambaaro Zonal Administration, Sep 2016, Durame, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentative demonstratives in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Afrikanistentag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Humboldt-Universität zu Berlin, Seminar für Afrikawissenschaften, Jun 2016, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarity and equality demonstratives in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Equative Constructions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut für deutsche Sprache und Literatur I, Universität zu Köln, Dec 2016, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past tense in Kambaata (Cushitic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on the Meaning of Past Tense Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Perfective Paradigms of Kambaata: Double Agreement, Defectiveness and Overlaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference of Ethiopian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of African Languages and Cultures, University of Warsaw, Aug 2015, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Comparative and Superlative Constructions: Typology and Diachrony</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VU Amsterdam, Department of Language, Literature and Communication, Jun 2015, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Additive -V in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th Annual Meeting of the SLE, Workshop on Additives across Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Societas Linguistica Europaea, Sep 2015, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dokumentation künstlerischer Sprache in Baskeet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Afrikanistentag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut für Afrikanistik, Universität zu Köln, May 2012, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similative morphemes as possible sources of purpose clause markers in Ethiopia (and beyond)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Expressions of Similarity from an Africanist and Typological Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, LLACAN, Jul 2012, Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions in Baskeet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference of Ethiopian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Center for Ethiopian Studies, Addis Ababa &amp; Institute of Ethiopian Studies, Addis Ababa University, Oct 2012, Dire Dawa, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementation strategies in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "La complémentation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, LACITO, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenting Kambaata (Cushitic) in its areal-linguistic and socio-cultural context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistics. Institut National des Langues et Civilisations Orientales, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05486413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negation in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Journée transversale des conférences d'égyptien et de berbère de l'EPHE (Andréas Stauder &amp; Amina Mettouchi), Sorbonne - Paris, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ethiopian Linguistic Area: Lectures 1-4 and References</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Summer school "Semantic shifts from lexicon to grammar", Fréjus, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">English comparison constructions in a typological perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Journée mastériale "Études des constructions comparatives dans des variétés de langues créoles et non créoles", Amiens, France. 2017, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01505695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech to which no one says mhmm is an orphan&amp;quot;: Backchanneling in Kambaata conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoseph Yonas Zecharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teshome Dagne Madebo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The causal-noncausal alternation in Kambaata (Cushitic), Paper presented at the 10th World Congress of African Linguistics, online, 7-12 June</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A curated global dataset of social contact between diverse language communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eri Kashima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Di Garbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oona Raatikainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Forkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosnátaly Avelino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, pp.1958. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-025-06192-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425133v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideophones in Kambaata (Cushitic): Grammar, meaning and use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Typology at the Crossroads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Ideophones: honing in on a descriptive and typological concept (special issue edited by Aimée Lahaussois, Julie Marsault &amp; Yvonne Treis), 4 (1), pp.147-200. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6092/issn.2785-0943/16393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187225v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideophones: honing in on a descriptive and typological concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marsault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Typology at the Crossroads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Ideophones: honing in on a descriptive and typological concept, 4 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6092/issn.2785-0943/19369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04612066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The approximative derivation in Kambaata (Cushitic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Wortbildung / Journal of Word Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Special issue Approximation in Morphology, ed. by Francesca Masini, Muriel Norde, Kristel Van Goethem, 7 (1), pp.204-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914947v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Book Review] Mauro Tosco, A grammar of Gawwada, a Cushitic language of south-west Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistique et Langues Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (1), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lla.7081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbal derivation in Kambaata (Cushitic), with a focus on the encoding of noncausal/causal alternations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistique et Langues Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special issue The noncausal/causal alternation in African languages, ed. by Sebastian Dom, Leora Bar-el, Ponsiano Sawaka Kanijo &amp; Malin Petzell, 8 (2), pp.1-36. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lla.4535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713604v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to quote Ethiopian authors in linguistic publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrika und Übersee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 94 (1), pp.80-90. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15460/auue.2021.94.1.222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997055v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Friedrich, Patricia. 2014. Afrikanische Silbenspiele. Betrachtet im Kontext von Sondersprachen. (Schriften zur Afrikanistik 21). Frankfurt et al.: Peter Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrika und Übersee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 93, pp.339-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184402v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similative and equative demonstratives in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Special issue "Comparaisons d'égalité et de similitude et expression de la simulation", 50 (1), pp.175-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872154v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Chamoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Special issue "Comparaisons d'égalité et de similitude et expression de la simulation", 51 (1), pp.5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues and maize bread taste good when they're cool&amp;quot;: Temperature terms and their metaphorical extensions in Kambaata (Cushitic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deginet Wotango Doyiso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in African Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (2), pp.225-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861851v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaisons d'égalité et de similitude : comme du pareil au même</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Chamoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Special issue "Comparaisons d'égalité et de similitude et expression de la simulation", 51 (1), pp.9-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02401336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison in Kambaata: Superiority, Equality and Similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, On the expression of comparison: Contributions to the typology of comparative constructions from lesser-known languages (guest editors: Yvonne Treis &amp; Katarzyna I. Wojtylak), 16 (1), pp.64-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350812v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Dawit Bekele 2017. Lexical study of Dawuro. Munich: Lincom Europa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aethiopica, International Journal for Ethiopian and Eritrean Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21, pp.286-289. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15460/aethiopica.21.0.1159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savà, Graziano / Tosco, Mauro: An Annotated Edition of Father G. Toselli's Dizi Grammar. 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orientalistische Literaturzeitung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113 (1), pp. 91 - 92. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/olzg-2018-0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Sara Petrollino 2016. A Grammar of Hamar. A South Omotic Language of Ethiopia. Cologne: Rüdiger Köppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistique et Langues Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.140-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Constructions: An Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, On the expression of comparison: Contributions to the typology of comparative constructions from lesser-known languages (guest editors: Yvonne Treis &amp; Katarzyna I. Wojtylak), 16 (1), pp.i-xxvi. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1349/PS1.1537-0852.A.492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005012v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review of] Richard J. Hayward & Eshetu Chabo 2014. Gamo-English-Amharic Dictionary. With an Introductory Grammar of Gamo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aethiopica, International Journal for Ethiopian and Eritrean Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19, pp.322-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes from the Field: Baskeet Phonological Sketch and Digital Wordlist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Werth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Documentation &amp; Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.810-832</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorial hybrids in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Languages and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (2), pp.215-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switch-reference and Omotic-Cushitic language contact in Southwest Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Language Contact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (1), pp.80-116. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/187740912X624469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kambaata children's songs and word games: Or what can we learn about the grammar of Kambaata by analysing marginal literature genres?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrikanistik Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, pp.1-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baskeet Story: Dog and Hyena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnorêma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8, pp.81-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing future time reference in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Journal of African studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (2), pp.132-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysemous agent nominals in Kambaata (Cushitic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STUF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 64 (4), pp.369-381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00717269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Joachim Crass & Ronny Meyer (eds.) 2009. Language contact and language change in Ethiopia (Topics in Interdisciplinary African Studies, 14.) Cologne: Köppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrikanistik Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception verbs and taste adjectives in Kambaata and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUGIA - Sprache und Geschichte in Afrika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21, pp.313-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purpose-encoding strategies in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrika und Übersee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 91, pp.1-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00717275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Mulugeta Seyoum 2008. A grammar of Dime. Utrecht: LOT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrika und Übersee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 91, pp.151-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoiding their names - avoiding their eyes: How Kambaata women respect their in‐laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropological Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (3), pp.292-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion events in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Publications in African Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5, pp.197-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction [to Encoding motion: Case studies from Africa]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelika Mietzner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Publication in African Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5, pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kambaata kinship terminology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Publication in African Linguistics (APAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3, pp.27-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Form and function of case marking in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrikanistik Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2006 (3), pp.1860-7462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezension von Anne Storch & Rudolf Leger (Hrsg.) 2002. Die afrikanistische Feldforschung. (Frankfurter Afrikanistische Blätter, 14.) Köln: Köppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrikanistik Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Paul Newman & Martha Ratliff (eds.) 2001. Linguistic fieldwork. Cambridge: CUP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrikanistische Arbeitspapiere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 70, pp.219-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NP coordination in Kxoe (Central Khoisan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrikanistische Arbeitspapiere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 63, pp.63-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negation in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matti Miestamo; Ljuba Veselinova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Negation in the world's languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Language Science Press, 2025, Research on Comparative Grammar, 978-3-96110-552-6. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.18233754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332852v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Converb constructions and clause chaining in Cushitic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hannah Sarvasy &amp; Alexandra Y. Aikhenvald. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clause chaining in the languages of the world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2024, 9780198870319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03673209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onomatopoeia in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deginet Wotango Doyiso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lívia Körtvélyessy; Pavol Štekauer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Onomatopoeia in the world's languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter Mouton, pp.81-92, 2024, 9783111051550. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783111053226-007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719892v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflexive constructions in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Katarzyna Janic, Nicoletta Puddu &amp; Martin Haspelmath. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexive constructions in the world's languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Language Science Press, pp.155-184, 2023, 978-3-96110-411-6. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7861660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095847v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ronny Meyer, Bedilu Wakjira &amp; Zelealem Leyew. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of Ethiopian languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.198-226, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The apprehensive in Kambaata (Cushitic): Form, meaning and origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martina Faller, Eva Schultze-Berndt &amp; Marine Vuillermet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprehensional constructions in a cross-linguistic perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Language Science Press, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095794v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The expression of phasal polarity in Kambaata (Cushitic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raija Kramer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Expression of Phasal Polarity in African Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Gruyter Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.311-334, 2021, 978-3-11-062751-0. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110646290-014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798648v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentative demonstratives in Kambaata from a Cushitic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Leblic; Lameen Souag. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du terrain à la théorie. Les 40 ans du LACITO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, LACITO-Publications, pp.343-369, 2020, 978-2-490768-01-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505569v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of manner demonstratives in discourse: A contrastive study of Wan (Mande) and Kambaata (Cushitic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Nikitina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Åshild Næss; Anna Margetts; Yvonne Treis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demonstratives in discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Science Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-67, 2020, 978-3-96110-286-0. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4055816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398758v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Demonstratives in discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Åshild Næss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Margetts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Åshild Næss; Anna Margetts; Yvonne Treis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demonstratives in discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Science Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-20, 2020, Topics at the Grammar-Discourse Interface, 978-3-96110-286-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">They are only two, like the teats of a donkey&amp;quot; : Kambaata Denumerals Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raija Kramer; Roland Kießling. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechthildian Approaches to Afrikanistik: Advances in language based research on Africa – Festschrift für Mechthild Reh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rüdiger Köppe, pp.339-366, 2017, 978-3-89645-226-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294217v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvonne Treis; Martine Vanhove. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Similative and Equative Constructions: A cross-linguistic perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 117, John Benjamins, pp.1-5, 2017, Typological Studies in Language, ISBN 9789027206985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similative morphemes as purpose clause markers in Ethiopia and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvonne Treis; Martine Vanhove. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Similative and Equative Constructions: A cross-linguistic perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 117, John Benjamins, pp.91-142, 2017, Typological Studies in Language, ISBN 9789027206985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Number in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Storch, Anne &amp; Gerrit J. Dimmendaal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Number: Constructions and Semantics. Case Studies from Africa, India, Amazonia and Oceania.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.111-133, 2014, Studies in Language Companion Series, 9789027259165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728439v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ronny Meyer; Yvonne Treis; Azeb Amha. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explorations in Ethiopian Linguistics: Complex Predicates, Finiteness and Interrogativity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 91, Otto Harrassowitz, pp.9-16, 2014, Abhandlungen für die Kunde des Morgenlandes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrogativity in Baskeet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ronny Meyer, Yvonne Treis, Azeb Amha. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explorations in Ethiopian Linguistics: Complex Predicates, Finiteness and Interrogativity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Otto Harrassowitz, pp.41-78, 2014, Abhandlungen für die Kunde des Morgenlandes 91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negation in Highland East Cushitic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ghil'ad Zuckermann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Burning issues in Afro-Asiatic linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.20-61, 2012, Burning issues in Afro-Asiatic linguistics, 9781443840705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T'imbaaro language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Uhlig, Siegbert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Aethiopica. Vol. 4: O-X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harrassowitz, pp.954-5, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Äthiopische Schrift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kootz, Anja &amp; Helma Pasch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5000 Jahre Schrift in Afrika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kölner Universitäts- und Stadtbibliothek, pp.48-58, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativization in Kambaata from a typological point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zygmunt Frajzyngier &amp; Erin Shay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction of morphology and syntax: Case studies in Afroasiatic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.161-206, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kambaata language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Crass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Siegbert Uhlig. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Aethiopica. Vol. 3. He-N</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harrassowitz, pp.334-5, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copulas in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joachim Crass &amp; Ronny Meyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deictics, Copula, and Focus in the Ethiopian Convergence Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rüdiger Köppe, pp.71-97, 2007, Afrikanistische Forschungen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardinal numerals in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tomáš Machalík &amp; Jan Záhořík. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd International Conference on African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dryada, pp.55-70, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Names of Khoisan languages and their variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language, identity, and conceptualization among the Khoisan, ed. by Mathias Schladt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rüdiger Köppe Verlag, pp.463‐503, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backchanneling in Kambaata conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoseph Yonas Zecharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teshome Dagne Madebo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LingCologne2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a folk taxonomy of Baskeet songs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambaye Tsedeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference of Ethiopian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Dire Dawa, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideophones: honing in on a descriptive and typological concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marsault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Typology at the Crossroads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (1), 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04612053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaisons d’égalité et de similitude et expression de la simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Chamoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 51 (1), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the expression of comparison: Contributions to the typology of comparative constructions from lesser-known languages (Special issue of Linguistic Discovery 16(1))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna I. Wojtylak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encoding motion: Case studies from Africa. In memory of Ursula Drolc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelika Mietzner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Publications in African Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GramAdapt Social Contact Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eri Kashima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Di Garbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oona Raatikainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosnátaly Avelino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasha Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7508053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au bord du silence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leducq Maryline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baskeet songs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstratives in discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Åshild Næss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Margetts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Science Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 6, 2020, Topics at the Grammar-Discourse Interface, 978-3-96110-286-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topics in Chadic Linguistics X. Papers from the 9th Biennial International Colloquium on the Chadic Languages, Villejuif, September 7-8, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Tourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rüdiger Köppe Verlag, 11, 2019, Chadic Linguistics / Linguistique Tchadique / Tschadistik, 978-3-89645-530-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qakkichchu Laaha [Le Petit Prince de Antoine de Saint-Exupéry en langue kambaata]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Saint-Exupéry (de)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deginet Wotango Doyiso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tintenfaß, 2018, 978-3-946190-70-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kambaatissa hayyo'ooma yannaakkata [Kambaata proverbs]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alamu Banta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alamaayyo Gabretsiyoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shimelis Mazengia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Addis Ababa University, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similative and Equative Constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vanhove, Martine. John Benjamins, 117, 2017, Typological Studies in Language, Spike Gildea; Fernando Zúñiga, ISBN 9789027206985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majusebetter!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Verlag, 2015, 978-3-938381-47-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque international sur les langues couchitiques et les peuples qui les parlent - Paris, 8-12 Sept. 1975</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Enguehard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Simeone-Senelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rüdiger Köppe Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Colloque international sur les langues couchitiques et les peuples qui les parlent / International Conference on Cushitic Languages and Peoples - Paris, 8-12 Sept. 1975, 978-3-89645-489-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorations in Ethiopian Linguistics: Complex Predicates, Finiteness and Interrogativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeb Amha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Otto Harrassowitz, pp.299, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ein Kaffee zum Mitholen, bitte!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Verlag, 2014, 978-3-938381-50-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selected Papers from the 2009 Conference of the Australian Linguistic Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rik de Busser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Australian Linguistic Society, pp.547, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A grammar of Kambaata. Part 1: Phonology, morphology, and nonverbal predication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rüdiger Köppe Verlag, pp.467, 2008, Cushitic Language Studies, 978-3-89645-484-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kambaatissata: Yanna, maauta, heessa / The Kambaata Language: Proverbs, tales, legends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnaire on manner, quality, degree and quantity demonstratives in Ethiopian languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les études africaines en France : un état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ballarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Banégas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Beauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bourlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Groupement d'intérêt scientique (GIS) Études africaines en France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01821660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId214"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yvonne Treis </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kambaata orthography: A critical evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethiopian Linguistics Circle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Online, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFROBEE: The language of beekeeping and honey hunting in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoseph Yonas Zecharias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire Éco-Anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an ethno- and ecolinguistic account of honey hunting in Kambaata (Ethiopia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoseph Yonas Zecharias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Hybrid Cushitic Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leiden University, Dec 2025, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Kambaata lexicon of traditional beekeeping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoseph Yonas Zecharias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference of Ethiopian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hawassa University, Sep 2025, Hawassa, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Lexikon der traditionellen Imkerei im Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoseph Yonas Zecharias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vielfaltslinguistik 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Münster, Jun 2025, Münster (Westf), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kambaata-Amharic language intertwining in a corpus of conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoseph Yonas Zecharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Afrikanist*innentag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Wien, Jun 2025, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kambaata-Amharic code-switching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoseph Yonas Zecharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Deutscher Orientalistentag, DOT 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DMG, Friedrich-Alexander-Universität Erlangen-Nürnberg, Sep 2025, Erlangen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beekeeping as a green job – Practice, potential and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoseph Yonas Zecharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Ethiopan Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hawassa University, Sep 2025, Hawassa, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Kambaata Digital Language Archive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoseph Yonas Zecharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teshome Dagne Madebo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Hybrid Meeting on Cushitic Languages and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared lexicalisation patterns in the Ethiopian Linguistic Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meetings of the Philological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech to which no one says mhmm is an orphan&amp;quot;: Backchannels in Kambaata conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoseph Yonas Zecharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teshome Dagne Madebo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vielfaltslinguistik Graz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Graz, Jun 2024, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The language of beekeeping in Kambaata (Ethiopia): A corpus-based account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrikanistisches Kolloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut für Afrikanistik, Goethe-Universität Frankfurt/Main, Nov 2024, Frankfurt (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The significance of Antoine d’Abbadie’s notebooks as a source of linguistic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans les carnets d’un savant-voyageur en Éthiopie : Transcrire et éditer les carnets d’Antoine d’Abbadie (mi-XIXe s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque nationale de France, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interjections in Kambaata [revised]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vielfaltslinguistik 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Hamburg, May 2023, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological stress in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference "Affixes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Linguistic Association of Finland &amp; Department of Finnish and Finno-Ugric Languages (University of Turku), Aug 2023, Turku (FI), Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interjections in the Ethiopian Linguistic Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Typologizing interjections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oldest source of Kambaata data: Antoine d'Abbadie's field notes from the 1st half of the 19th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Annual Conference of the College of Humanities, Language Studies, Journalism and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Addis Ababa University, May 2023, Addis Ababa, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammatical gender in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Grammatical gender and 'natural' gender: Mappings and mismatches 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Freie Universität Berlin; CNRS; University of Oxford, Jun 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interjections in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Afrikanist*innentag Im / Materielles Erbe Neu Kalibriert 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Leipzig, May 2023, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kambaata inflectional morphology: Uninflectedness - defectiveness - syncretism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Jahrestagung der Deutschen Gesellschaft für Sprachwissenschaft, Workshop "Uninflectedness"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität zu Köln, Mar 2023, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A linguistic documentation of beekeeping in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoseph Yonas Zecharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Yonas Zekarias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Annual Conference of the CHLSJC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Addis Ababa, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dog barks wùúh or wúh: A contrastive study of onomatopoeia in Babanki and Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pius W. Akumbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Word-formation Theories VI / Typology and Universals in Word-Formation - Workshop "Onomatopoeia" 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pavol Jozef Šafárik University in Košice, Slovakia, Department of British and American Studies, Jun 2022, Košice, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selected aspects of complex predicates in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ComPLETE project: First conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic correlates of stress in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Buech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd Colloquium on African Languages and Linguistics (CALL 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universiteit Leiden, Aug 2022, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The approximative derivation in Kambaata (Cushitic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ApproxiMo Discontinuous Workshop 2021-2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjectival derivation in Kambaata: Proprietive, Agentive, Privative and Similative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar of the ZAS (Leibniz-Zentrum Allgemeine Sprachwissenschaft)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The functional load of stress in Highland East Cushitic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Annual Conference of the College of Humanities, Language Studies, Journalism and Communications, Addis Ababa University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Addis Ababa, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The grammaticalization of similative morphemes and manner demonstratives in Ethiopian languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd Annual Meeting of the Societas Linguistica Europaea - Workshop 2: The grammaticalization of manner expressions into complementizers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Bucharest (online on SLE Platform), Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‚Kaffeemäßig‘ – ‚kaffeeähnlich‘ – ‚kaffeehaltig‘: Abgeleitete Adjektive im Kambaata, einer äthiopischen Sprache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vielfaltslinguistik 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität zu Köln, Mar 2019, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participles and verb forms called “participles” in (the grammars of) Ethiopian languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche HTL-Labex EFL, University Paris Diderot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manner, quality, degree and quantity demonstratives in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Manner, Quality, Degree and Quantity Demonstratives in Ethiopian Languages” (organized by Ronny Meyer &amp; Yvonne Treis) at the Seminar of the NORHED-Project "Linguistic Capacity Building - Tools for the inclusive development of Ethiopia"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Langesund, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideophones and interjections: Workshop introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Societas Linguistica Europaea (SLE) – 52nd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kambaata negative participles: (almost) perfect verb-adjective hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surrey Linguistics Circle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Surrey Morphology Group, University of Surrey, Nov 2019, Guildford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The expression of elevation in demonstratives of the Omotic-Lowland East Cushitic contact zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLE 2019 - 52nd Annual Meeting of the Societas Linguistica Europaea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstrative systems in the Highland East Cushitic-Gurage contact zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th Annual Meeting of the North Atlantic Conference on Afroasiatic Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manner demonstratives in Chadic: Towards a research project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Biennial International Colloquium on the Chadic Languages (BICCL 10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body part nouns in Kambaata: Semantic extensions and idiomatic uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop "The body as a toolbox"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut für Afrikanistik, Universität zu Köln, Oct 2018, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Attenuative Derivation in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st Annual Meeting of the Societas Linguistica Europaea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negation and the expression of phasal polarity in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Expression of Phasal Polarity in sub-Saharan African languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität of Hamburg, Feb 2018, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426302v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rückgabe von sprachwissenschaftlichen Daten an die Sprachgemeinschaft: Möglichkeiten und Grenzen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Daten, Sammlung, Kritik: Reflexion zu Disziplinarität und Absurdität </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität zu Köln, Apr 2018, Köln, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Apprehensive Paradigm of Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st Annual Meeting of the Societas Linguistica Europaea (SLE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attenuated qualities in a cross-linguistic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Segerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st Annual Meeting of the Societas Linguistica Europaea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01963172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative participles in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th Annual Meeting of the Societas Linguistica Europaea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">„Möge deine Wunde die eines Fuchses sein!“ – Direktive Verbalformen in Südäthiopien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vielfaltslinguistik 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nikolai-Lab Leipzig, Mar 2017, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentative demonstratives in Kambaata from an Afroasiatic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">North Atlantic Conference for Afro-Asiatic Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universiteit Leiden, Jun 2017, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentative demonstratives in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Afrikanistentag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Humboldt-Universität zu Berlin, Seminar für Afrikawissenschaften, Jun 2016, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kambaatissata yu esaa ma yuan?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kambaata Culture, Language and History Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kambaata-Xambaaro Zonal Administration, Sep 2016, Durame, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarity and equality demonstratives in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Equative Constructions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut für deutsche Sprache und Literatur I, Universität zu Köln, Dec 2016, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Perfective Paradigms of Kambaata: Double Agreement, Defectiveness and Overlaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference of Ethiopian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of African Languages and Cultures, University of Warsaw, Aug 2015, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past tense in Kambaata (Cushitic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on the Meaning of Past Tense Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Additive -V in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th Annual Meeting of the SLE, Workshop on Additives across Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Societas Linguistica Europaea, Sep 2015, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Comparative and Superlative Constructions: Typology and Diachrony</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VU Amsterdam, Department of Language, Literature and Communication, Jun 2015, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementation strategies in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "La complémentation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, LACITO, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similative morphemes as possible sources of purpose clause markers in Ethiopia (and beyond)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Expressions of Similarity from an Africanist and Typological Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, LLACAN, Jul 2012, Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dokumentation künstlerischer Sprache in Baskeet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Afrikanistentag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut für Afrikanistik, Universität zu Köln, May 2012, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions in Baskeet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference of Ethiopian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Center for Ethiopian Studies, Addis Ababa &amp; Institute of Ethiopian Studies, Addis Ababa University, Oct 2012, Dire Dawa, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interjections in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05623663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnaire on manner, quality, degree and quantity demonstratives in Ethiopian languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenting Kambaata (Cushitic) in its areal-linguistic and socio-cultural context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistics. Institut National des Langues et Civilisations Orientales, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05486413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The apprehensive in Kambaata (Cushitic): Form, meaning and origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martina Faller; Marine Vuillermet; Eva Schultze-Berndt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprehensional constructions in a cross-linguistic perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Science Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-195, 2026, Research on Comparative Grammar, 978-3985541768. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.19708130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095794v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negation in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matti Miestamo; Ljuba Veselinova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Negation in the world's languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Language Science Press, 2025, Research on Comparative Grammar, 978-3-96110-552-6. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.18233754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332852v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onomatopoeia in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deginet Wotango Doyiso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lívia Körtvélyessy; Pavol Štekauer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Onomatopoeia in the world's languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter Mouton, pp.81-92, 2024, 9783111051550. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783111053226-007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719892v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Converb constructions and clause chaining in Cushitic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hannah Sarvasy &amp; Alexandra Y. Aikhenvald. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clause chaining in the languages of the world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2024, 9780198870319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03673209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflexive constructions in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Katarzyna Janic, Nicoletta Puddu &amp; Martin Haspelmath. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexive constructions in the world's languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Language Science Press, pp.155-184, 2023, 978-3-96110-411-6. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7861660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095847v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ronny Meyer, Bedilu Wakjira &amp; Zelealem Leyew. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of Ethiopian languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.198-226, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The expression of phasal polarity in Kambaata (Cushitic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raija Kramer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Expression of Phasal Polarity in African Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Gruyter Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.311-334, 2021, 978-3-11-062751-0. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110646290-014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798648v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentative demonstratives in Kambaata from a Cushitic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Leblic; Lameen Souag. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du terrain à la théorie. Les 40 ans du LACITO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, LACITO-Publications, pp.343-369, 2020, 978-2-490768-01-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505569v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of manner demonstratives in discourse: A contrastive study of Wan (Mande) and Kambaata (Cushitic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Nikitina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Åshild Næss; Anna Margetts; Yvonne Treis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demonstratives in discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Science Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-67, 2020, 978-3-96110-286-0. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4055816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398758v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Demonstratives in discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Åshild Næss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Margetts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Åshild Næss; Anna Margetts; Yvonne Treis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demonstratives in discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Science Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-20, 2020, Topics at the Grammar-Discourse Interface, 978-3-96110-286-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">They are only two, like the teats of a donkey&amp;quot; : Kambaata Denumerals Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raija Kramer; Roland Kießling. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechthildian Approaches to Afrikanistik: Advances in language based research on Africa – Festschrift für Mechthild Reh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rüdiger Köppe, pp.339-366, 2017, 978-3-89645-226-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294217v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvonne Treis; Martine Vanhove. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Similative and Equative Constructions: A cross-linguistic perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 117, John Benjamins, pp.1-5, 2017, Typological Studies in Language, ISBN 9789027206985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similative morphemes as purpose clause markers in Ethiopia and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvonne Treis; Martine Vanhove. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Similative and Equative Constructions: A cross-linguistic perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 117, John Benjamins, pp.91-142, 2017, Typological Studies in Language, ISBN 9789027206985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Number in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Storch, Anne &amp; Gerrit J. Dimmendaal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Number: Constructions and Semantics. Case Studies from Africa, India, Amazonia and Oceania.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.111-133, 2014, Studies in Language Companion Series, 9789027259165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728439v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ronny Meyer; Yvonne Treis; Azeb Amha. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explorations in Ethiopian Linguistics: Complex Predicates, Finiteness and Interrogativity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 91, Otto Harrassowitz, pp.9-16, 2014, Abhandlungen für die Kunde des Morgenlandes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrogativity in Baskeet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ronny Meyer, Yvonne Treis, Azeb Amha. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explorations in Ethiopian Linguistics: Complex Predicates, Finiteness and Interrogativity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Otto Harrassowitz, pp.41-78, 2014, Abhandlungen für die Kunde des Morgenlandes 91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negation in Highland East Cushitic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ghil'ad Zuckermann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Burning issues in Afro-Asiatic linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.20-61, 2012, Burning issues in Afro-Asiatic linguistics, 9781443840705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T'imbaaro language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Uhlig, Siegbert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Aethiopica. Vol. 4: O-X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harrassowitz, pp.954-5, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Äthiopische Schrift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kootz, Anja &amp; Helma Pasch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5000 Jahre Schrift in Afrika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kölner Universitäts- und Stadtbibliothek, pp.48-58, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativization in Kambaata from a typological point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zygmunt Frajzyngier &amp; Erin Shay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction of morphology and syntax: Case studies in Afroasiatic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.161-206, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copulas in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joachim Crass &amp; Ronny Meyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deictics, Copula, and Focus in the Ethiopian Convergence Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rüdiger Köppe, pp.71-97, 2007, Afrikanistische Forschungen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kambaata language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Crass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Siegbert Uhlig. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Aethiopica. Vol. 3. He-N</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harrassowitz, pp.334-5, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardinal numerals in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tomáš Machalík &amp; Jan Záhořík. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd International Conference on African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dryada, pp.55-70, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Names of Khoisan languages and their variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language, identity, and conceptualization among the Khoisan, ed. by Mathias Schladt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rüdiger Köppe Verlag, pp.463‐503, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negation in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Journée transversale des conférences d'égyptien et de berbère de l'EPHE (Andréas Stauder &amp; Amina Mettouchi), Sorbonne - Paris, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ethiopian Linguistic Area: Lectures 1-4 and References</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Summer school "Semantic shifts from lexicon to grammar", Fréjus, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">English comparison constructions in a typological perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Journée mastériale "Études des constructions comparatives dans des variétés de langues créoles et non créoles", Amiens, France. 2017, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01505695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech to which no one says mhmm is an orphan&amp;quot;: Backchanneling in Kambaata conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoseph Yonas Zecharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teshome Dagne Madebo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The causal-noncausal alternation in Kambaata (Cushitic), Paper presented at the 10th World Congress of African Linguistics, online, 7-12 June</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A curated global dataset of social contact between diverse language communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eri Kashima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Di Garbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oona Raatikainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Forkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosnátaly Avelino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, pp.1958. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-025-06192-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425133v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideophones: honing in on a descriptive and typological concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marsault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Typology at the Crossroads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Ideophones: honing in on a descriptive and typological concept, 4 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6092/issn.2785-0943/19369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04612066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideophones in Kambaata (Cushitic): Grammar, meaning and use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Typology at the Crossroads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Ideophones: honing in on a descriptive and typological concept (special issue edited by Aimée Lahaussois, Julie Marsault &amp; Yvonne Treis), 4 (1), pp.147-200. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6092/issn.2785-0943/16393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187225v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Book Review] Mauro Tosco, A grammar of Gawwada, a Cushitic language of south-west Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistique et Langues Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (1), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lla.7081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The approximative derivation in Kambaata (Cushitic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Wortbildung / Journal of Word Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Special issue Approximation in Morphology, ed. by Francesca Masini, Muriel Norde, Kristel Van Goethem, 7 (1), pp.204-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914947v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbal derivation in Kambaata (Cushitic), with a focus on the encoding of noncausal/causal alternations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistique et Langues Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special issue The noncausal/causal alternation in African languages, ed. by Sebastian Dom, Leora Bar-el, Ponsiano Sawaka Kanijo &amp; Malin Petzell, 8 (2), pp.1-36. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lla.4535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713604v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to quote Ethiopian authors in linguistic publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrika und Übersee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 94 (1), pp.80-90. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15460/auue.2021.94.1.222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997055v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Friedrich, Patricia. 2014. Afrikanische Silbenspiele. Betrachtet im Kontext von Sondersprachen. (Schriften zur Afrikanistik 21). Frankfurt et al.: Peter Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrika und Übersee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 93, pp.339-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184402v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues and maize bread taste good when they're cool&amp;quot;: Temperature terms and their metaphorical extensions in Kambaata (Cushitic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deginet Wotango Doyiso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in African Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (2), pp.225-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861851v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similative and equative demonstratives in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Special issue "Comparaisons d'égalité et de similitude et expression de la simulation", 50 (1), pp.175-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872154v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Chamoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Special issue "Comparaisons d'égalité et de similitude et expression de la simulation", 51 (1), pp.5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaisons d'égalité et de similitude : comme du pareil au même</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Chamoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Special issue "Comparaisons d'égalité et de similitude et expression de la simulation", 51 (1), pp.9-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02401336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison in Kambaata: Superiority, Equality and Similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, On the expression of comparison: Contributions to the typology of comparative constructions from lesser-known languages (guest editors: Yvonne Treis &amp; Katarzyna I. Wojtylak), 16 (1), pp.64-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350812v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Dawit Bekele 2017. Lexical study of Dawuro. Munich: Lincom Europa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aethiopica, International Journal for Ethiopian and Eritrean Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21, pp.286-289. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15460/aethiopica.21.0.1159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savà, Graziano / Tosco, Mauro: An Annotated Edition of Father G. Toselli's Dizi Grammar. 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orientalistische Literaturzeitung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113 (1), pp. 91 - 92. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/olzg-2018-0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Sara Petrollino 2016. A Grammar of Hamar. A South Omotic Language of Ethiopia. Cologne: Rüdiger Köppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistique et Langues Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.140-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Constructions: An Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, On the expression of comparison: Contributions to the typology of comparative constructions from lesser-known languages (guest editors: Yvonne Treis &amp; Katarzyna I. Wojtylak), 16 (1), pp.i-xxvi. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1349/PS1.1537-0852.A.492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005012v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review of] Richard J. Hayward & Eshetu Chabo 2014. Gamo-English-Amharic Dictionary. With an Introductory Grammar of Gamo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aethiopica, International Journal for Ethiopian and Eritrean Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19, pp.322-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes from the Field: Baskeet Phonological Sketch and Digital Wordlist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Werth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Documentation &amp; Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.810-832</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baskeet Story: Dog and Hyena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnorêma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8, pp.81-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing future time reference in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Journal of African studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (2), pp.132-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switch-reference and Omotic-Cushitic language contact in Southwest Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Language Contact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (1), pp.80-116. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/187740912X624469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorial hybrids in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Languages and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (2), pp.215-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kambaata children's songs and word games: Or what can we learn about the grammar of Kambaata by analysing marginal literature genres?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrikanistik Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, pp.1-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Joachim Crass & Ronny Meyer (eds.) 2009. Language contact and language change in Ethiopia (Topics in Interdisciplinary African Studies, 14.) Cologne: Köppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrikanistik Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysemous agent nominals in Kambaata (Cushitic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STUF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 64 (4), pp.369-381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00717269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Mulugeta Seyoum 2008. A grammar of Dime. Utrecht: LOT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrika und Übersee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 91, pp.151-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception verbs and taste adjectives in Kambaata and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUGIA - Sprache und Geschichte in Afrika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21, pp.313-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purpose-encoding strategies in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrika und Übersee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 91, pp.1-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00717275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoiding their names - avoiding their eyes: How Kambaata women respect their in‐laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropological Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (3), pp.292-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction [to Encoding motion: Case studies from Africa]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelika Mietzner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Publication in African Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5, pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion events in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Publications in African Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5, pp.197-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezension von Anne Storch & Rudolf Leger (Hrsg.) 2002. Die afrikanistische Feldforschung. (Frankfurter Afrikanistische Blätter, 14.) Köln: Köppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrikanistik Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Form and function of case marking in Kambaata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrikanistik Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2006 (3), pp.1860-7462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kambaata kinship terminology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Publication in African Linguistics (APAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3, pp.27-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Paul Newman & Martha Ratliff (eds.) 2001. Linguistic fieldwork. Cambridge: CUP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrikanistische Arbeitspapiere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 70, pp.219-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NP coordination in Kxoe (Central Khoisan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrikanistische Arbeitspapiere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 63, pp.63-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backchanneling in Kambaata conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoseph Yonas Zecharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teshome Dagne Madebo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LingCologne2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a folk taxonomy of Baskeet songs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambaye Tsedeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference of Ethiopian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Dire Dawa, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideophones: honing in on a descriptive and typological concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marsault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Typology at the Crossroads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (1), 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04612053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaisons d’égalité et de similitude et expression de la simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Chamoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 51 (1), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the expression of comparison: Contributions to the typology of comparative constructions from lesser-known languages (Special issue of Linguistic Discovery 16(1))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna I. Wojtylak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encoding motion: Case studies from Africa. In memory of Ursula Drolc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelika Mietzner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Publications in African Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GramAdapt Social Contact Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eri Kashima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Di Garbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oona Raatikainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosnátaly Avelino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasha Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7508053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au bord du silence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leducq Maryline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baskeet songs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstratives in discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Åshild Næss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Margetts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Science Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 6, 2020, Topics at the Grammar-Discourse Interface, 978-3-96110-286-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topics in Chadic Linguistics X. Papers from the 9th Biennial International Colloquium on the Chadic Languages, Villejuif, September 7-8, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Tourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rüdiger Köppe Verlag, 11, 2019, Chadic Linguistics / Linguistique Tchadique / Tschadistik, 978-3-89645-530-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qakkichchu Laaha [Le Petit Prince de Antoine de Saint-Exupéry en langue kambaata]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Saint-Exupéry (de)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deginet Wotango Doyiso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tintenfaß, 2018, 978-3-946190-70-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kambaatissa hayyo'ooma yannaakkata [Kambaata proverbs]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alamu Banta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alamaayyo Gabretsiyoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shimelis Mazengia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Addis Ababa University, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similative and Equative Constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vanhove, Martine. John Benjamins, 117, 2017, Typological Studies in Language, Spike Gildea; Fernando Zúñiga, ISBN 9789027206985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque international sur les langues couchitiques et les peuples qui les parlent - Paris, 8-12 Sept. 1975</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Enguehard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Simeone-Senelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rüdiger Köppe Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Colloque international sur les langues couchitiques et les peuples qui les parlent / International Conference on Cushitic Languages and Peoples - Paris, 8-12 Sept. 1975, 978-3-89645-489-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majusebetter!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Verlag, 2015, 978-3-938381-47-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorations in Ethiopian Linguistics: Complex Predicates, Finiteness and Interrogativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeb Amha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Otto Harrassowitz, pp.299, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ein Kaffee zum Mitholen, bitte!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Verlag, 2014, 978-3-938381-50-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selected Papers from the 2009 Conference of the Australian Linguistic Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rik de Busser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Australian Linguistic Society, pp.547, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A grammar of Kambaata. Part 1: Phonology, morphology, and nonverbal predication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rüdiger Köppe Verlag, pp.467, 2008, Cushitic Language Studies, 978-3-89645-484-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kambaatissata: Yanna, maauta, heessa / The Kambaata Language: Proverbs, tales, legends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Treis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les études africaines en France : un état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ballarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Banégas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Beauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bourlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Groupement d'intérêt scientique (GIS) Études africaines en France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01821660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId217"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05449474v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Treis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoseph Yonas Zecharias" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05531934v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05126644v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Meyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05098713v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05311929v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253148v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05311953v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05416793v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04821702v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teshome Dagne Madebo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509123v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614283v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04775076v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093532v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116778v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04305297v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183816v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104326v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092140v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024370v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04305262v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664292v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Yonas Zekarias" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709355v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pius W. Akumbu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856920v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766750v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Buech" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856926v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458503v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981518v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924323v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300006v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273806v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Lahaussois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409284v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384331v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275610v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171182v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309243v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085099v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426302v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889217v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865081v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798657v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866064v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01963172v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Segerer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505549v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798644v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798641v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505676v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505577v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426146v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989628v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505621v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505634v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505627v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505665v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505658v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505649v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505670v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05486413v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05402305v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850384v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01505695v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04996336v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03258316v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425133v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eri Kashima" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Garbo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Raatikainen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Forkel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosn&#225;taly Avelino" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06192-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187225v3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2785-0943/16393" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04612066v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marsault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2785-0943/19369" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914947v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171058v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lla.7081" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713604v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lla.4535" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997055v3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15460/auue.2021.94.1.222" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184402v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872154v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403460v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Chamoreau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861851v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deginet Wotango Doyiso" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02401336v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350812v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071781v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15460/aethiopica.21.0.1159" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798585v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/olzg-2018-0027" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079309v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005012v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1349/PS1.1537-0852.A.492" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505335v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091246v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Werth" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719313v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713224v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/187740912X624469" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719324v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868393v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719319v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717269v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505348v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719306v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717275v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505339v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868349v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719334v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719340v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Mietzner" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868359v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868392v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505355v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505465v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868338v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332852v4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18233754" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673209v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Vanhove" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719892v3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111053226-007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095847v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7861660" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886420v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095794v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798648v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/title/543387?language=en" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110646290-014" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505569v3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398758v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Nikitina" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langsci-press.org/catalog/book/282" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4055816" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983475v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;shild N&#230;ss" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Margetts" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294217v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505271v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351924v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728439v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505309v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988559v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719290v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719299v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719309v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719416v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719402v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Crass" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719411v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719422v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868396v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05075610v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505655v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambaye Tsedeke" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04612053v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403454v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005015v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna I. Wojtylak" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719342v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571560v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Beck" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7508053" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505521v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leducq Maryline" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868397v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981543v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940442v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Tourneux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798616v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Saint-Exup&#233;ry (de)" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904886v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alamu Banta" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alamaayyo Gabretsiyoon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimelis Mazengia" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505253v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505501v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234378v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Enguehard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Simeone-Senelle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.koeppe.de" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988557v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeb Amha" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505497v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719346v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik de Busser" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868322v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505469v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300001v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821660v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ballarin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ban&#233;gas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Beauville" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boilley" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourlet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05531934v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Treis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05449474v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoseph Yonas Zecharias" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05416793v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05311929v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05098713v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05126644v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Meyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253148v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05311953v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04821702v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teshome Dagne Madebo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509123v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614283v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04775076v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04305262v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104326v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183816v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04305297v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093532v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116778v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092140v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024370v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664292v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Yonas Zekarias" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709355v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pius W. Akumbu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856920v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766750v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Buech" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856926v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458503v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981518v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924323v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085099v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409284v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300006v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273806v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Lahaussois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384331v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275610v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171182v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309243v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889217v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865081v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426302v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798657v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866064v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01963172v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Segerer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798644v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505549v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798641v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505577v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505676v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426146v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505621v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989628v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505627v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505634v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505670v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505658v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505665v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505649v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05623663v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300001v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05486413v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095794v3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langsci-press.org/catalog/book/530" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.19708130" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332852v4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18233754" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719892v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deginet Wotango Doyiso" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111053226-007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673209v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Vanhove" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095847v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7861660" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886420v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798648v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/title/543387?language=en" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110646290-014" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505569v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398758v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Nikitina" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langsci-press.org/catalog/book/282" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4055816" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983475v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;shild N&#230;ss" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Margetts" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294217v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505271v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351924v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728439v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505309v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988559v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719290v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719299v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719309v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719416v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719411v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719402v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Crass" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719422v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868396v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05402305v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850384v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01505695v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04996336v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03258316v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425133v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eri Kashima" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Garbo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Raatikainen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Forkel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosn&#225;taly Avelino" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06192-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04612066v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marsault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2785-0943/19369" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187225v3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2785-0943/16393" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171058v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lla.7081" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914947v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713604v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lla.4535" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997055v3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15460/auue.2021.94.1.222" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184402v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861851v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872154v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403460v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Chamoreau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02401336v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350812v3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071781v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15460/aethiopica.21.0.1159" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798585v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/olzg-2018-0027" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079309v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005012v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1349/PS1.1537-0852.A.492" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505335v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091246v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Werth" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868393v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719319v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713224v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/187740912X624469" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719313v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719324v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505348v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717269v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505339v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719306v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717275v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868349v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719340v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Mietzner" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719334v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505355v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868392v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868359v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505465v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868338v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05075610v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505655v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambaye Tsedeke" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04612053v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403454v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005015v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna I. Wojtylak" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719342v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571560v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Beck" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7508053" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505521v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leducq Maryline" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868397v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981543v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940442v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Tourneux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798616v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Saint-Exup&#233;ry (de)" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904886v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alamu Banta" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alamaayyo Gabretsiyoon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimelis Mazengia" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505253v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234378v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Enguehard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Simeone-Senelle" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.koeppe.de" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505501v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988557v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeb Amha" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505497v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719346v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik de Busser" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868322v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505469v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821660v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ballarin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ban&#233;gas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Beauville" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boilley" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourlet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>