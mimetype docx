--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -615,51 +615,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Sustainability of Epidemiological Models through a Generic Multilevel Agent-based Approach</w:t>
+                <w:t xml:space="preserve">Enhancing Sustainability of Complex Epidemiological Models through a Generic Multilevel Agent-based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Lin Huang</w:t>
@@ -677,339 +677,357 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Joint Conference on Artificial Intelligence (IJCAI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th International Joint Conference on Artificial Intelligence (IJCAI'2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Melbourne, Australia. pp.374-380, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2017/53⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602566v1</w:t>
+                <w:t xml:space="preserve">hal-01572248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMuLSion, a generic simulation framework in animal epidemiology based on multi-level multi-agent modelling</w:t>
+                <w:t xml:space="preserve">Les SMA multi-niveaux comme cadre de modélisation et de simulation en épidémiologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Lin Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling in Animal Health conference (ModAH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Nantes, France. 69 p</w:t>
+              <w:t xml:space="preserve">25e Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Caen, France. pp.107-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602690v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les SMA multi-niveaux comme cadre de modélisation et de simulation en épidémiologie</w:t>
+                <w:t xml:space="preserve">A Multi-Level Multi-Agent Simulation Framework in Animal Epidemiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Lin Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS'2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Porto, Portugal. pp.209-221, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-59930-4_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01565612v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Sustainability of Complex Epidemiological Models through a Generic Multilevel Agent-based Approach</w:t>
+                <w:t xml:space="preserve">Enhancing Sustainability of Epidemiological Models through a Generic Multilevel Agent-based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Lin Huang</w:t>
@@ -1027,212 +1045,194 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Joint Conference on Artificial Intelligence (IJCAI'2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26th International Joint Conference on Artificial Intelligence (IJCAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Melbourne, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01572248v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-Level Multi-Agent Simulation Framework in Animal Epidemiology</w:t>
+                <w:t xml:space="preserve">EMuLSion, a generic simulation framework in animal epidemiology based on multi-level multi-agent modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Lin Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS'2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Modelling in Animal Health conference (ModAH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Nantes, France. 69 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-59930-4_17⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01536640v1</w:t>
+                <w:t xml:space="preserve">hal-01602690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1544,51 +1544,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288201v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Lin Huang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sicard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Arnoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Beaun&#233;e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007342" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353640v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Morvan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pichon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mercier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217343v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910575v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602566v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602690v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beaudeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565612v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01572248v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2017/53" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01536640v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59930-4_17" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01705055v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Vergu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288201v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Lin Huang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sicard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Arnoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Beaun&#233;e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007342" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353640v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Morvan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pichon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mercier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217343v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910575v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01572248v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2017/53" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565612v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beaudeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01536640v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59930-4_17" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602566v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602690v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01705055v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Vergu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>