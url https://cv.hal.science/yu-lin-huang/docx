--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -615,265 +615,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Sustainability of Complex Epidemiological Models through a Generic Multilevel Agent-based Approach</w:t>
+                <w:t xml:space="preserve">Les SMA multi-niveaux comme cadre de modélisation et de simulation en épidémiologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Lin Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Beaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Joint Conference on Artificial Intelligence (IJCAI'2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25e Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Caen, France. pp.107-116</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01572248v1</w:t>
+                <w:t xml:space="preserve">hal-01565612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les SMA multi-niveaux comme cadre de modélisation et de simulation en épidémiologie</w:t>
+                <w:t xml:space="preserve">Enhancing Sustainability of Complex Epidemiological Models through a Generic Multilevel Agent-based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Lin Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th International Joint Conference on Artificial Intelligence (IJCAI'2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Melbourne, Australia. pp.374-380, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2017/53⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01565612v1</w:t>
+                <w:t xml:space="preserve">hal-01572248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-Level Multi-Agent Simulation Framework in Animal Epidemiology</w:t>
               </w:r>
@@ -898,64 +898,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Lin Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS'2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Porto, Portugal. pp.209-221, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -983,256 +983,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Sustainability of Epidemiological Models through a Generic Multilevel Agent-based Approach</w:t>
+                <w:t xml:space="preserve">EMuLSion, a generic simulation framework in animal epidemiology based on multi-level multi-agent modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Lin Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Beaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Joint Conference on Artificial Intelligence (IJCAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">Modelling in Animal Health conference (ModAH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Nantes, France. 69 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602566v1</w:t>
+                <w:t xml:space="preserve">hal-01602690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMuLSion, a generic simulation framework in animal epidemiology based on multi-level multi-agent modelling</w:t>
+                <w:t xml:space="preserve">Enhancing Sustainability of Epidemiological Models through a Generic Multilevel Agent-based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Lin Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling in Animal Health conference (ModAH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Nantes, France. 69 p</w:t>
+              <w:t xml:space="preserve">26th International Joint Conference on Artificial Intelligence (IJCAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602690v1</w:t>
+                <w:t xml:space="preserve">hal-01602566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1544,51 +1544,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288201v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Lin Huang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sicard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Arnoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Beaun&#233;e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007342" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353640v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Morvan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pichon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mercier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217343v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910575v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01572248v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2017/53" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565612v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beaudeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01536640v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59930-4_17" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602566v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602690v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01705055v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Vergu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288201v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Lin Huang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sicard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Arnoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Beaun&#233;e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007342" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353640v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Morvan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pichon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mercier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217343v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910575v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565612v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beaudeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01572248v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2017/53" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01536640v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59930-4_17" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602690v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602566v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01705055v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Vergu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>