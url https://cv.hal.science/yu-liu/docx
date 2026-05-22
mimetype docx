--- v0 (2026-04-02)
+++ v1 (2026-05-22)
@@ -81,1111 +81,1245 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federated Digital Twins Platform for Smart City Logistics: A Knowledge-Driven Approach</w:t>
+                <w:t xml:space="preserve">2026 roadmap toward sustainable thermoelectrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Liu</w:t>
+                <w:t xml:space="preserve">Jan-Willem Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shenle Pan</w:t>
+                <w:t xml:space="preserve">Trupti Mohanty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Ballot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Taylor Sparks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjie Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Weidenkaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2025.109772⟩</w:t>
+              <w:t xml:space="preserve">Journal of physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 8 (1), pp.011502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2515-7655/ae2d98⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05224951v1</w:t>
+                <w:t xml:space="preserve">hal-05612547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the potential of digital twins in logistics and supply chain management: Services, capabilities, and research opportunities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Federated Digital Twins Platform for Smart City Logistics: A Knowledge-Driven Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shenle Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ballot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dte.2024.100025⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.109772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2025.109772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04800969v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of various 2D MXene surface terminating groups in energy conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baoji Miao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tariq Bashir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tariq Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saleem Raza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 199, pp.114506. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rser.2024.114506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05240339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive digital twins for freight parking management in last mile delivery under smart cities paradigm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Unveiling the potential of digital twins in logistics and supply chain management: Services, capabilities, and research opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shenle Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ballot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compind.2023.104022⟩</w:t>
+              <w:t xml:space="preserve">Digital Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, pp.100025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dte.2024.100025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04223860v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04800969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Therapeutic Effects of Percutaneous Compression Plate for Femoral Neck Fractures in Young and Middle-Aged Patients: A Retrospective Multicenter and 2-Year Follow-Up Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Haifeng Li</w:t>
+                <w:t xml:space="preserve">Cognitive digital twins for freight parking management in last mile delivery under smart cities paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shenle Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liansheng Dai</w:t>
+                <w:t xml:space="preserve">Pauline Folz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dong Lu</w:t>
+                <w:t xml:space="preserve">Fano Ramparany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weichun Meng</w:t>
+                <w:t xml:space="preserve">Sébastien Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmaceutical Research International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers in Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 153, pp.104022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compind.2023.104022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05216571v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the optimal training principle and input variables in artificial neural network model for the biweekly chlorophyll-a prediction: a case study of the Yuqiao Reservoir, China</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of the Therapeutic Effects of Percutaneous Compression Plate for Femoral Neck Fractures in Young and Middle-Aged Patients: A Retrospective Multicenter and 2-Year Follow-Up Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhao-Liang Li</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Changbao Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifeng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liansheng Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weichun Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Pharmaceutical Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (27A), pp.31-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05417112v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new methodology for pixel-quantitative precipitation nowcasting using a Pyramid Lucas Kanade optical flow approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Determination of the optimal training principle and input variables in artificial neural network model for the biweekly chlorophyll-a prediction: a case study of the Yuqiao Reservoir, China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du-Gang Xi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhao-Liang Li</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yang Hong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.07.042⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (3), pp.e0119082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0119082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05417064v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic tracking and characterization of cumulonimbus clouds on FY2C geostationary meteorological satellite imageries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A new methodology for pixel-quantitative precipitation nowcasting using a Pyramid Lucas Kanade optical flow approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du-Gang Xi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhao-Liang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chun-Xiang Shi</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Hong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2014/478419⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 529, pp.354-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.07.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05404647v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Automatic tracking and characterization of cumulonimbus clouds on FY2C geostationary meteorological satellite imageries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du-Gang Xi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhao-Liang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun-Xiang Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2014/478419⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Analysis and application of the relationship between cumulonimbus (Cb) cloud features and precipitation based on FY-2C image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du-Gang Xi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhao-Liang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chun-Xiang Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5 (2), pp.211-229. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/atmos5020211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1195,124 +1329,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Twin Platform for Smart City Logistics: conceptualization and ontology-based modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shenle Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ballot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPIC 2020 - 7th International Physical Internet Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Shenzhen, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1322,133 +1456,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrepreneurial ecosystems and digitization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Theodoraki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elgar Encyclopedia of Entrepreneurship and Digitalization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, pp.107-112, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4337/9781035319299.00026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05445018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1458,114 +1592,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive Smart City Logistics: a new approach for sustainable last mile in the era of digitization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Modeling and Simulation. MINES Paris, 2022. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04026989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId52"/>
+      <w:footerReference w:type="default" r:id="rId59"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1712,51 +1846,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224951v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenle Pan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ballot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2025.109772" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800969v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dte.2024.100025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240339v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoji Miao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Bashir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanlu Zhang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Ali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleem Raza" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2024.114506" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223860v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Folz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fano Ramparany" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bolle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2023.104022" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216571v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changbao Wei" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Li" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liansheng Dai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Lu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weichun Meng" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417112v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du-Gang Xi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao-Liang Li" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0119082" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417064v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Hong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.07.042" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404647v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Xiang Shi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/478419" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404672v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos5020211" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176573v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445018v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Xu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Theodoraki" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035319299.00026" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-04026989v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612547v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Willem Bos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trupti Mohanty" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Sparks" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Xie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Weidenkaff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7655/ae2d98" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224951v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenle Pan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ballot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2025.109772" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240339v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoji Miao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Bashir" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanlu Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Ali" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleem Raza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2024.114506" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800969v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dte.2024.100025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223860v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Folz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fano Ramparany" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bolle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2023.104022" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216571v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changbao Wei" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liansheng Dai" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Lu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weichun Meng" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417112v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du-Gang Xi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao-Liang Li" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0119082" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417064v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Hong" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.07.042" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404647v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Xiang Shi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/478419" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404672v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos5020211" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176573v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445018v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Xu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Theodoraki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035319299.00026" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-04026989v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>